--- v0 (2025-12-19)
+++ v1 (2026-09-07)
@@ -1,1226 +1,631 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="159F4E72" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00E45A12" w:rsidP="00A354DE">
-[...1 lines deleted...]
-        <w:framePr w:w="1927" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="940" w:y="-951"/>
+    <w:p w14:paraId="4D13015A" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
+      <w:pPr>
+        <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2884" w:y="711"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk203127234"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>The Commonwealth of Massachusetts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D27BA80" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Executive Office of Health and Human Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE9E88A" w14:textId="635A6638" w:rsidR="00D76119" w:rsidRDefault="000537DA" w:rsidP="00D76119">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF30860" w14:textId="7522BC20" w:rsidR="004607A4" w:rsidRPr="004607A4" w:rsidRDefault="004607A4" w:rsidP="004607A4">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BSAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004607A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quality Assurance and Licensing Unit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BFC7A4" w14:textId="40CFF0D5" w:rsidR="0017749A" w:rsidRPr="0017749A" w:rsidRDefault="004607A4" w:rsidP="004607A4">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>67 Forest Street, Marlborough, MA 01752</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DDC802" w14:textId="3FA133ED" w:rsidR="00BA4055" w:rsidRDefault="00E814A1" w:rsidP="00E814A1">
+      <w:pPr>
+        <w:framePr w:w="2300" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="940" w:y="-951"/>
+        <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="02D58FDE" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="0005340A" w:rsidP="00A354DE">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="714BAAED" wp14:editId="03FEC1D0">
-[...10 lines deleted...]
-            <wp:docPr id="289" name="Picture 289"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2651EE28" wp14:editId="302A2CF4">
+            <wp:extent cx="962025" cy="1152525"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1" descr="Massachusetts state seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Massachusetts state seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1028065" cy="1257300"/>
+                      <a:ext cx="962025" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EE7CA3" w14:textId="77777777" w:rsidR="00507EE8" w:rsidRPr="00507EE8" w:rsidRDefault="00507EE8" w:rsidP="00507EE8">
-[...2 lines deleted...]
-        <w:ind w:left="-1440"/>
+    <w:p w14:paraId="33866557" w14:textId="7B11C513" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="0072610D"/>
+    <w:p w14:paraId="5523EF4D" w14:textId="77777777" w:rsidR="00802852" w:rsidRDefault="00802852" w:rsidP="0072610D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00802852">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70EB315F" w14:textId="77777777" w:rsidR="00802852" w:rsidRDefault="00E814A1" w:rsidP="0072610D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Maura T. Healey</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BE71A6" w14:textId="51C5E49E" w:rsidR="0088305B" w:rsidRDefault="00802852" w:rsidP="000C2E20">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Governor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D02B02" w14:textId="77777777" w:rsidR="00951305" w:rsidRDefault="0088305B" w:rsidP="0072610D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088305B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kimberley Driscoll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EA865C" w14:textId="703E4E09" w:rsidR="00FC6B42" w:rsidRPr="0088305B" w:rsidRDefault="0088305B" w:rsidP="0072610D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lieutenant Governor</w:t>
+      </w:r>
+      <w:r w:rsidR="00237280" w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723AD3B1" w14:textId="4A7EFDE2" w:rsidR="007D1D51" w:rsidRDefault="00802852" w:rsidP="00802852">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kiame Mahaniah, MD</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77839">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, MBA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51314366" w14:textId="498AF08B" w:rsidR="00033154" w:rsidRDefault="00237280" w:rsidP="007D1D51">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Secretary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49013D2D" w14:textId="509F30C9" w:rsidR="00951305" w:rsidRPr="00951305" w:rsidRDefault="00951305" w:rsidP="00802852">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00951305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Robert Goldstein, MD, PhD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA03CA8" w14:textId="7173ADCA" w:rsidR="00802852" w:rsidRDefault="00951305" w:rsidP="00951305">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00802852" w:rsidSect="00802852">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Commissione</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10DDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76751140" w14:textId="77777777" w:rsidR="00D10DDE" w:rsidRDefault="00D10DDE" w:rsidP="0072610D"/>
+    <w:p w14:paraId="74BAC1E1" w14:textId="77777777" w:rsidR="007210FB" w:rsidRPr="009908FF" w:rsidRDefault="007210FB" w:rsidP="0072610D"/>
+    <w:p w14:paraId="48AA9DB8" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...696 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE36AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">KNOW YOUR </w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="375CE2D8" w14:textId="77777777" w:rsidR="0005340A" w:rsidRPr="00C77657" w:rsidRDefault="0005340A" w:rsidP="00B675FD">
+        <w:t>KNOW YOUR PATIENT RIGHTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5471783B" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7"/>
+    <w:p w14:paraId="201E47DA" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00C77657" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this form is to report any complaints </w:t>
       </w:r>
       <w:r w:rsidRPr="007250F1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>specifically related to the substance use disorder services</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you receiv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00B675FD" w:rsidRPr="00C77657">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the time that you are incarcerated</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01773923" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00C77657" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
-[...9 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="44B7368F" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00C77657" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B4E6EA" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00C77657" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Records of y</w:t>
       </w:r>
-      <w:r w:rsidR="00C77657" w:rsidRPr="00C77657">
-[...18 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our substance use disorder </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">treatment </w:t>
       </w:r>
-      <w:r w:rsidR="00BC53E6" w:rsidRPr="00C77657">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are protected under federal law, including 42 C.F.R. Part 2, and the Health Insurance Portability and Accountability Act of 1996 (“HIPAA”), 45 C.F.R. Parts 160 and 164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C77657" w:rsidRPr="00C77657">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">These records </w:t>
       </w:r>
-      <w:r w:rsidR="00C77657" w:rsidRPr="00C77657">
-[...18 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cannot be disclosed without your written consent unless otherwise provided for by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>law</w:t>
       </w:r>
-      <w:r w:rsidR="00BC53E6" w:rsidRPr="00C77657">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCE84A4" w14:textId="77777777" w:rsidR="00BC53E6" w:rsidRPr="00C77657" w:rsidRDefault="00BC53E6" w:rsidP="00BC53E6">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="0E0B661E" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00C77657" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:widowControl/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66594ED5" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00C77657" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In order </w:t>
       </w:r>
-      <w:r w:rsidR="00B675FD">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> BSAS </w:t>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for BSAS </w:t>
       </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to follow up on </w:t>
       </w:r>
-      <w:r w:rsidR="00B675FD">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">complaints </w:t>
       </w:r>
-      <w:r w:rsidR="00B675FD">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>you have submitted</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, your consent is needed</w:t>
       </w:r>
-      <w:r w:rsidR="00B675FD">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. You have the following options</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD96A6C" w14:textId="77777777" w:rsidR="00C77657" w:rsidRPr="00C77657" w:rsidRDefault="00C77657" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="0B323B97" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00C77657" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:widowControl/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2124CD26" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1140"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F170FB6" wp14:editId="370C5BC4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17CA3E06" wp14:editId="44BA2127">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>941705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>72390</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="292" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -1314,144 +719,126 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="22DF60D3" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:74.15pt;margin-top:5.7pt;width:10.45pt;height:10.45pt;z-index:-251654656;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdt/G/rgMAAHAKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfS/QfyD42EWji504EeIURdsE&#10;BXoDqn4ATVEXVBK1JG05+/U7HIqy7Fpp0PpBHmqOhmfOkBzevtk3NdkJpSvZrml0EVIiWi6zqi3W&#10;9Ed6//qaEm1Ym7FatmJNH4Wmb+5evrjtu0TEspR1JhSBIK1O+m5NS2O6JAg0L0XD9IXsRAvOXKqG&#10;GRiqIsgU6yF6UwdxGF4FvVRZpyQXWsPb985J7zB+ngtuvua5FobUawrcDD4VPjf2GdzdsqRQrCsr&#10;PtBgf8CiYVULk46h3jPDyFZVv4RqKq6klrm54LIJZJ5XXGAOkE0UnmTzoOS2w1yKpC+6USaQ9kSn&#10;Pw7Lv+y+KVJlaxrfxJS0rIEi4bwkXll1+q5IAPSguu/dN+VSBPOT5D81uINTvx0XDkw2/WeZQTy2&#10;NRLV2eeqsSEgb7LHIjyORRB7Qzi8jBbxKrqkhINrsLFIvIRK2q8Wi9WSEusNY1c/Xn4YPo7DG/el&#10;NSw9lrg5kefAyyYFq00fBNV/J+j3knUC66StVqOgCy/ovRLCrmESXztNEecF1VM1Jx7LUoPov9Xx&#10;V0W8mLN6sIRvtXkQEuvBdp+0QZWLDCyscjYshhS2Td7UsCv+eU1Csri8XhCccMB7WORhrwKShqQn&#10;QwlgT4yhYIVNQkH9yFjDAwhUcyAIZCHluUiwAiaRLJ+zpGAdjbHS5XlSVx6D+c2QWnnQU6TgrHsO&#10;KViiB1LX50lFJ6pH0TmpoqnoC8Cc1So6ln2+glPl0yieYXYi/QyzqfLzzI61n2c2lT+NrmaYHes/&#10;U8loKv/R+oLDYlz+rPQ7gu/bYUuARZjtayEeZp3U9jhKoQZwGKWL4bwBlN0/M2CQxYLxaIX5ngYD&#10;UwuGKruj7Gl0BOVD+OXz4KApwv1BidEdpyFhBe3ztHEqSqBxbuwULOmYsTp5k/TQRuwJXLp/+76R&#10;O5FKRBgrF/phXmy9MNvBX7dTHKz/Ccr7/H+HsRxmOGcglvf6f4fyMz4X55n5KLyWWrgC2HyxqYyJ&#10;W70mB2kr76u6Rm3q1spxEy2XuFq0rKvMOq0UWhWbd7UiO2avJfgbanYEg/bfZhisFCz7MNiGVbWz&#10;MWXswa5RuMa2kdkjNA0l3WUHLmdglFL9R0kPF5011f9umRKU1B9baHyWIQhpcLC8XMUwUFPPZuph&#10;LYdQa2oobAVrvjPuNrXtVFWUMFOE6bbyLTT9vLJdBXqvThyrYQC9Fy281oB1dG+ajhF1uCje/Q8A&#10;AP//AwBQSwMEFAAGAAgAAAAhAKg2FjPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQ&#10;hu+C/2EZwZvdfNRSYzalFPVUBFtBvG2z0yQ0Oxuy2yT9905P9jYv8/DOM/lqsq0YsPeNIwXxLAKB&#10;VDrTUKXge//+tAThgyajW0eo4IIeVsX9Xa4z40b6wmEXKsEl5DOtoA6hy6T0ZY1W+5nrkHh3dL3V&#10;gWNfSdPrkcttK5MoWkirG+ILte5wU2N52p2tgo9Rj+s0fhu2p+Pm8rt//vzZxqjU48O0fgURcAr/&#10;MFz1WR0Kdjq4MxkvWs7zZcooD/EcxBVYvCQgDgrSJAVZ5PL2g+IPAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAXbfxv64DAABwCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAqDYWM98AAAAJAQAADwAAAAAAAAAAAAAAAAAIBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABQHAAAAAA==&#10;">
+              <v:group w14:anchorId="71EB5286" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:74.15pt;margin-top:5.7pt;width:10.45pt;height:10.45pt;z-index:-251644928;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQ6Xw6owMAAEsKAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1v2zYQ/l6g/4Hgxw6NXuzEiRCnGNom&#10;KNBtBar9AJqiXjCJ1EjacvbrdzyKtuxaWdD5g3TyPTo+fO50x/sP+64lO6FNo+SaJlcxJUJyVTSy&#10;WtM/88f3t5QYy2TBWiXFmj4LQz88vH1zP/SZSFWt2kJoAkGkyYZ+TWtr+yyKDK9Fx8yV6oUEZ6l0&#10;xyw86ioqNBsgetdGaRzfRIPSRa8VF8bAv5+8kz5g/LIU3P5RlkZY0q4pcLN41XjduGv0cM+ySrO+&#10;bvhIg/0Ei441EhY9hPrELCNb3fwQqmu4VkaV9oqrLlJl2XCBe4DdJPHZbp602va4lyobqv4gE0h7&#10;ptNPh+W/7550/73/pj17ML8q/pcBXaKhr7Kp3z1XHkw2w2+qgHyyrVW48X2pOxcCtkT2qO/zQV+x&#10;t4TDn8kiXSXXlHBwjTbqz2tIkntrsVgtKXHeOPWp4fXn8eU0vvNvOsPRY5lfE3mOvFzeoZDMUSvz&#10;/7T6XrNeYAqM0+KbJk2xpundghLJOhDgUQvhypOkt46VWx5wQVAzVXPicTADov+njj8qEsSc1YNl&#10;fGvsk1CYD7b7aiyqXBVgYZaLkXsOX0TZtVDwv7wnMVlc3y4ILjjiAywJsHcRyWMykDEFUO6HUGnA&#10;YCjIHznk8AgC1fx6EMhB6kuRoAKmpKAkLpKCOjrEypeXSd0EzEukVgH0EiloY68hBSV6JHV7mVRy&#10;pnqSXJIqmYq+AMxFrZJT2eczOFU+T9IZZmfSzzCbKj/P7FT7eWZT+fPkZobZqf4z5ZVM5T+pL2gW&#10;h/Jndfgi+F6OnwRYhLmRFWMz65Vx7SiHHEAzyhdjvwGU+35mwCCLA69eBQamDgxZ9q3s5dAJpA/h&#10;16+Dg6YID40So4MGcB83rGEyns9ETQnMxI1bgmU9s06nYJIBup7rwLW/u/87tRO5QoR1cqEf1sWp&#10;Cqsd/a2c4qD+J6jgC/ceY3nM2GcgVvCGu0eFFV+LC8xCFN4qI3wC3H5xqBw27vSaNFKpHpu2RW1a&#10;6eS4S5ZLrBaj2qZwTieF0dXmY6vJjrkTB/7GnJ3AYLLLAoPVghWfR9uypvU2bhlnsB8UfrJsVPEM&#10;Q0Mrf46BcxcYtdL/UDLAGWZNzd9bpgUl7RcJg88xBCEtPiyvVyk86KlnM/UwySHUmloKn4IzP1p/&#10;UNr2uqlqWCnB7Ur1Kwz9snFTBWavyTyr8QFmL1p4YgHr5Eg0fUbU8Qz48C8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCoNhYz3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGb3XzU&#10;UmM2pRT1VARbQbxts9MkNDsbstsk/fdOT/Y2L/PwzjP5arKtGLD3jSMF8SwCgVQ601Cl4Hv//rQE&#10;4YMmo1tHqOCCHlbF/V2uM+NG+sJhFyrBJeQzraAOocuk9GWNVvuZ65B4d3S91YFjX0nT65HLbSuT&#10;KFpIqxviC7XucFNjedqdrYKPUY/rNH4btqfj5vK7f/782cao1OPDtH4FEXAK/zBc9VkdCnY6uDMZ&#10;L1rO82XKKA/xHMQVWLwkIA4K0iQFWeTy9oPiDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANDpfDqjAwAASwoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKg2FjPfAAAACQEAAA8AAAAAAAAAAAAAAAAA/QUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAJBwAAAAA=&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5s5I0xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaOW0kRXEVGQUirGUvH2zD6TaPZtyG5N+u+7hUKPw8x8w8wWnanEnRpXWlYwGkYg&#10;iDOrS84VfBw2jy8gnEfWWFkmBd/kYDHvPcww0bblPd1Tn4sAYZeggsL7OpHSZQUZdENbEwfvYhuD&#10;Psgml7rBNsBNJcdR9CwNlhwWCqxpVVB2S7+MgtP6kLcxfb69n+PrazU57p5uI6nUoN8tpyA8df4/&#10;/NfeagXjeAK/Z8IRkPMfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALmzkjTHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I authorize BSAS to use my information for this specific purpose to </w:t>
       </w:r>
-      <w:r w:rsidR="00EF3EBB">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>investigate my</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> complaints.</w:t>
       </w:r>
-      <w:r w:rsidR="007250F1">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please complete the release information completely on page 3.</w:t>
       </w:r>
-      <w:r w:rsidR="007250F1" w:rsidRPr="007250F1">
+      <w:r w:rsidRPr="007250F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E58244" w14:textId="2BF93460" w:rsidR="009F492B" w:rsidRDefault="009F492B" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="1BDEF49D" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:widowControl/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535ADB4A" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00D91E7B" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="420" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C77657">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0777F8AF" wp14:editId="7BB25DB6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3396BF1E" wp14:editId="392EB598">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>944880</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>29845</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -1545,1297 +932,1166 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="535FE750" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:74.4pt;margin-top:2.35pt;width:10.45pt;height:10.45pt;z-index:-251657728;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6gL9vrwMAAGwKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4xaNLnbiVIhSLNom&#10;WKC7LVD3A2iKumAlUiVpy+nXdzgUbdm10qL1gzzUHA3PnCE5vHu971qyE9o0SuY0uYopEZKropFV&#10;Tj+vH17eUmIskwVrlRQ5fRKGvr7/84+7oc9EqmrVFkITCCJNNvQ5ra3tsygyvBYdM1eqFxKcpdId&#10;szDUVVRoNkD0ro3SOL6JBqWLXisujIG3b72T3mP8shTcfihLIyxpcwrcLD41PjfuGd3fsazSrK8b&#10;PtJgv8CiY42ESQ+h3jLLyFY334XqGq6VUaW94qqLVFk2XGAOkE0Sn2XzqNW2x1yqbKj6g0wg7ZlO&#10;vxyW/7f7qElT5PSaEsk6KBHOStKV02boqwwgj7r/1H/UPkEw3yv+vwF3dO5348qDyWb4VxUQj22t&#10;Qm32pe5cCMia7LEET4cSiL0lHF4mi3SVABUOrtHGEvEa6ui+WixWS0qcN0599Xj9bvw4jV/5L53h&#10;6LHMz4k8R14uKVhr5iin+T05P9WsF1gl47Qa5bwJcj5oIdz6JemtVxRRQU4z1XLicRwNSP5DFb/X&#10;I0g5qwbL+NbYR6GwGmz33ljUuCrAwhoX41JYw5YpuxZ2xIuXJCaL69sFwQlHfIAlAfZXRNYxGchY&#10;ANgPh1BpwGAoqB45VPAIWgQQBHKQ+lIkqP+UFCyIi6RgFXmYI7W8TAqqNAk1Q2oVQM+RgnNuEsmJ&#10;dJEULNAjqdvLpJIz1ZPkklTJVPQFYC5qlZzKPl/BqfLrJJ1hdib9DLOp8vPMTrWfZzaVf53czDA7&#10;1X+mkslU/pP1BUfFYfmzOuwIvpfjlgCLMNfTYjzKemXcYbSGGsBRtF6Mpw2g3P6ZAYMsDowHK8z3&#10;PBiYOjBU2R9kz6MTKB/Cr38ODpoiPByTGN1zGhPW0DrPm6amBJrmxk3Bsp5Zp1MwyZBTPHFq/+/e&#10;d2on1goR1smFfpgX2y7MdvS3coqD9T9BBV/47zGWx4znDMQK3vDvUWHGn8UFZiEKb5URvgAuX2wp&#10;h8SdXpODVKqHpm1Rm1Y6OV4lyyWuFqPapnBOJ4XR1eZNq8mOuSsJ/saancCg9csCg9WCFe9G27Km&#10;9TamjB3YNwrf1jaqeIKmoZW/6MDFDIxa6a+UDHDJyan5smVaUNL+I6HtOYYgpMXB8nqVwkBPPZup&#10;h0kOoXJqKWwFZ76x/ia17XVT1TBTgulK9Te0/LJxXQU6r8k8q3EAnRctvNKAdXJnmo4Rdbwk3n8D&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyWmfJ3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JA&#10;EIXvJv6HzZh4k20RKtRuCSHqiZgIJobb0h3ahu5s013a8u8dTnp7L2/y3jfZarSN6LHztSMF8SQC&#10;gVQ4U1Op4Hv//rQA4YMmoxtHqOCKHlb5/V2mU+MG+sJ+F0rBJeRTraAKoU2l9EWFVvuJa5E4O7nO&#10;6sC2K6Xp9MDltpHTKEqk1TXxQqVb3FRYnHcXq+Bj0MP6OX7rt+fT5nrYzz9/tjEq9fgwrl9BBBzD&#10;3zHc8BkdcmY6ugsZLxr2swWjBwWzFxC3PFmyOCqYzhOQeSb/P5D/AgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAPqAv2+vAwAAbAoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPJaZ8nfAAAACAEAAA8AAAAAAAAAAAAAAAAACQYAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAVBwAAAAA=&#10;">
+              <v:group w14:anchorId="682D1203" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:74.4pt;margin-top:2.35pt;width:10.45pt;height:10.45pt;z-index:-251649024;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM3a5howMAAEkKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4xaNLnbiVIhSLNom&#10;WKC7LVD3A2iKumAlUSVpy+nXdzgUbdq12qD1gzT0HA3PnCE5vHu971qyE0o3ss9pchVTInoui6av&#10;cvp5/fDylhJtWF+wVvYip09C09f3f/5xNw6ZSGUt20IoAkF6nY1DTmtjhiyKNK9Fx/SVHEQPzlKq&#10;jhkYqioqFBshetdGaRzfRKNUxaAkF1rDv2+dk95j/LIU3HwoSy0MaXMK3Aw+FT439hnd37GsUmyo&#10;Gz7RYL/AomNND5MeQr1lhpGtar4L1TVcSS1Lc8VlF8mybLjAHCCbJD7L5lHJ7YC5VNlYDQeZQNoz&#10;nX45LP9v96iGT8NH5diD+V7y/zXoEo1DlYV+O64cmGzGf2UB9WRbIzHxfak6GwJSInvU9+mgr9gb&#10;wuHPZJGukmtKOLgmG/XnNRTJfrVYrJaUWG+cutLw+t30cRq/cl9aw9JjmZsTeU68bN1hIemjVvr3&#10;tPpUs0FgCbTV4qMiTZHTG0p61kH6D0oIuzhJems52ckB5eXUoZaBx8I0SP5TFb/Xw0s5qwbL+Fab&#10;RyGxGmz3XhvUuCrAwhoXE/c17Ieya2G5v3hJYrK4vl0QnHDCe1jiYX9FZB2TkUwFgMV+CJV6DIaC&#10;6pFDBY+ghQdBIAupL0WC+oekYEFcJAWryMEsqeVlUlClINQMqZUH/YgUHGJBJCvSRVKwQI+kbi+T&#10;Ss5UT5JLUiWh6AvAXNQqOZV9voKh8usknWF2Jv0Ms1D5eWan2s8zC+VfJzczzE71n6lkEsp/sr7g&#10;qDgsf1b7HcH3/bQlwCLMNqwYj7JBansYraEGcBStF9NpAyi7f2bAIIsFr54FBqYWDFV2B9mPQydQ&#10;PoRfPw8OmiLcH5MYHTSA95Swgr543hEVJdARN3YKlg3MWJ28Scac4olTu7f9v5M7sZaIMFYu9MO8&#10;2FNhtqO/7UMcrP8A5X3+PWAsh5nOGYjlvf7tUH7G5+I8Mx+Ft1ILVwCbL7aUQ+JWr+Ag7eVD07ao&#10;TdtbOV4lyyWuFi3bprBOK4VW1eZNq8iO2fsG/qaancCgr/cFBqsFK95NtmFN62xMGTuwaxSus2xk&#10;8QRNQ0l3i4FbFxi1VF8pGeEGk1P9ZcuUoKT9p4e2ZxmCkAYHy+tVCgMVejahh/UcQuXUUNgK1nxj&#10;3DVpO6imqmGmBNPt5d/Q8svGdhXovDpzrKYBdF608L4C1smFKBwj6ngDvP8GAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDyWmfJ3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k20R&#10;KtRuCSHqiZgIJobb0h3ahu5s013a8u8dTnp7L2/y3jfZarSN6LHztSMF8SQCgVQ4U1Op4Hv//rQA&#10;4YMmoxtHqOCKHlb5/V2mU+MG+sJ+F0rBJeRTraAKoU2l9EWFVvuJa5E4O7nO6sC2K6Xp9MDltpHT&#10;KEqk1TXxQqVb3FRYnHcXq+Bj0MP6OX7rt+fT5nrYzz9/tjEq9fgwrl9BBBzD3zHc8BkdcmY6ugsZ&#10;Lxr2swWjBwWzFxC3PFmyOCqYzhOQeSb/P5D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AEzdrmGjAwAASQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAPJaZ8nfAAAACAEAAA8AAAAAAAAAAAAAAAAA/QUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAJBwAAAAA=&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZarIcxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMV0egqUhSKSEUtLd6e2WcSzb4N2a2J/94VCj0OM/MNM503phA3qlxuWUGvG4Eg&#10;TqzOOVXwdVi9jkA4j6yxsEwK7uRgPmu9TDHWtuYd3fY+FQHCLkYFmfdlLKVLMjLourYkDt7ZVgZ9&#10;kFUqdYV1gJtCvkXRUBrMOSxkWNJ7Rsl1/2sUHJeHtB7T9+bzNL6si/7PdnDtSaU67WYxAeGp8f/h&#10;v/aHVjCE55VwA+TsAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJlqshzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C77657" w:rsidRPr="00D91E7B">
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D91E7B">
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I do NOT authorize BSAS to use my information for this specific purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C4FD29" w14:textId="77777777" w:rsidR="00C77657" w:rsidRPr="00D91E7B" w:rsidRDefault="00C77657" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="5F9B7ED2" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00D91E7B" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:widowControl/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5D2F6E" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00C77657" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that if you do not authorize </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BSAS </w:t>
       </w:r>
-      <w:r w:rsidR="000D6C6E">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00C77657" w:rsidRPr="00C77657">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">use your information, </w:t>
       </w:r>
-      <w:r w:rsidR="00B675FD">
-[...18 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>our ability to collect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> additional information needed to address </w:t>
       </w:r>
-      <w:r w:rsidR="00145E80">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidR="00C77657" w:rsidRPr="00C77657">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> complaint</w:t>
       </w:r>
-      <w:r w:rsidR="00B675FD">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be limited</w:t>
       </w:r>
-      <w:r w:rsidR="00C77657" w:rsidRPr="00C77657">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00C77657">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F75FA9C" w14:textId="77777777" w:rsidR="00C77657" w:rsidRDefault="00C77657" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="70F17370" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C1C3559" w14:textId="77777777" w:rsidR="009107D6" w:rsidRPr="00EE36AB" w:rsidRDefault="009107D6" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="79E67FDA" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE36AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Complaints can be submitted through the following ways:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013768C9" w14:textId="77777777" w:rsidR="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="1AC3CB41" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:widowControl/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6459363B" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F035D7" w:rsidSect="00F035D7">
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45EF90AB" w14:textId="77777777" w:rsidR="00C77657" w:rsidRPr="00EE36AB" w:rsidRDefault="00C77657" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="4D82696C" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE36AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONFIDENTIAL COMPLAINT LINE</w:t>
       </w:r>
-      <w:r w:rsidR="00EE36AB">
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128DC638" w14:textId="77777777" w:rsidR="00C77657" w:rsidRPr="00EE36AB" w:rsidRDefault="00C77657" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="1F1334F8" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE36AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(617) 624-5171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080C0E7E" w14:textId="77777777" w:rsidR="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="3EE3D4AD" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5194B344" w14:textId="77777777" w:rsidR="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="4562CEBC" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AE1A15" w14:textId="77777777" w:rsidR="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="7AA1CC9F" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="422B846D" w14:textId="77777777" w:rsidR="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="2C33F729" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:widowControl/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609D9C0F" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE36AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MAILING ADDRESS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FF763E" w14:textId="77777777" w:rsidR="009107D6" w:rsidRPr="00EE36AB" w:rsidRDefault="009107D6" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="1978E62F" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE36AB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quality Assurance and Licensing Unit - CIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58681205" w14:textId="77777777" w:rsidR="00C77657" w:rsidRPr="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00C77657">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="4E2360C8" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BSAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B88406E" w14:textId="77777777" w:rsidR="00C77657" w:rsidRPr="00EE36AB" w:rsidRDefault="00C77657" w:rsidP="00C77657">
+    <w:p w14:paraId="3E44ABFA" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE36AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251C840B" w14:textId="77777777" w:rsidR="00C77657" w:rsidRPr="00EE36AB" w:rsidRDefault="00C77657" w:rsidP="00C77657">
+    <w:p w14:paraId="6B866F0F" w14:textId="5ED0B3F8" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00614510" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE36AB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>250 Washington St</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE36AB">
+        <w:t>67 Forest Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5F791A" w14:textId="2C55A55A" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00EE36AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE36AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00614510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EE36AB">
+        </w:rPr>
+        <w:t>Marlboro</w:t>
+      </w:r>
+      <w:r w:rsidR="004607A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Floor</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="520269CB" w14:textId="77777777" w:rsidR="00C77657" w:rsidRPr="00EE36AB" w:rsidRDefault="00C77657" w:rsidP="00C77657">
+        <w:t>ugh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE36AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, MA </w:t>
+      </w:r>
+      <w:r w:rsidR="00614510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>01752</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB5AE97" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F7B005" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EE36AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONFIDENTIAL FAX NUMBER:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49288F80" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Boston, MA 02108-4619</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B15108C" w14:textId="77777777" w:rsidR="00E0169B" w:rsidRPr="00EE36AB" w:rsidRDefault="00E0169B" w:rsidP="00C77657">
+      </w:pPr>
+      <w:r w:rsidRPr="00EE36AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>617) 887-8787</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3415F99E" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2228B39C" w14:textId="77777777" w:rsidR="00C77657" w:rsidRPr="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00C77657">
+    <w:p w14:paraId="4A15ED40" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE36AB">
-[...10 lines deleted...]
-    <w:p w14:paraId="0E7F3F1E" w14:textId="2E428629" w:rsidR="00C77657" w:rsidRDefault="00C77657" w:rsidP="00C77657">
+    </w:p>
+    <w:p w14:paraId="463B9BB2" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE36AB">
-[...49 lines deleted...]
-    <w:p w14:paraId="0F5993D8" w14:textId="77777777" w:rsidR="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00D91E7B">
+    </w:p>
+    <w:p w14:paraId="77D0E7A2" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00EE36AB" w:rsidSect="00EE36AB">
+        <w:sectPr w:rsidR="00F035D7" w:rsidSect="00F035D7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="3" w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A897246" w14:textId="22575D3A" w:rsidR="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00D91E7B">
+    <w:p w14:paraId="2453283E" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CA0496C" w14:textId="77777777" w:rsidR="009F492B" w:rsidRDefault="009F492B" w:rsidP="00D91E7B">
+    <w:p w14:paraId="253B85B4" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05F1D91A" w14:textId="77777777" w:rsidR="00EE36AB" w:rsidRPr="00EE36AB" w:rsidRDefault="00EE36AB" w:rsidP="00C77657">
+    <w:p w14:paraId="77850030" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE36AB" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A225CB0" w14:textId="77777777" w:rsidR="009107D6" w:rsidRDefault="009107D6" w:rsidP="009107D6">
+    <w:p w14:paraId="44651B50" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B1F0CAB" w14:textId="711AE4C9" w:rsidR="0060674E" w:rsidRDefault="00854FA7" w:rsidP="00DE1E14">
+    <w:p w14:paraId="75D598DC" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE1E14">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D860602" wp14:editId="2FC7E7AF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FF95DF0" wp14:editId="2C95923C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>424180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1693545" cy="419100"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1693545" cy="419100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="58B75C72" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+                          <w:p w14:paraId="707B1D6B" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0D625DCE" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="000B73EF" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+                          <w:p w14:paraId="3E248663" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="000B73EF" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Complaint #: ____________</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3D860602" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:33.4pt;width:133.35pt;height:33pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCi8lFjFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq4x4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQbS/D/CCIJnVIHh6ubobOsINCr8GWfDrJOVNWQq3truTfvm5f&#10;XXPmg7C1MGBVyY/K85v1yxer3hVqBi2YWiEjEOuL3pW8DcEVWeZlqzrhJ+CUJWcD2IlAJu6yGkVP&#10;6J3JZnl+lfWAtUOQynv6ezc6+TrhN42S4XPTeBWYKTnVFtKJ6azima1XotihcK2WpzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPDQhImELoOm0VKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDDTA&#10;1IR39yC/e2Zh0wq7U7eI0LdK1JR4GinLeueL09NItS98BKn6j1DTkMU+QAIaGuwiK9QnI3QawPFM&#10;uhoCkzHl1fL1Yr7gTJJvPl1O8zSVTBSPrx368F5Bx+Kl5EhDTejicO9DrEYUjyExmQej6602Jhm4&#10;qzYG2UGQALbpSw08CzOW9SVfLmaLkYC/QuTp+xNEpwMp2eiu5NfnIFFE2t7ZOuksCG3GO5Vs7InH&#10;SN1IYhiqgem65LOYINJaQX0kYhFG4dKi0aUF/MlZT6Ituf+xF6g4Mx8sDWc5nc+jypMxX7yZkYGX&#10;nurSI6wkqJIHzsbrJqTNiLxZuKUhNjrx+1TJqWQSY6L9tDhR7Zd2inpa7/UvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAWK83ztwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;SJEbQpwKIYHgVgqCqxtvk4h4HWw3DX/PcoLjaEYzb6r17AYxYYi9Jw1XiwwEUuNtT62Gt9eHywJE&#10;TIasGTyhhm+MsK5PTypTWn+kF5y2qRVcQrE0GrqUxlLK2HToTFz4EYm9vQ/OJJahlTaYI5e7QeZZ&#10;pqQzPfFCZ0a877D53B6chuL6afqIz8vNe6P2w026WE2PX0Hr87P57hZEwjn9heEXn9GhZqadP5CN&#10;YtDAR5IGpZif3VypFYgdx5Z5AbKu5H/++gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCi&#10;8lFjFQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBYrzfO3AAAAAcBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+              <v:shapetype w14:anchorId="4FF95DF0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:33.4pt;width:133.35pt;height:33pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCg91INEAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq4x4hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzrx8lp2nQbS/D/CCIJnVIHh6uboZOs4N0XqEp+XSScyaNwFqZXcm/fd2+&#10;uubMBzA1aDSy5Efp+c365YtVbws5wxZ1LR0jEOOL3pa8DcEWWeZFKzvwE7TSkLNB10Eg0+2y2kFP&#10;6J3OZnl+lfXoautQSO/p793o5OuE3zRShM9N42VguuRUW0inS2cVz2y9gmLnwLZKnMqAf6iiA2Uo&#10;6RnqDgKwvVO/QXVKOPTYhInALsOmUUKmHqibaf6sm4cWrEy9EDnenmny/w9WfDo82C+OheEtDjTA&#10;1IS39yi+e2Zw04LZyVvnsG8l1JR4GinLeuuL09NItS98BKn6j1jTkGEfMAENjesiK9QnI3QawPFM&#10;uhwCEzHl1fL1Yr7gTJBvPl1O8zSVDIrH19b58F5ix+Kl5I6GmtDhcO9DrAaKx5CYzKNW9VZpnQy3&#10;qzbasQOQALbpSw08C9OG9SVfLmaLkYC/QuTp+xNEpwIpWauu5NfnICgibe9MnXQWQOnxTiVrc+Ix&#10;UjeSGIZqoMDIZ4X1kRh1OCqWNowuLbqfnPWk1pL7H3twkjP9wdBUltP5PMo7GfPFmxkZ7tJTXXrA&#10;CIIqeeBsvG5CWolImMFbml6jErFPlZxqJRUmvk8bE2V+aaeop71e/wIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFivN87cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdUiRG0Kc&#10;CiGB4FYKgqsbb5OIeB1sNw1/z3KC42hGM2+q9ewGMWGIvScNV4sMBFLjbU+thrfXh8sCREyGrBk8&#10;oYZvjLCuT08qU1p/pBectqkVXEKxNBq6lMZSyth06Exc+BGJvb0PziSWoZU2mCOXu0HmWaakMz3x&#10;QmdGvO+w+dwenIbi+mn6iM/LzXuj9sNNulhNj19B6/Oz+e4WRMI5/YXhF5/RoWamnT+QjWLQwEeS&#10;BqWYn91cqRWIHceWeQGyruR//voHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoPdSDRAC&#10;AAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWK83&#10;ztwAAAAHAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="58B75C72" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+                    <w:p w14:paraId="707B1D6B" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0D625DCE" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="000B73EF" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+                    <w:p w14:paraId="3E248663" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="000B73EF" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Complaint #: ____________</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0060674E" w:rsidRPr="00DE1E14">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00DE1E14">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>For Internal Use Only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA89881" w14:textId="3517E78D" w:rsidR="009107D6" w:rsidRDefault="0060674E" w:rsidP="0060674E">
+    <w:p w14:paraId="1E563718" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="69"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ece</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EF644E" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="009107D6">
+    <w:p w14:paraId="6C8C6144" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="69"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="3"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Form for Correctional Settings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E7DD34" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="607C6DD4" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:spacing w:before="1" w:line="120" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="351DD7B4" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="208E4F3C" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="54E8D6A0" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00EE36AB">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8275E2" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5775"/>
           <w:tab w:val="left" w:pos="8442"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="Reporter_Name_Time_of_Call:"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="Reporter_Name_Time_of_Call:"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Repo</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rt</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>r</w:t>
@@ -2857,430 +2113,414 @@
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>e: _________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>____________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE36AB">
+        <w:t>___________________________       Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-        <w:t>_______</w:t>
+        </w:rPr>
+        <w:t>: _____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:spacing w:val="-3"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037EA7D9" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="3DF124B6" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5775"/>
           <w:tab w:val="left" w:pos="8442"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF9DCA4" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="671A2A23" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:spacing w:before="1" w:line="180" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08924AE3" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="71CF809D" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8487"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596726">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Repo</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rt</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Con</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>______________</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4F88A1" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="4086098F" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8487"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="59398218" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71299CF8" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E40CB6E" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="6477D71E" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1967"/>
           <w:tab w:val="left" w:pos="2305"/>
           <w:tab w:val="left" w:pos="2965"/>
           <w:tab w:val="left" w:pos="6421"/>
           <w:tab w:val="left" w:pos="6711"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19AF78F5" wp14:editId="7BC01E0D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0117DDAB" wp14:editId="0B9FA2BF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3406140</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1905</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Group 25"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="4434" y="102"/>
@@ -3374,71 +2614,71 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="2650CEBA" id="Group 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:268.2pt;margin-top:-.15pt;width:10.45pt;height:10.45pt;z-index:-251666944;mso-position-horizontal-relative:page" coordorigin="4434,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH3i5NrQMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CKri7XeRFhvUCTZ&#10;RYG0DRDlA2iKuqASqZK05c3XdzgUbXljbRaJH2RSczQ8c4ac4e3bQ9+RvdCmVXJDk6uYEiG5KltZ&#10;b+iX4v7Va0qMZbJknZJiQx+FoW/vfv3ldhxykapGdaXQBJxIk4/DhjbWDnkUGd6InpkrNQgJxkrp&#10;nlmY6joqNRvBe99FaRyvo1HpctCKC2Pg7XtvpHfov6oEt/9UlRGWdBsK3Cw+NT637hnd3bK81mxo&#10;Wj7RYD/AomethEWPrt4zy8hOt9+46luulVGVveKqj1RVtVxgDBBNEj+J5kGr3YCx1PlYD0eZQNon&#10;Ov2wW/73/pMmbQm5W1EiWQ85wmVJeu3EGYc6B8yDHj4Pn7SPEIYfFf/XgDl6anfz2oPJdvxLleCP&#10;7axCcQ6V7p0LCJscMAePxxyIgyUcXiar9Ca5poSDaRpjjngDiXRfZdkqo8RZ49Snjzcfpo/T+I3/&#10;0g0cPZb7NZHnxMsFBZvNnPQ0P6fn54YNAtNknFZBT2Dp9bzXQrgdTNK1lxRhQU8zF3NmcSQNaP5d&#10;Gb8VJGi5KAfL+c7YB6EwHWz/0VgUuS5hhEkuJ+4FHJqq7+BM/P6KxCRbZyuCC074AEsC7LeIFDEZ&#10;yZQBOBFHV2nAoCtIHzmm8ASCXejXA0cO0lzyBNLOScGOuEgKttHRV5FdJrUOmOdI3QTQc6Sg0r2E&#10;FOzQE6nXl0kl56qvkuSSVMlcdIe5qFVyLvtyBufKF0m6wOxc+iVmc+WXmZ1rv8xsLn+RrBeYneu/&#10;sL2Sufxn+wtqxXH7syacCH6Q05GAEWGuq8VYywZlXDUqIAdQi4rVVG4A5c7PAhhkceCbF4GBqQND&#10;ln0le961K98Ix7INwXwHDpoiPNRJhPvPpoA1NM+nbVNTAm1z6xixfGDW6RSGZNxQrDiN/3fve7UX&#10;hUKEdXKhHdbFxgurneydnONg/89QwRb+B/TlMVOdAV/BGv49Kqz4UlxgFrzwThnhE+DixZ5yDNzp&#10;NSukUt23XYfadNLJ8SbJMtwtRnVt6YxOCqPr7btOkz1zlxL8TSk+g0HzlyU6awQrP0xjy9rOjzFk&#10;bMG+Ufi+tlXlIzQNrfxVB65mMGiU/krJCNecDTX/7ZgWlHR/Suh7jiEIaXGSXd+kMNFzy3ZuYZKD&#10;qw21FI6CG76z/i61G3RbN7BSguFK9Qf0/Kp1XQVar8k9q2kCrRdHeKmB0dmtaT5H1OmaePc/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAyderxeAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;74L/YRnBW7tJY6LEbEop6qkItoJ4m2anSWh2N2S3SfrvHU96e8N7vPdNsZ5NJ0YafOusgngZgSBb&#10;Od3aWsHn4XXxBMIHtBo7Z0nBlTysy9ubAnPtJvtB4z7Ugkusz1FBE0KfS+mrhgz6pevJsndyg8HA&#10;51BLPeDE5aaTqyjKpMHW8kKDPW0bqs77i1HwNuG0SeKXcXc+ba/fh/T9axeTUvd38+YZRKA5/IXh&#10;F5/RoWSmo7tY7UWnIE2yB44qWCQg2E/TRxZHBasoA1kW8v8D5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAR94uTa0DAABuCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAyderxeAAAAAIAQAADwAAAAAAAAAAAAAAAAAHBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABQHAAAAAA==&#10;">
+              <v:group w14:anchorId="07D16F1D" id="Group 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:268.2pt;margin-top:-.15pt;width:10.45pt;height:10.45pt;z-index:-251656192;mso-position-horizontal-relative:page" coordorigin="4434,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvxfNknQMAAEoKAAAOAAAAZHJzL2Uyb0RvYy54bWykVl2P0zoQfUfiP1h+BLH5aLYL0XYRAnaF&#10;BFwken+A6zgfIrGD7TZdfj3jcdymS7N3xe1DMumcjM+cmXh8/XbftWQntGmUXNHkIqZESK6KRlYr&#10;+u/69tVrSoxlsmCtkmJF74Whb2+eP7se+lykqlZtITSBINLkQ7+itbV9HkWG16Jj5kL1QoKzVLpj&#10;Fh51FRWaDRC9a6M0jpfRoHTRa8WFMfDvB++kNxi/LAW3/5SlEZa0KwrcLF41XjfuGt1cs7zSrK8b&#10;PtJgf8GiY42ERQ+hPjDLyFY3f4TqGq6VUaW94KqLVFk2XGAOkE0SP8jmTqttj7lU+VD1B5lA2gc6&#10;/XVY/nV3p/vv/Tft2YP5WfEfBnSJhr7Kp373XHkw2QxfVAH1ZFurMPF9qTsXAlIie9T3/qCv2FvC&#10;4c9kkV4ll5RwcI026s9rKJJ7K8sWGSXOG6e+NLz+OL6cxm/8m85w9Fju10SeIy9Xd2gkc9TK/D+t&#10;vtesF1gC47T4pklTAD1gKVkH+d9qIVx3knTpSLnVARb0NFMxJx4HM6D5f8r4pyBBy1k5WM63xt4J&#10;heVgu8/GoshVARYWuRi5r+GDKLsW+v3lKxKTbJktCC444gMsCbAXEVnHZCBjBaDbD6HSgMFQUD5y&#10;KOERtAggCOQg9blIIO2UFHTEWVLQRh7mSGXnSS0D5jFSVwH0GCnYxZ5CCjr0SOr1eVLJqeqLJDkn&#10;VTIV3WHOapWcyj5fwany6ySdYXYq/RyzqfLzzE61n2c2lX+dLGeYneo/017JVP6T/oK94tD+rA5f&#10;BN/L8ZMAizA3sWLcy3pl3G60hhrAXrRejNsNoNz3MwMGWRz46klgYOrAUGW/kz0eOoHyIfzyaXDQ&#10;FOFhn8TooAHcx4Q1DMaHI1FTAiNx45Zgec+s0ymYZFhR3HFqf3f/d2on1goR1smFflgXhyqsdvS3&#10;coqD/p+ggi/ce4zlMeM+A7GCN9w9Kqz4VFxgFqLwVhnhC+DyxZlySNzpNdlIpbpt2ha1aaWT402S&#10;ZdgtRrVN4ZxOCqOrzftWkx1zBw78jTU7gcFglwUGqwUrPo62ZU3rbUwZR7AfFH6ybFRxD0NDK3+M&#10;gWMXGLXSvygZ4AizoubnlmlBSftJwtxzDEFIiw/Z5VUKD3rq2Uw9THIItaKWwqfgzPfWn5O2vW6q&#10;GlZKMF2p3sHMLxs3VWD0mtyzGh9g9KKFBxawTk5E02dEHY+AN78BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ16vF4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu0ljosRsSinq&#10;qQi2gnibZqdJaHY3ZLdJ+u8dT3p7w3u8902xnk0nRhp866yCeBmBIFs53dpawefhdfEEwge0Gjtn&#10;ScGVPKzL25sCc+0m+0HjPtSCS6zPUUETQp9L6auGDPql68myd3KDwcDnUEs94MTlppOrKMqkwdby&#10;QoM9bRuqzvuLUfA24bRJ4pdxdz5tr9+H9P1rF5NS93fz5hlEoDn8heEXn9GhZKaju1jtRacgTbIH&#10;jipYJCDYT9NHFkcFqygDWRby/wPlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvxfNk&#10;nQMAAEoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDJ&#10;16vF4AAAAAgBAAAPAAAAAAAAAAAAAAAAAPcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAABAcAAAAA&#10;">
                 <v:shape id="Freeform 26" o:spid="_x0000_s1027" style="position:absolute;left:4434;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAePIF1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6sUrR6CpSFIpIRS0t3sbsmESzsyG7NfHfu4VCb/N4nzNbNKYQd6pcblnBoB+BIE6s&#10;zjlV8Hlc98YgnEfWWFgmBQ9ysJi3WzOMta15T/eDT0UIYRejgsz7MpbSJRkZdH1bEgfuYiuDPsAq&#10;lbrCOoSbQr5E0as0mHNoyLCkt4yS2+HHKDitjmk9oa/tx3ly3RTD793oNpBKdTvNcgrCU+P/xX/u&#10;dx3mj+D3l3CAnD8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHjyBdcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="144DCAC4" wp14:editId="0768865E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="063320A7" wp14:editId="72786C89">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1513205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1905</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -3532,53 +2772,53 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="12483F07" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:119.15pt;margin-top:-.15pt;width:10.45pt;height:10.45pt;z-index:-251667968;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgkt+crwMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CKri73rjbDeoEiy&#10;iwJpGyDuB9AUdUElUSVpy9uv78xQtGXH2gapH+Sh5mh45gzJ4cO7Q9uwvTK21t2aJzcxZ6qTOq+7&#10;cs3/3Dy9uefMOtHlotGdWvMXZfm7xx9/eBj6TKW60k2uDIMgnc2Gfs0r5/osiqysVCvsje5VB85C&#10;m1Y4GJoyyo0YIHrbRGkc30WDNnlvtFTWwtsP3skfKX5RKOn+KAqrHGvWHLg5ehp6bvEZPT6IrDSi&#10;r2o50hDfwaIVdQeTHkN9EE6wnam/CtXW0mirC3cjdRvpoqilohwgmyS+yObZ6F1PuZTZUPZHmUDa&#10;C52+O6z8ff/ZsDqH2t1y1okWakTTsnSF4gx9mQHm2fRf+s/GZwjmJy3/suCOLv04Lj2YbYffdA7x&#10;xM5pEudQmBZDQNrsQDV4OdZAHRyT8DJZpCukIsE12lQjWUEh8avFYrXkDL1x6ssnq4/jx2n81n+J&#10;BtITmZ+TeI68MClYbPakp/1/en6pRK+oTBa1CnreBT2fjFK4gll67yUlWNDTTsWceJCkBc3/U8av&#10;BQlazsohMrmz7llpKofYf7KORC5zsKjI+bgWNrBpiraBPfHzGxazxe39gtGEIz7AkgD7KWKbmA1s&#10;rADsiGOoNGAoFJSPHUt4Ai0CCAIhpLoWCRbAlBSsiKukYBl5GJJaXicFVZqEmiG1CqDXSMFJN4mE&#10;Il0lBSv0ROr+OqnkQvUkuSZVMhV9AZirWiXnss9XcKr8JklnmF1IP8Nsqvw8s3Pt55lN5d8kdzPM&#10;zvWfqWQylf9sfcFZcVz+ogo7Qh66cUuAxQR2tZjOsl5bPI02UAM4izaL8bgBFO6fGTDIgmA6WWG+&#10;18HAFMFQZX+SvY5OoHwEv/02OGhK8HBOUnTPaUzYQPO8bJuGM2ibW5xCZL1wqFMw2bDmdOJU/h/f&#10;t3qvNpoQDuUiP8xLjRdmO/mbboqD9T9BBV/47ymWx4znDMQK3vDvUWHGb8UFZiGKbLRVvgCYL/WU&#10;Y+Ko1+Qg7fRT3TSkTdOhHG+T5ZJWi9VNnaMTpbCm3L5vDNsLvJTQb6zZGQyaf5dTsEqJ/ONoO1E3&#10;3qaUqQX7RuH72lbnL9A0jPZXHbiagVFp8w9nA1xz1tz+vRNGcdb82kHfQ4YgpKPB8naVwsBMPdup&#10;R3QSQq2547AV0Hzv/F1q15u6rGCmhNLt9C/Q84sauwq0Xpt5VuMAWi9ZdKkB6+zWNB0T6nRNfPwX&#10;AAD//wMAUEsDBBQABgAIAAAAIQAT1dHK3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Pa8JA&#10;EMXvhX6HZQq96eYPio3ZiEjbkxSqheJtzY5JMDsbsmsSv32np/Y0M7zHm9/LN5NtxYC9bxwpiOcR&#10;CKTSmYYqBV/Ht9kKhA+ajG4doYI7etgUjw+5zowb6ROHQ6gEh5DPtII6hC6T0pc1Wu3nrkNi7eJ6&#10;qwOffSVNr0cOt61MomgprW6IP9S6w12N5fVwswreRz1u0/h12F8vu/vpuPj43seo1PPTtF2DCDiF&#10;PzP84jM6FMx0djcyXrQKknSVslXBjAfryeIlAXHmJVqCLHL5v0DxAwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGCS35yvAwAAbgoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhABPV0crfAAAACAEAAA8AAAAAAAAAAAAAAAAACQYAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAVBwAAAAA=&#10;">
+              <v:group w14:anchorId="046824C2" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:119.15pt;margin-top:-.15pt;width:10.45pt;height:10.45pt;z-index:-251657216;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7yBixpAMAAEoKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CKri73rjbDeoEiy&#10;iwJpGyDuB9AUdUElUiVpy9uv73Ao2rRjpYvUD9LIczQ8c2bE4cO7Q9+RvdCmVXJNs5uUEiG5KltZ&#10;r+mfm6c395QYy2TJOiXFmr4IQ989/vjDwzgUIleN6kqhCQSRphiHNW2sHYokMbwRPTM3ahASnJXS&#10;PbPwqOuk1GyE6H2X5Gl6l4xKl4NWXBgD/37wTvqI8atKcPtHVRlhSbemwM3iVeN1667J4wMras2G&#10;puUTDfYdLHrWSlj0GOoDs4zsdPtVqL7lWhlV2Ruu+kRVVcsF5gDZZOlFNs9a7QbMpS7GejjKBNJe&#10;6PTdYfnv+2c9fBk+a88ezE+K/2VAl2Qc6iL2u+fag8l2/E2VUE+2swoTP1S6dyEgJXJAfV+O+oqD&#10;JRz+zBb5KrulhINrslF/3kCR3FuLxWpJifOmuS8Nbz5OL+fpW/+mMxw9Vvg1kefEy9UdGsmctDL/&#10;T6svDRsElsA4LT5r0pZA744SyXrI/0kL4bqT5PeOlFsdYEFPE4sZeRzMgOb/KePXggQtZ+VgBd8Z&#10;+ywUloPtPxmLItclWFjkcuK+gQ+i6jvo95/fkJQsbu8XBBec8AGWBdhPCdmkZCRTBaDbj6HygMFQ&#10;UD5yLOEJtAggCOQgzbVI0AAxKeiIq6SgjTzMkVpeJwVVikLNkFoF0LdIwS4WRXIiXSUFHXoidX+d&#10;VHahepZdkyqLRV8A5qpW2bns8xWMld9k+QyzC+lnmMXKzzM7136eWSz/JrubYXau/0wls1j+s/6C&#10;veLY/qwJXwQ/yOmTAIswN7FS3MsGZdxutIEawF60WUzbDaDc9zMDBlkcePUqMDB1YKiy38m+HTqD&#10;8iH89nVw0BThYZ/E6KAB3KeENQzGy5GoKYGRuHVLsGJg1ukUTDKuKe44jb+7/3u1FxuFCOvkQj+s&#10;i0MVVjv5OxnjoP8jVPCF+4CxPGbaZyBW8Ia7R4UVX4sLzEIU3ikjfAFcvjhTjok7vaKNVKqntutQ&#10;m046Od5myyV2i1FdWzqnk8Loevu+02TP3IEDf1PNzmAw2GWJwRrByo+TbVnbeRtTxhHsB4WfLFtV&#10;vsDQ0MofY+DYBUaj9D+UjHCEWVPz945pQUn3q4S55xiCkBYflrerHB507NnGHiY5hFpTS+FTcOZ7&#10;689Ju0G3dQMrZZiuVL/AzK9aN1Vg9JrCs5oeYPSihQcWsM5ORPEzok5HwMd/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAE9XRyt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT2vCQBDF74V+h2UKvenm&#10;D4qN2YhI25MUqoXibc2OSTA7G7JrEr99p6f2NDO8x5vfyzeTbcWAvW8cKYjnEQik0pmGKgVfx7fZ&#10;CoQPmoxuHaGCO3rYFI8Puc6MG+kTh0OoBIeQz7SCOoQuk9KXNVrt565DYu3ieqsDn30lTa9HDret&#10;TKJoKa1uiD/UusNdjeX1cLMK3kc9btP4ddhfL7v76bj4+N7HqNTz07Rdgwg4hT8z/OIzOhTMdHY3&#10;Ml60CpJ0lbJVwYwH68niJQFx5iVagixy+b9A8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC7yBixpAMAAEoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAT1dHK3wAAAAgBAAAPAAAAAAAAAAAAAAAAAP4FAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACgcAAAAA&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBorqZwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxiqi0VWkKBSRilpavI3ZMYlmZ0N2a+K/d4VCb/N4nzOdN6YQN6pcbllBrxuBIE6s&#10;zjlV8HVYvY5AOI+ssbBMCu7kYD5rvUwx1rbmHd32PhUhhF2MCjLvy1hKl2Rk0HVtSRy4s60M+gCr&#10;VOoK6xBuCvkWRUNpMOfQkGFJ7xkl1/2vUXBcHtJ6TN+bz9P4si76P9vBtSeV6rSbxQSEp8b/i//c&#10;HzrMH8Lzl3CAnD0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgaK6mcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Repo</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rt</w:t>
@@ -3619,102 +2859,102 @@
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>e:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">          Incarcerated person/patient           Other __________________________________________</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Caller_was_advised_of_42_CFR_Part_2_and_"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="2" w:name="Caller_was_advised_of_42_CFR_Part_2_and_"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C90656" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00EA6A8A" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="64849202" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EA6A8A" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1967"/>
           <w:tab w:val="left" w:pos="2305"/>
           <w:tab w:val="left" w:pos="2965"/>
           <w:tab w:val="left" w:pos="6421"/>
           <w:tab w:val="left" w:pos="6711"/>
         </w:tabs>
         <w:ind w:left="418" w:hanging="317"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4905071B" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="4CE23715" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7297"/>
           <w:tab w:val="left" w:pos="8003"/>
           <w:tab w:val="left" w:pos="8418"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FF76A5C" wp14:editId="61B83DB0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10E8BF5E" wp14:editId="4C02311F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1599565</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>358140</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="27" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -3808,71 +3048,71 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="5EA08852" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:125.95pt;margin-top:28.2pt;width:10.45pt;height:10.45pt;z-index:-251657728;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6d8lurwMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS+QfyD4mCKri72XCOsNgiS7&#10;KJC2AaJ+AE1RF0QiVZK2vP36DoeiVnaszSLxgzzUHA3PnCE5vH136FqyF9o0Sm5ochFTIiRXRSOr&#10;Df0nv39zQ4mxTBasVVJs6KMw9N3dq99uhz4TqapVWwhNIIg02dBvaG1tn0WR4bXomLlQvZDgLJXu&#10;mIWhrqJCswGid22UxvFVNChd9FpxYQy8/eid9A7jl6Xg9u+yNMKSdkOBm8WnxufWPaO7W5ZVmvV1&#10;w0ca7CdYdKyRMOkU6iOzjOx0812oruFaGVXaC666SJVlwwXmANkk8Uk2D1rtesylyoaqn2QCaU90&#10;+umw/K/9F02aYkPTa0ok66BGOC2BMYgz9FUGmAfdf+2/aJ8hmJ8V/2bAHZ363bjyYLId/lQFxGM7&#10;q1CcQ6k7FwLSJgesweNUA3GwhMPLZJVeJ5eUcHCNNtaI11BI99Vqdb2mxHnj1JeP15/Gj9P4rf/S&#10;GY4ey/ycyHPk5ZKCxWae9DS/pufXmvUCy2ScVkFPWPlez3sthFvBJL3xkiIs6GnmYs48jqQBzX8o&#10;4/eCBC0X5WAZ3xn7IBSWg+0/G4siVwVYWORi5J7Dpim7FvbE729ITFaXNyuCE474AEsC7HVE8pgM&#10;ZKwA7IgpVBowGArKR6YSPoFWAQSBHKQ+FwkWwJwUrIizpGAZeZgjtT5P6ipgniMFW2MKtEgK6v0S&#10;UrBCp1j5zXlSyYnqSXJOqmQu+gowZ7VKjmVfruBc+TxJF5idSL/AbK78MrNj7ZeZzeXPk6sFZsf6&#10;LyyvZC7/USnhrJiWP6vDjuAHOW4JsAhzXS3Gs6xXxp1GOdQAzqJ8NR43gHL7ZwEMsjgwnqww3/Ng&#10;YOrAUGV/kj2PTqB8CL98GRw0RXg4JzG65zQmrKF5nrZNTQm0za2bgmU9s06nYJIBmog7gGv/7953&#10;ai9yhQjr5EI/zIuNF2Z78rdyjoP1P0MFX/jvMZbHjOcMxAre8O9RYcaX4gKzEIW3yghfAJcv9pQp&#10;cafX7CCV6r5pW9SmlU6Ot8l6javFqLYpnNNJYXS1/dBqsmfuUoK/sWZHMGj+ssBgtWDFp9G2rGm9&#10;jSljC/aNwve1rSoeoWlo5a86cDUDo1b6P0oGuOZsqPl3x7SgpP1DQt9zDEFIi4P15XUKAz33bOce&#10;JjmE2lBLYSs484P1d6ldr5uqhpkSTFeq99Dzy8Z1FWi9JvOsxgG0XrTwUgPW0a1pPkbU0zXx7n8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhz/j34QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NA&#10;EIXvJv6HzZh4swtUSkWGpmnUU9PE1sT0toUpkLKzhN0C/feuJz1O5st738tWk27FQL1tDCOEswAE&#10;cWHKhiuEr8P70xKEdYpL1RomhBtZWOX3d5lKSzPyJw17VwkfwjZVCLVzXSqlLWrSys5MR+x/Z9Nr&#10;5fzZV7Ls1ejDdSujIFhIrRr2DbXqaFNTcdlfNcLHqMb1PHwbtpfz5nY8xLvvbUiIjw/T+hWEo8n9&#10;wfCr79Uh904nc+XSihYhisMXjyLEi2cQHoiSyG85ISTJHGSeyf8L8h8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAOnfJbq8DAABuCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAIc/49+EAAAAJAQAADwAAAAAAAAAAAAAAAAAJBgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABcHAAAAAA==&#10;">
+              <v:group w14:anchorId="0A583BF9" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:125.95pt;margin-top:28.2pt;width:10.45pt;height:10.45pt;z-index:-251648000;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYaCwungMAAEoKAAAOAAAAZHJzL2Uyb0RvYy54bWykVluP0zwQfUfiP1h+BLG5tLtdou0iBOwK&#10;iZtE+QGu41xEYgfbbbrfr//G47hNS7OsoA/NJHMyPnNm4vHNm13bkK3QplZySZOLmBIhucprWS7p&#10;j9Xdq2tKjGUyZ42SYkkfhKFvbp8/u+m7TKSqUk0uNIEg0mR9t6SVtV0WRYZXomXmQnVCgrNQumUW&#10;bnUZ5Zr1EL1tojSOr6Je6bzTigtj4Ol776S3GL8oBLdfi8IIS5olBW4W/zX+r91/dHvDslKzrqr5&#10;QIP9BYuW1RIW3Yd6zywjG13/FqqtuVZGFfaCqzZSRVFzgTlANkl8ks29VpsOcymzvuz2MoG0Jzr9&#10;dVj+ZXuvu+/dN+3Zg/lJ8Z8GdIn6rszGfndfejBZ959VDvVkG6sw8V2hWxcCUiI71Pdhr6/YWcLh&#10;YTJLF8klJRxcg4368wqK5N6azRZzSpw3Tn1pePVheDmNX/s3neHoscyviTwHXq7u0EjmoJX5N62+&#10;V6wTWALjtPimSZ0vaQpdLVkL+d9pIVx3EngEpNzqAAt6mrGYI4+DGdD8jzL+LkjQclIOlvGNsfdC&#10;YTnY9pOxKHKZg4VFzgfuK/ggiraBfn/5isRkdnk9I7jggA+wJMBeRGQVk54MFYBu34dKAwZDQfnI&#10;voQH0CyAIJCDVOciQQOMSUFHnCUFbeRhjtT8PKmrgHmM1CKAHiMF9X4KKejQA6nr86SSE9WT5JxU&#10;yVj0GWDOapUcyz5dwbHyqySdYHYi/QSzsfLTzI61n2Y2ln+VXE0wO9Z/or2SsfxH/QV7xb79WRW+&#10;CL6TwycBFmFuYsW4l3XKuN1oBTWAvWg1G7YbQLnvZwIMsjjw4klgYOrAUGW/kz0eOoHyIfzyaXDQ&#10;FOFhn8TooAFch4Q1DMbTkagpgZG4dkuwrGPW6RRM0sOm5zbgyl/d81ZtxUohwjq50A/r4lCF1Q7+&#10;Ro5x0P8jVPCFa4exPGbYZyBW8IarR4UVn4oLzEIU3igjfAFcvjhT9ok7vUYbqVR3ddOgNo10crxO&#10;5nPsFqOaOndOJ4XR5fpdo8mWuQMH/oaaHcFgsMscg1WC5R8G27K68TamjCPYDwo/WdYqf4ChoZU/&#10;xsCxC4xK6f8o6eEIs6Tm14ZpQUnzUcLccwxBSIs388tFCjd67FmPPUxyCLWklsKn4Mx31p+TNp2u&#10;ywpWSjBdqd7CzC9qN1Vg9JrMsxpuYPSihQcWsI5ORON7RB2OgLf/AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAIc/49+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLMLVEpFhqZp&#10;1FPTxNbE9LaFKZCys4TdAv33ric9TubLe9/LVpNuxUC9bQwjhLMABHFhyoYrhK/D+9MShHWKS9Ua&#10;JoQbWVjl93eZSksz8icNe1cJH8I2VQi1c10qpS1q0srOTEfsf2fTa+X82Vey7NXow3UroyBYSK0a&#10;9g216mhTU3HZXzXCx6jG9Tx8G7aX8+Z2PMS7721IiI8P0/oVhKPJ/cHwq+/VIfdOJ3Pl0ooWIYrD&#10;F48ixItnEB6IkshvOSEkyRxknsn/C/IfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANho&#10;LC6eAwAASgoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACHP+PfhAAAACQEAAA8AAAAAAAAAAAAAAAAA+AUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAGBwAAAAA=&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRHUHNwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhFtzViQ9EU0cRaUFELD5Q3N1mbpNo5k7IjCb+vbMQujyc92TWmELcqXK5ZQXdTgSCOLE6&#10;51TBYf/9MQLhPLLGwjIpeJCD2bT1NsFY25q3dN/5VIQQdjEqyLwvYyldkpFB17ElceD+bGXQB1il&#10;UldYh3BTyF4UDaXBnENDhiUtMkquu5tRcP7ap/WYjuvN7/iyKvqnn8G1K5VqvzfzTxCeGv8vfrmX&#10;WkEvjA1fwg+Q0ycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUR1BzcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="742362D9" wp14:editId="0C941DD7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B23400A" wp14:editId="625C87F0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3980180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>48895</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -3966,71 +3206,71 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="433F82A6" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.4pt;margin-top:3.85pt;width:10.45pt;height:10.45pt;z-index:-251659776;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTGky1rgMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV+g/0DwsYtGFztxKsQpirYJ&#10;FujuFqj2A2iKuqASqSVpy9mv3+FQtGXXSoPWD/JQczQ8c4bk8O7dvmvJTmjTKLmmyVVMiZBcFY2s&#10;1vSf/OHNLSXGMlmwVkmxpk/C0Hf3r367G/pMpKpWbSE0gSDSZEO/prW1fRZFhteiY+ZK9UKCs1S6&#10;YxaGuooKzQaI3rVRGsc30aB00WvFhTHw9qN30nuMX5aC27/L0ghL2jUFbhafGp8b94zu71hWadbX&#10;DR9psJ9g0bFGwqSHUB+ZZWSrm+9CdQ3XyqjSXnHVRaosGy4wB8gmic+yedRq22MuVTZU/UEmkPZM&#10;p58Oy//afdGkKdY0XVAiWQc1wmlJunLiDH2VAeZR91/7L9pnCOZnxb8ZcEfnfjeuPJhshj9VAfHY&#10;1ioUZ1/qzoWAtMkea/B0qIHYW8LhZbJIV8k1JRxco4014jUU0n21WKyWlDhvnPry8frT+HEav/Vf&#10;OsPRY5mfE3mOvFxSsNjMUU/za3p+rVkvsEzGaRX0BJZezwcthFvBJL31kiIs6GmmYk48jqQBzX8o&#10;4/eCBC1n5WAZ3xr7KBSWg+0+G4siVwVYWORi5J7Dpim7FvbE729ITBbXtwuCE474AEsC7HVE8pgM&#10;ZKwA7IhDqDRgMBSUjxxKeATBKvTzQSAHqS9FAmmnpGBFXCQFy+gQK19eJnUTMM+RWgXQc6TgpHsJ&#10;KVihR1K3l0klZ6onySWpkqnoC8Bc1Co5lX2+glPl8ySdYXYm/QyzqfLzzE61n2c2lT9PbmaYneo/&#10;s7ySqfwn6wvOisPyZ3XYEXwvxy0BFmGuq8V4lvXKuNMohxrAWZQvxuMGUG7/zIBBFgfGkxXmex4M&#10;TB0YquxPsufRCZQP4dcvg4OmCA/nJEb3nMaENTTP87apKYG2uXFTsKxn1ukUTDJAE3EHcO3/3ftO&#10;7USuEGGdXOiHebHxwmxHfyunOFj/E1Twhf8eY3nMeM5ArOAN/x4VZnwpLjALUXirjPAFcPliTzkk&#10;7vSaHKRSPTRti9q00snxNlkucbUY1TaFczopjK42H1pNdsxdSvA31uwEBs1fFhisFqz4NNqWNa23&#10;MWVswb5R+L62UcUTNA2t/FUHrmZg1Er/R8kA15w1Nf9umRaUtH9I6HuOIQhpcbC8XqUw0FPPZuph&#10;kkOoNbUUtoIzP1h/l9r2uqlqmCnBdKV6Dz2/bFxXgdZrMs9qHEDrRQsvNWCd3JqmY0Qdr4n3/wMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGbzMvPfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZwZvdJGpa0kxKKeqpCLaC9LbNTpPQ7GzIbpP037s96W0e7/HeN/lqMq0YqHeNZYR4FoEg&#10;Lq1uuEL43r8/LUA4r1ir1jIhXMnBqri/y1Wm7chfNOx8JUIJu0wh1N53mZSurMkoN7MdcfBOtjfK&#10;B9lXUvdqDOWmlUkUpdKohsNCrTra1FSedxeD8DGqcf0cvw3b82lzPexfP3+2MSE+PkzrJQhPk/8L&#10;ww0/oEMRmI72wtqJFiFN0oDuEeZzEMFPX27HESFZpCCLXP5/oPgFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAkxpMta4DAABuCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAZvMy898AAAAIAQAADwAAAAAAAAAAAAAAAAAIBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABQHAAAAAA==&#10;">
+              <v:group w14:anchorId="4532BDA5" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.4pt;margin-top:3.85pt;width:10.45pt;height:10.45pt;z-index:-251651072;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnw9cBngMAAEoKAAAOAAAAZHJzL2Uyb0RvYy54bWykVluP0zwQfUfiP1h+BLG5tLtdou0iBOwK&#10;iZtE+QGu41xEYgfbbbrfr//G47hNS7OsoA/JpHMyPj4zmfHNm13bkK3QplZySZOLmBIhucprWS7p&#10;j9Xdq2tKjGUyZ42SYkkfhKFvbp8/u+m7TKSqUk0uNIEg0mR9t6SVtV0WRYZXomXmQnVCgrNQumUW&#10;HnUZ5Zr1EL1tojSOr6Je6bzTigtj4N/33klvMX5RCG6/FoURljRLCtwsXjVe1+4a3d6wrNSsq2o+&#10;0GB/waJltYRF96HeM8vIRte/hWprrpVRhb3gqo1UUdRc4B5gN0l8spt7rTYd7qXM+rLbywTSnuj0&#10;12H5l+297r5337RnD+YnxX8a0CXquzIb+91z6cFk3X9WOeSTbazCje8K3boQsCWyQ30f9vqKnSUc&#10;/kxm6SK5pISDa7BRf15Bktxbs9liTonzxqlPDa8+DC+n8Wv/pjMcPZb5NZHnwMvlHQrJHLQy/6bV&#10;94p1AlNgnBbfNKnzJU2BpWQt7P9OC+Gqk6TXjpRbHWBBTzMWc+RxMAOa/1HG3wUJWk7KwTK+MfZe&#10;KEwH234yFkUuc7AwyfnAfQUfRNE2UO8vX5GYzC6vZwQXHPABlgTYi4isYtKTIQNQ7ftQacBgKEgf&#10;2afwAJoFEARykOpcJJB2TAoq4iwpKCMPc6Tm50ldBcxjpBYB9Bgp6GJPIQUVeiB1fZ5UcqJ6kpyT&#10;KhmLPgPMWa2SY9mnMzhWfpWkE8xOpJ9gNlZ+mtmx9tPMxvKvkqsJZsf6T5RXMpb/qL6gV+zLn1Xh&#10;i+A7OXwSYBHmJlaMvaxTxnWjFeQAetFqNrQbQLnvZwIMsjjw4klgYOrAkGXfyR4PnUD6EH75NDho&#10;ivDQJzE6aAD3YcMaBuPpSNSUwEhcuyVY1jHrdAom6aHpuQZc+bv7v1VbsVKIsE4u9MO6OFRhtYO/&#10;kWMc1P8IFXzh3mEsjxn6DMQK3nD3qLDiU3GBWYjCG2WET4DbL86U/cadXqNGKtVd3TSoTSOdHK+T&#10;+Ryrxaimzp3TSWF0uX7XaLJl7sCBvyFnRzAY7DLHYJVg+YfBtqxuvI1bxhHsB4WfLGuVP8DQ0Mof&#10;Y+DYBUal9H+U9HCEWVLza8O0oKT5KGHuOYYgpMWH+eUihQc99qzHHiY5hFpSS+FTcOY7689Jm07X&#10;ZQUrJbhdqd7CzC9qN1Vg9JrMsxoeYPSihQcWsI5ORONnRB2OgLf/AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAZvMy898AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kalrSTEop&#10;6qkItoL0ts1Ok9DsbMhuk/Tfuz3pbR7v8d43+WoyrRiod41lhHgWgSAurW64Qvjevz8tQDivWKvW&#10;MiFcycGquL/LVabtyF807HwlQgm7TCHU3neZlK6sySg3sx1x8E62N8oH2VdS92oM5aaVSRSl0qiG&#10;w0KtOtrUVJ53F4PwMapx/Ry/DdvzaXM97F8/f7YxIT4+TOslCE+T/wvDDT+gQxGYjvbC2okWIU3S&#10;gO4R5nMQwU9fbscRIVmkIItc/n+g+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnw9cB&#10;ngMAAEoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;8zLz3wAAAAgBAAAPAAAAAAAAAAAAAAAAAPgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAABAcAAAAA&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQUEvIxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/0Pyyn4VjdeEI2uItJCkaJ4QfHtmD1NUrNnQ3Zr0n/vCoKPw8x8w0xmjSnElSqXW1bQaUcg&#10;iBOrc04V7Hef70MQziNrLCyTgn9yMJu+vkww1rbmDV23PhUBwi5GBZn3ZSylSzIy6Nq2JA7ej60M&#10;+iCrVOoK6wA3hexG0UAazDksZFjSIqPksv0zCk4fu7Qe0eF7dR79Lovecd2/dKRSrbdmPgbhqfHP&#10;8KP9pRV0+3D/En6AnN4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0FBLyMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29497016" wp14:editId="015DD190">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12D7E6E5" wp14:editId="7FC19776">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2760980</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>48895</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="21" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -4124,71 +3364,71 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="17566569" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:217.4pt;margin-top:3.85pt;width:10.45pt;height:10.45pt;z-index:-251660800;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnLzY1rAMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWykVluP0zwQfUfiP1h+BLG5tLtdou0iBOwK&#10;iZtE+QGu41xEYgfbbbrfr//G47hNS7OsoA/pOHMyPnPG9vjmza5tyFZoUyu5pMlFTImQXOW1LJf0&#10;x+ru1TUlxjKZs0ZJsaQPwtA3t8+f3fRdJlJVqSYXmkAQabK+W9LK2i6LIsMr0TJzoTohwVko3TIL&#10;Q11GuWY9RG+bKI3jq6hXOu+04sIYePveO+ktxi8Kwe3XojDCkmZJgZvFp8bn2j2j2xuWlZp1Vc0H&#10;GuwvWLSsljDpPtR7ZhnZ6Pq3UG3NtTKqsBdctZEqipoLzAGySeKTbO612nSYS5n1ZbeXCaQ90emv&#10;w/Iv22+a1PmSpgklkrVQI5yWpAsnTt+VGWDudfe9+6Z9hmB+UvynAXd06nfj0oPJuv+scojHNlah&#10;OLtCty4EpE12WIOHfQ3EzhIOL5NZukguKeHgGmysEa+gkO6r2Wwxp8R549SXj1cfho/T+LX/0hmO&#10;Hsv8nMhz4OWSgsVmDnqaf9Pze8U6gWUyTqugZxr0vNNCuBVM0msvKcKCnmYs5sjjSBrQ/I8y/i5I&#10;0HJSDpbxjbH3QmE52PaTsShymYOFRc6HtbCCTVO0DeyJl69ITGaX1zOCEw74AIPF42EvIrKKSU+G&#10;CsCO2IcCQUahoHxkX8IDaBZAEMhBqnORYAGMIjk+Z0nBMjqQmp8ndRUwmN8EqUUAPUYKTrqnkIIV&#10;eiB1fZ5UcqJ6kpyTKhmLPgPMWa2SY9mnKzhWfpWkE8xOpJ9gNlZ+mtmx9tPMxvKvkqsJZsf6T1Qy&#10;Gct/tL7grNgvf1aFHcF3ctgSYBHmulqMZ1mnjDuNVlADOItWs+G4AZTbPxNgkMWB8WSF+R4HA1MH&#10;hir7k+xxdALlQ/jl0+CgKcLDOYnRPachYQ3N87Rtakqgba7dFCzrmHU6BZP00ETcAVz5f/e+VVux&#10;UoiwTi70w7zYeGG2g7+RYxys/xEq+MJ/h7E8ZjhnIFbwhn+PCjM+FReYhSi8UUb4Arh8safsE3d6&#10;jQ5Sqe7qpkFtGunkeJ3M57hajGrq3DmdFEaX63eNJlvmLiX4G2p2BIPmL3MMVgmWfxhsy+rG25gy&#10;tmDfKHxfW6v8AZqGVv6qA1czMCql/6Okh2vOkppfG6YFJc1HCX3PMQQhLQ7ml4sUBnrsWY89THII&#10;taSWwlZw5jvr71KbTtdlBTMlmK5Ub6HnF7XrKtB6TeZZDQNovWjhpQaso1vTeIyowzXx9n8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDGecrj4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hGcGb3aRN2hKzKaWopyLYCuJtm50modnZkN0m6b93POltHu/x3jf5ZrKtGLD3jSMF8SwCgVQ6&#10;01Cl4PP4+rQG4YMmo1tHqOCGHjbF/V2uM+NG+sDhECrBJeQzraAOocuk9GWNVvuZ65DYO7ve6sCy&#10;r6Tp9cjltpXzKFpKqxvihVp3uKuxvByuVsHbqMftIn4Z9pfz7vZ9TN+/9jEq9fgwbZ9BBJzCXxh+&#10;8RkdCmY6uSsZL1oFySJh9KBgtQLBfpKmfJwUzNdLkEUu/z9Q/AAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBnLzY1rAMAAG4KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDGecrj4AAAAAgBAAAPAAAAAAAAAAAAAAAAAAYGAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEwcAAAAA&#10;">
+              <v:group w14:anchorId="35C1D088" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:217.4pt;margin-top:3.85pt;width:10.45pt;height:10.45pt;z-index:-251652096;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4lZL7oQMAAEoKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CKri73rjbDeoEiy&#10;iwJpGyDuB9AUdUElUSVpy9uv78xQtGXHShepH6SR52h45gw1w4d3h7Zhe2Vsrbs1T25izlQndV53&#10;5Zr/uXl6c8+ZdaLLRaM7teYvyvJ3jz/+8DD0mUp1pZtcGQZBOpsN/ZpXzvVZFFlZqVbYG92rDpyF&#10;Nq1w8GjKKDdigOhtE6VxfBcN2uS90VJZC/9+8E7+SPGLQkn3R1FY5Viz5sDN0dXQdYvX6PFBZKUR&#10;fVXLkYb4DhatqDtY9Bjqg3CC7Uz9Vai2lkZbXbgbqdtIF0UtFeUA2STxRTbPRu96yqXMhrI/ygTS&#10;Xuj03WHl7/tn03/pPxvPHsxPWv5lQZdo6Mts6sfn0oPZdvhN51BPsXOaEj8UpsUQkBI7kL4vR33V&#10;wTEJfyaLdJXccibBNdqkv6ygSPjWYrFacobeOPWlkdXH8eU0fuvfRAPpicyvSTxHXlh32Ej2pJX9&#10;f1p9qUSvqAQWtfhsWJ2veZpy1okW8n8ySuHuZOk9ksLVARb0tFMxJx6EWdD8P2X8WpCg5awcIpM7&#10;656VpnKI/SfrSOQyB4uKnI/cN/BBFG0D+/3nNyxmi9v7BaMFR3yAJQH2U8Q2MRvYWAHY7cdQIMgk&#10;FJSPHUt4Ai0CCAIhpLoWCTbAJBLyuUoKtpGHIanldVJ3AUP5zZBaBdC3SEEXew0p2KEnUvfXSSUX&#10;qifJNamSqegLwFzVKjmXfb6CU+U3STrD7EL6GWZT5eeZnWs/z2wq/ya5m2F2rv9MJZOp/Gf7C3rF&#10;cfuLKnwR8tCNnwRYTODEiqmX9dpiN9pADaAXbRZjuwEUfj8zYJAFwatXgYEpgqHKvpN9O3QC5SP4&#10;7evgoCnBQ5+k6KAB3MeEDQzGy5FoOIORuMUlRNYLhzoFkw3Q9LABV/6O/7d6rzaaEA7lIj+sS0MV&#10;Vjv5m26Kg/0/QQVfuPcUy2PGPgOxgjfcPSqs+FpcYBaiyEZb5QuA+dJMOSaOek0aaaef6qYhbZoO&#10;5XibLJe0W6xu6hydKIU15fZ9Y9he4IGDfmPNzmAw2LucglVK5B9H24m68TalTCPYDwo/WbY6f4Gh&#10;YbQ/xsCxC4xKm384G+AIs+b2750wirPm1w7mHjIEIR09LG9XKTyYqWc79YhOQqg1dxw+BTTfO39O&#10;2vWmLitYKaF0O/0LzPyixqkCo9dmntX4AKOXLDqwgHV2Ipo+E+p0BHz8FwAA//8DAFBLAwQUAAYA&#10;CAAAACEAxnnK4+AAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kTdoS&#10;symlqKci2AribZudJqHZ2ZDdJum/dzzpbR7v8d43+WayrRiw940jBfEsAoFUOtNQpeDz+Pq0BuGD&#10;JqNbR6jghh42xf1drjPjRvrA4RAqwSXkM62gDqHLpPRljVb7meuQ2Du73urAsq+k6fXI5baV8yha&#10;Sqsb4oVad7irsbwcrlbB26jH7SJ+GfaX8+72fUzfv/YxKvX4MG2fQQScwl8YfvEZHQpmOrkrGS9a&#10;BckiYfSgYLUCwX6SpnycFMzXS5BFLv8/UPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;+JWS+6EDAABKCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxnnK4+AAAAAIAQAADwAAAAAAAAAAAAAAAAD7BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAgHAAAAAA==&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw9XYnxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y2xlJq6ShEFEVGqovT2zD6T1OzbkF1N/PddoeBxmJlvmOG4NaW4Uu0Kywp63QgE&#10;cWp1wZmC3Xb2+gHCeWSNpWVScCMH49Hz0xATbRv+puvGZyJA2CWoIPe+SqR0aU4GXddWxME72dqg&#10;D7LOpK6xCXBTyjiK3qXBgsNCjhVNckrPm4tR8DPdZs2A9svVcfC7KPuH9du5J5XqvLRfnyA8tf4R&#10;/m/PtYI4hvuX8APk6A8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAw9XYnxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="073D456D" wp14:editId="549D1E58">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40DC7384" wp14:editId="64486D49">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1741805</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>48895</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -4282,53 +3522,53 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="0C310AB7" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:137.15pt;margin-top:3.85pt;width:10.45pt;height:10.45pt;z-index:-251661824;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtTptHrwMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV+g/0DwsYtGluzEqRCnKNom&#10;WKC7W6DeD6Ap6oJKopakLWe/fmeGoi27Vhq0fpApzdHwzJnRDO/e7Zua7ZSxlW5XPL6acaZaqbOq&#10;LVb8n/XDm1vOrBNtJmrdqhV/Upa/u3/1213fpSrRpa4zZRg4aW3adyteOtelUWRlqRphr3SnWjDm&#10;2jTCwa0posyIHrw3dZTMZjdRr03WGS2VtfD0ozfye/Kf50q6v/PcKsfqFQdujq6Grhu8Rvd3Ii2M&#10;6MpKDjTET7BoRNXCpgdXH4UTbGuq71w1lTTa6txdSd1EOs8rqSgGiCaenUXzaPS2o1iKtC+6g0wg&#10;7ZlOP+1W/rX7YliVQe7ectaKBnJE27JkieL0XZEC5tF0X7svxkcIy89afrNgjs7teF94MNv0f+oM&#10;/Imt0yTOPjcNuoCw2Z5y8HTIgdo7JuFhPE+W8TVnEkzDmnIkS0gkvjWfLxecoXWW+PTJ8tPwcjKD&#10;IPBNXCA9kfo9iefAC4OCYrNHPe2v6fm1FJ2iNFnUatAzgXLzej4YpbCCWXLrJSVY0NOOxRxZkKQF&#10;zX8o4/eCBC0n5RCp3Fr3qDSlQ+w+W0ciFxmsKMnZwH0NUeRNDd/E72/YjM2vb+eMNhzwARYH2OuI&#10;rWesZ0MG4Is4uEoChlxB+tghhUfQPIDAEULKS56gAMakoCIukoIy8jAktbhM6iZgniO1DKDnSEGn&#10;ewkpqNAjqdvLpOIz1eP4klTxWPQ5YC5qFZ/KPp3BsfLrOJlgdib9BLOx8tPMTrWfZjaWfx3fTDA7&#10;1X+ivLDLHeQ/qS/oFYfyF2X4IuS+HT4JWDGBU21GvazTFrvRGnIA/WY9H9oNoPD7mQCDLAimzgr7&#10;PQ8GpgiGLPtO9jw6hvQR/PplcNCU4KFPknfPaQjYwPA8H5uGMxibG9xCpJ1wqFNYst73XVb6f3ze&#10;6J1aa0I4lIs6EuxLgxd2O9rrdoyD+h+hgi38d+TLY46dPljDv0eFHV+KC8yCF1lrq3wCMF6aKYfA&#10;Ua9RI231Q1XXpE3dohxv48WCqsXqusrQiFJYU2w+1IbtBB5K6Dfk7AQGw7/NyFmpRPZpWDtR1X4N&#10;m9dQbDDa/KDwc22jsycYGkb7ow4czWBRavMfZz0cc1bc/rsVRnFW/9HC3EOGIKSjm8X1EqeWGVs2&#10;Y4toJbhaccfhU8DlB+fPUtvOVEUJO8UUbqvfw8zPK5wqxM+zGm5g9NKKDjWwOjk1je8JdTwm3v8P&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPtsA44AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcGb3SS1TY3ZlFLUUxFsBfE2zU6T0OxuyG6T9N87nvT2hvd475t8PZlWDNT7xlkF8SwC&#10;QbZ0urGVgs/D68MKhA9oNbbOkoIreVgXtzc5ZtqN9oOGfagEl1ifoYI6hC6T0pc1GfQz15Fl7+R6&#10;g4HPvpK6x5HLTSuTKFpKg43lhRo72tZUnvcXo+BtxHEzj1+G3fm0vX4fFu9fu5iUur+bNs8gAk3h&#10;Lwy/+IwOBTMd3cVqL1oFSfo456iCNAXBfvK0SEAcWayWIItc/n+g+AEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAtTptHrwMAAG4KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBPtsA44AAAAAgBAAAPAAAAAAAAAAAAAAAAAAkGAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFgcAAAAA&#10;">
+              <v:group w14:anchorId="451422AB" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:137.15pt;margin-top:3.85pt;width:10.45pt;height:10.45pt;z-index:-251653120;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNWK6toAMAAEoKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV+g/0DwsYtGku3EqRCnKNom&#10;WKC7W6DeD6Ap6oJKopakLWe/fmeGoi27Vhq0fpBGnqPhmTMjDu/e7Zua7ZSxlW5XPLmKOVOt1FnV&#10;Fiv+z/rhzS1n1ok2E7Vu1Yo/Kcvf3b/67a7vUjXTpa4zZRgEaW3adyteOtelUWRlqRphr3SnWnDm&#10;2jTCwaMposyIHqI3dTSL45uo1ybrjJbKWvj3o3fye4qf50q6v/PcKsfqFQdujq6Grhu8Rvd3Ii2M&#10;6MpKDjTET7BoRNXCoodQH4UTbGuq70I1lTTa6txdSd1EOs8rqSgHyCaJz7J5NHrbUS5F2hfdQSaQ&#10;9kynnw4r/9o9mu5r98V49mB+1vKbBV2ivivSsR+fCw9mm/5PnUE9xdZpSnyfmwZDQEpsT/o+HfRV&#10;e8ck/JnMZ8vkmjMJrsEm/WUJRcK35vPlgjP0xjNfGll+Gl6exW/9m2ggPZH6NYnnwAvrDo1kj1rZ&#10;X9Pqayk6RSWwqMUXw6psxWfQSq1oIP8HoxR2J5vdIilcHWBBTzsWc+RBmAXNfyjj94IELSflEKnc&#10;WveoNJVD7D5bRyIXGVhU5GzgvoYs8qaGfv/9DYvZ/Pp2zmjBAR9gSYC9jtg6Zj0bKgDdfgg1CxgK&#10;BeVjhxIeQfMAgkAIKS9FggYYk4KOuEgK2sjDkNTiMqmbgHmO1DKAniMFu9hLSEGHHkndXiaVnKme&#10;JJekSsaizwFzUavkVPbpCo6VXyezCWZn0k8wGys/zexU+2lmY/nXyc0Es1P9J9orGct/0l+wVxza&#10;X5Thi5D7dvgkwGICJ1ZMe1mnLe5Ga6gB7EXr+bDdAAq/nwkwyILg5YvAwBTBUGW/kz0fOoHyEfz6&#10;ZXDQlOBhn6TooAHch4QNDMbzkWg4g5G4wSVE2gmHOgWT9bjpAevS3/H/Ru/UWhPCoVzkh3VpqMJq&#10;R3/djnHQ/yNU8IV7R7E8ZthnIFbwhrtHhRVfigvMQhRZa6t8ATBfmimHxFGv0Uba6oeqrkmbukU5&#10;3iaLBXWL1XWVoROlsKbYfKgN2wk8cNBvqNkJDAZ7m1GwUons02A7UdXeppRpBPtB4SfLRmdPMDSM&#10;9scYOHaBUWrzH2c9HGFW3P67FUZxVv/RwtxDhiCko4fF9RKnlhl7NmOPaCWEWnHH4VNA84Pz56Rt&#10;Z6qihJUSSrfV72Hm5xVOFRi9NvWshgcYvWTRgQWskxPR+JlQxyPg/f8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBPtsA44AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3SS1TY3Z&#10;lFLUUxFsBfE2zU6T0OxuyG6T9N87nvT2hvd475t8PZlWDNT7xlkF8SwCQbZ0urGVgs/D68MKhA9o&#10;NbbOkoIreVgXtzc5ZtqN9oOGfagEl1ifoYI6hC6T0pc1GfQz15Fl7+R6g4HPvpK6x5HLTSuTKFpK&#10;g43lhRo72tZUnvcXo+BtxHEzj1+G3fm0vX4fFu9fu5iUur+bNs8gAk3hLwy/+IwOBTMd3cVqL1oF&#10;Sfo456iCNAXBfvK0SEAcWayWIItc/n+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBN&#10;WK6toAMAAEoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBPtsA44AAAAAgBAAAPAAAAAAAAAAAAAAAAAPoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABwcAAAAA&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCva03LwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhFtzViQ9EU0cRaUFELD5Q3N1mbpNo5k7IjCb+vbMQujyc92TWmELcqXK5ZQXdTgSCOLE6&#10;51TBYf/9MQLhPLLGwjIpeJCD2bT1NsFY25q3dN/5VIQQdjEqyLwvYyldkpFB17ElceD+bGXQB1il&#10;UldYh3BTyF4UDaXBnENDhiUtMkquu5tRcP7ap/WYjuvN7/iyKvqnn8G1K5VqvzfzTxCeGv8vfrmX&#10;WkEvrA9fwg+Q0ycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr2tNy8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medication </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
@@ -4390,76 +3630,76 @@
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Buprenorphine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Vivitrol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EE65EE" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="1D681119" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7297"/>
           <w:tab w:val="left" w:pos="8003"/>
           <w:tab w:val="left" w:pos="8418"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AA200B5" wp14:editId="2401DCBF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49957DA8" wp14:editId="070284B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4188460</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1270</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="31" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -4553,71 +3793,71 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="719CF07D" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:329.8pt;margin-top:.1pt;width:10.45pt;height:10.45pt;z-index:-251655680;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYvdFFrQMAAG8KAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4y4a3ZzYFaIUi7YJ&#10;FkgvQN0PoCnqgpVELUlbTr++w6Foy66VBq0fZFJzNDxzZsjh7Zt925CdULqWXUajq5AS0XGZ112Z&#10;0a/r+1crSrRhXc4a2YmMPglN39z9+cft0KcilpVscqEIOOl0OvQZrYzp0yDQvBIt01eyFx0YC6la&#10;ZmCqyiBXbADvbRPEYXgTDFLlvZJcaA1v3zkjvUP/RSG4+VQUWhjSZBS4GXwqfG7sM7i7ZWmpWF/V&#10;fKTBfoFFy+oOFj24escMI1tV/+CqrbmSWhbmiss2kEVRc4ExQDRReBbNg5LbHmMp06HsDzKBtGc6&#10;/bJb/nH3WZE6z2gSUdKxFnKEy5J4acUZ+jIFzIPqv/SflYsQho+S/6fBHJzb7bx0YLIZPsgc/LGt&#10;kSjOvlCtdQFhkz3m4OmQA7E3hMPLKImX0TUlHEzjGHPEK0ik/SpJlgtKrDWMXfp49X78OA5fuy/t&#10;wNJjqVsTeY68bFBQbPqop/49Pb9UrBeYJm21GvWMV1D6TtB7JYQtYRKvnKaI84LqqZoTi2WpQfSf&#10;6vijIl7MWT1YyrfaPAiJ+WC7R21Q5TKHEWY5H7mvYdcUbQOb4u9XJCTJ9SohuOCI9zCoHgf7KyDr&#10;kAxkTAFsiYOr2GPQFeSPHHJ4BCUeBI4spLrkCSpgSgpK4iIpqKMjqcVlUjce8xyppQc9Rwry/RJS&#10;UKJHUqvLpKIz1aPoklTRVPQEMBe1ik5ln8/gVPl1FM8wO5N+htlU+Xlmp9rPM5vKv45uZpid6j9T&#10;XtFU/pP6gsPiUP6s8juC77txS8CIMNvWQjzMeqntcbSGHMBhtE7G8wZQdv/MgEEWC8ajFdZ7HgxM&#10;LRiy7I6y59ERpA/h1y+Dg6YI9wclenecxoAVdM/zvqkogb65sUuwtGfG6uSHZMgonjiV+7fvW7kT&#10;a4kIY+VCO6yLnRdWO9qbboqD+p+gvM3/9+jLYcZzBnx5q/93KL/iS3GemffCG6mFS4CNF5vKIXCr&#10;1+Qg7eR93TSoTdNZOV5HiwVWi5ZNnVujlUKrcvO2UWTH7K0Ef2POTmDQ/bscnVWC5e/HsWF148YY&#10;MvZg1yhcY9vI/AmahpLurgN3MxhUUn2jZIB7Tkb1/1umBCXNvx00PssQhDQ4WVwvY5ioqWUztbCO&#10;g6uMGgpbwQ7fGneZ2vaqLitYKcJwO/kPNP2itl0Feq9OHatxAr0XR3irgdHJtWk6R9Txnnj3HQAA&#10;//8DAFBLAwQUAAYACAAAACEAKJ3N390AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwUrDQBRF&#10;94L/MDzBnZ1MJaHGTEop6qoItoK4e828JqGZmZCZJunf+1zp8nIv555iPdtOjDSE1jsNapGAIFd5&#10;07paw+fh9WEFIkR0BjvvSMOVAqzL25sCc+Mn90HjPtaCIS7kqKGJsc+lDFVDFsPC9+S4O/nBYuQ4&#10;1NIMODHcdnKZJJm02Dp+aLCnbUPVeX+xGt4mnDaP6mXcnU/b6/chff/aKdL6/m7ePIOINMe/Mfzq&#10;szqU7HT0F2eC6DRk6VPGUw1LEFxnqyQFceSoFMiykP/9yx8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAWL3RRa0DAABvCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAKJ3N390AAAAHAQAADwAAAAAAAAAAAAAAAAAHBgAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABEHAAAAAA==&#10;">
+              <v:group w14:anchorId="34C86474" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:329.8pt;margin-top:.1pt;width:10.45pt;height:10.45pt;z-index:-251645952;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtTMp0oQMAAEsKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4y4aXezErhCnWLRN&#10;sEB6Aep+AE1RF6xEaknacvr1HQ5FW3atNGj9IA09R8PDM0MOb9/s24bshDa1kiuaXMWUCMlVXsty&#10;Rb+u718tKTGWyZw1SooVfRKGvrn784/bvstEqirV5EITCCJN1ncrWlnbZVFkeCVaZq5UJyQ4C6Vb&#10;ZmGoyyjXrIfobROlcXwT9UrnnVZcGAP/vvNOeofxi0Jw+6kojLCkWVHgZvGp8blxz+julmWlZl1V&#10;84EG+wUWLaslTHoI9Y5ZRra6/iFUW3OtjCrsFVdtpIqi5gLXAKtJ4rPVPGi17XAtZdaX3UEmkPZM&#10;p18Oyz/uHnT3pfusPXswHxX/z4AuUd+V2djvxqUHk03/QeWQT7a1Che+L3TrQsCSyB71fTroK/aW&#10;cPgzmaWL5JoSDq7BRv15BUlyX81mizklzhunPjW8ej98nMav/ZfOcPRY5udEngMvl3coJHPUyvye&#10;Vl8q1glMgXFafNakzlc0XUJZS9aCAPdaCFeeJF06Vm56wAVBzVjNkcfBDIj+Ux1/VCSIOakHy/jW&#10;2AehMB9s92gsqlzmYGGW84H7GnZE0TZQ8H+/IjGZXS9nBCcc8AGWBNhfEVnHpCdDCqDcD6HSgMFQ&#10;kD9yyOERNAsgCOQg1aVIUAFjUlASF0lBHXmYIzW/TOomYJ4jtQig50hBvl9CCkr0SGp5mVRypnqS&#10;XJIqGYs+A8xFrZJT2aczOFZ+naQTzM6kn2A2Vn6a2an208zG8q+Tmwlmp/pPlFcylv+kvuCwOJQ/&#10;q8KO4Hs5bAmwCHMtK8bDrFPGHUdryAEcRuvZcN4Ayu2fCTDI4sCLF4GBqQNDlv1R9nzoBNKH8OuX&#10;wUFThIeDEqODBvAeFqyhM573RE0J9MSNm4JlHbNOp2CSHk49dwJX/u3+b9VOrBUirJML/TAvdlWY&#10;7ehv5BgH9T9CBV94dxjLY4ZzBmIFb3h7VJjxpbjALEThjTLCJ8CtF5vKYeFOr9FBKtV93TSoTSOd&#10;HK+T+Ryrxaimzp3TSWF0uXnbaLJj7saBvyFnJzDo7DLHYJVg+fvBtqxuvI1Lxh7sG4XvLBuVP0HT&#10;0MrfY+DeBUal9DdKerjDrKj5f8u0oKT5V0LjcwxBSIuD+fUihYEeezZjD5McQq2opbAVnPnW+ovS&#10;ttN1WcFMCS5Xqn+g6Re16yrQe03mWQ0D6L1o4Y0FrJMr0XiMqOMd8O47AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAKJ3N390AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwUrDQBRF94L/MDzBnZ1MJaHG&#10;TEop6qoItoK4e828JqGZmZCZJunf+1zp8nIv555iPdtOjDSE1jsNapGAIFd507paw+fh9WEFIkR0&#10;BjvvSMOVAqzL25sCc+Mn90HjPtaCIS7kqKGJsc+lDFVDFsPC9+S4O/nBYuQ41NIMODHcdnKZJJm0&#10;2Dp+aLCnbUPVeX+xGt4mnDaP6mXcnU/b6/chff/aKdL6/m7ePIOINMe/MfzqszqU7HT0F2eC6DRk&#10;6VPGUw1LEFxnqyQFceSoFMiykP/9yx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7UzK&#10;dKEDAABLCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;KJ3N390AAAAHAQAADwAAAAAAAAAAAAAAAAD7BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAUHAAAAAA==&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyzpaYxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTjVaKxmykiIVSSsUoircxOyap2dmQ3Zr037uHQo+P950se1OLG7WusqxgPIpAEOdW&#10;V1wo2O/ehjMQziNrrC2Tgl9ysEwfBgnG2na8pVvmCxFC2MWooPS+iaV0eUkG3cg2xIG72NagD7At&#10;pG6xC+GmlpMoepEGKw4NJTa0Kim/Zj9GwWm9K7o5HT6/zvPvj/r5uJlex1Kpp8f+dQHCU+//xX/u&#10;d61gMgtrw5lwBGR6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADLOlpjEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="767E5FAE" wp14:editId="69297D4F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06A9ABBC" wp14:editId="362E0392">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2685415</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -4711,53 +3951,53 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="110E7EA1" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:211.45pt;margin-top:.05pt;width:10.45pt;height:10.45pt;z-index:-251656704;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDY1SgNrgMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV+g/0DwsYtGNydOhThF0TbB&#10;At3dAvV+AE1RF1QitSRtOfv1OxyKtuxaadD6QaY0R8MzZ0YzvHu371qyE9o0Sq5ochVTIiRXRSOr&#10;Ff1n/fDmlhJjmSxYq6RY0Sdh6Lv7V7/dDX0uUlWrthCagBNp8qFf0draPo8iw2vRMXOleiHBWCrd&#10;MQu3uooKzQbw3rVRGsc30aB00WvFhTHw9KM30nv0X5aC27/L0ghL2hUFbhavGq8bd43u71headbX&#10;DR9psJ9g0bFGwqYHVx+ZZWSrm+9cdQ3XyqjSXnHVRaosGy4wBogmic+iedRq22MsVT5U/UEmkPZM&#10;p592y//afdGkKVY0fUuJZB3kCLcl6dKJM/RVDphH3X/tv2gfISw/K/7NgDk6t7v7yoPJZvhTFeCP&#10;ba1Ccfal7pwLCJvsMQdPhxyIvSUcHiZZukyuKeFgGteYI15DIt1bWbZcUOKscerTx+tP48tpDEG4&#10;N93C0WO53xN5jrxcUFBs5qin+TU9v9asF5gm47Qa9cyg3LyeD1oIV8EkvfWSIizoaaZiTiyOpAHN&#10;fyjj94IELWflYDnfGvsoFKaD7T4biyJXBawwycXIfQ1RlF0L38Tvb0hMsuvbjOCGIz7AkgB7HZF1&#10;TAYyZgC+iIOrNGDQFaSPHFJ4BGUBBI4cpL7kCQpgSgoq4iIpKCMPc6QWl0ndBMxzpJYB9Bwp6HQv&#10;IQUVeiR1e5lUcqZ6klySKpmKngHmolbJqezzGZwqv07SGWZn0s8wmyo/z+xU+3lmU/nXyc0Ms1P9&#10;Z8ormcp/Ul/QKw7lz+rwRfC9HD8JWBHmplqMvaxXxnWjNeQA+s06G9sNoNz3MwMGWRwYOyvs9zwY&#10;mDowZNl3sufRCaQP4dcvg4OmCA99Er17TmPAGobn+djUlMDY3LgtWN4z63QKSzL4vktq/++ed2on&#10;1goR1smFHQn2xcELux3trZzioP4nqGAL/z368phjpw/W8O9RYceX4gKz4IW3ygifABcvzpRD4E6v&#10;SSOV6qFpW9SmlU6Ot8ligdViVNsUzuikMLrafGg12TF3KMHfmLMTGAx/WaCzWrDi07i2rGn9GjZv&#10;odhgtPlB4efaRhVPMDS08kcdOJrBolb6P0oGOOasqPl3y7SgpP1DwtxzDEFIizeL62UKN3pq2Uwt&#10;THJwtaKWwqfglh+sP0tte91UNeyUYLhSvYeZXzZuqiA/z2q8gdGLKzzUwOrk1DS9R9TxmHj/PwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhABpZRSzeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZwZvdJI1iYzalFPVUhLaC9LbNTpPQ7GzIbpP03zs96XH4Hu99ky8n24oBe984UhDPIhBI&#10;pTMNVQq+9x9PryB80GR06wgVXNHDsri/y3Vm3EhbHHahElxCPtMK6hC6TEpf1mi1n7kOidnJ9VYH&#10;PvtKml6PXG5bmUTRi7S6IV6odYfrGsvz7mIVfI56XM3j92FzPq2vh/3z188mRqUeH6bVG4iAU/gL&#10;w02f1aFgp6O7kPGiVZAmyYKjNyAYp+mcPzkqSOIIZJHL//7FLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDY1SgNrgMAAG4KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAaWUUs3gAAAAcBAAAPAAAAAAAAAAAAAAAAAAgGAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEwcAAAAA&#10;">
+              <v:group w14:anchorId="107FF14C" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:211.45pt;margin-top:.05pt;width:10.45pt;height:10.45pt;z-index:-251646976;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq5QDwnQMAAEoKAAAOAAAAZHJzL2Uyb0RvYy54bWykVluP0zwQfUfiP1h+BLG5tLtdou0iBOwK&#10;iZtE+QGu41xEYgfbbbrfr//G47hNS7OsoA/JpHMyPnNm4vHNm13bkK3QplZySZOLmBIhucprWS7p&#10;j9Xdq2tKjGUyZ42SYkkfhKFvbp8/u+m7TKSqUk0uNIEg0mR9t6SVtV0WRYZXomXmQnVCgrNQumUW&#10;HnUZ5Zr1EL1tojSOr6Je6bzTigtj4N/33klvMX5RCG6/FoURljRLCtwsXjVe1+4a3d6wrNSsq2o+&#10;0GB/waJltYRF96HeM8vIRte/hWprrpVRhb3gqo1UUdRcYA6QTRKfZHOv1abDXMqsL7u9TCDtiU5/&#10;HZZ/2d7r7nv3TXv2YH5S/KcBXaK+K7Ox3z2XHkzW/WeVQz3ZxipMfFfo1oWAlMgO9X3Y6yt2lnD4&#10;M5mli+SSEg6uwUb9eQVFcm/NZos5Jc4bp740vPowvJzGr/2bznD0WObXRJ4DL1d3aCRz0Mr8m1bf&#10;K9YJLIFxWnzTpM6BJ7SSZC3kf6eFcN1J0mtHyq0OsKCnGYs58jiYAc3/KOPvggQtJ+VgGd8Yey8U&#10;loNtPxmLIpc5WFjkfOC+giyKtoF+f/mKxGR2eT0juOCAD7AkwF5EZBWTngwVgG7fh0oDBkNB+ci+&#10;hAfQLIAgkINU5yJBA4xJQUecJQVt5GGO1Pw8qauAeYzUIoAeIwW72FNIQYceSF2fJ5WcqJ4k56RK&#10;xqLPAHNWq+RY9ukKjpVfJekEsxPpJ5iNlZ9mdqz9NLOx/KvkaoLZsf4T7ZWM5T/qL9gr9u3PqvBF&#10;8J0cPgmwCHMTK8a9rFPG7UYrqAHsRavZsN0Ayn0/E2CQxYEXTwIDUweGKvud7PHQCZQP4ZdPg4Om&#10;CA/7JEYHDeA+JKxhMJ6ORE0JjMS1W4JlHbNOp2CSfklxx6n83f3fqq1YKURYJxf6YV0cqrDawd/I&#10;MQ76f4QKvnDvMJbHDPsMxArecPeosOJTcYFZiMIbZYQvgMsXZ8o+cafXaCOV6q5uGtSmkU6O18l8&#10;jt1iVFPnzumkMLpcv2s02TJ34MDfULMjGAx2mWOwSrD8w2BbVjfexpRxBPtB4SfLWuUPMDS08scY&#10;OHaBUSn9HyU9HGGW1PzaMC0oaT5KmHuOIQhp8WF+uUjhQY8967GHSQ6hltRS+BSc+c76c9Km03VZ&#10;wUoJpivVW5j5Re2mCoxek3lWwwOMXrTwwALW0Ylo/IyowxHw9n8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaWUUs3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3SSNYmM2pRT1&#10;VIS2gvS2zU6T0OxsyG6T9N87Pelx+B7vfZMvJ9uKAXvfOFIQzyIQSKUzDVUKvvcfT68gfNBkdOsI&#10;FVzRw7K4v8t1ZtxIWxx2oRJcQj7TCuoQukxKX9ZotZ+5DonZyfVWBz77Sppej1xuW5lE0Yu0uiFe&#10;qHWH6xrL8+5iFXyOelzN4/dhcz6tr4f989fPJkalHh+m1RuIgFP4C8NNn9WhYKeju5DxolWQJsmC&#10;ozcgGKfpnD85KkjiCGSRy//+xS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAquUA8J0D&#10;AABKCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGllF&#10;LN4AAAAHAQAADwAAAAAAAAAAAAAAAAD3BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAIHAAAAAA==&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqstsWwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhFtzViVVEU0cRqSAiFh8o7m4zt0k0cydkRhP/3lkIXR7OezxtTCHuVLncsoJuJwJBnFid&#10;c6rgsF98DEE4j6yxsEwKHuRgOmm9jTHWtuYt3Xc+FSGEXYwKMu/LWEqXZGTQdWxJHLg/Wxn0AVap&#10;1BXWIdwU8jOKBtJgzqEhw5LmGSXX3c0oOH/v03pEx/Xmd3RZFb3TT//alUq135vZFwhPjf8Xv9xL&#10;raAX1ocv4QfIyRMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqstsWwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00EA6A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Clinical Service:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -4782,614 +4022,609 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Re-entry Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C95479" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00EA6A8A" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="3C64B836" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EA6A8A" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7297"/>
           <w:tab w:val="left" w:pos="8003"/>
           <w:tab w:val="left" w:pos="8418"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ABA66D9" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="7EFBB812" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5622"/>
           <w:tab w:val="left" w:pos="8444"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596726">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ess</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Loca</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>: ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0851D9" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="19D17D2F" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="8" w:line="170" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7638C274" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="14BC2442" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8420"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596726">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>den</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>: ______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A88C70F" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="10C7A397" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="180" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C499271" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="55DB8064" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4501"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596726">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Docu</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ts</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ached</w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>: __________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D83ECF7" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="60D9606E" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="9" w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29269992" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="0E554F94" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="9" w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77B93D80" wp14:editId="187956BB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E4BBB54" wp14:editId="5A5E3D56">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>495300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>121285</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6772275" cy="4541520"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="11430"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Group 13"/>
+                <wp:docPr id="904770623" name="Group 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6772275" cy="4541520"/>
                           <a:chOff x="1800" y="-5851"/>
                           <a:chExt cx="8640" cy="5580"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="2" name="Freeform 14"/>
+                        <wps:cNvPr id="444294888" name="Freeform 14"/>
                         <wps:cNvSpPr>
                           <a:spLocks/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1800" y="-5851"/>
                             <a:ext cx="8640" cy="5580"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst>
                               <a:gd name="T0" fmla="+- 0 10440 1800"/>
                               <a:gd name="T1" fmla="*/ T0 w 8640"/>
                               <a:gd name="T2" fmla="+- 0 -5851 -5851"/>
                               <a:gd name="T3" fmla="*/ -5851 h 5580"/>
                               <a:gd name="T4" fmla="+- 0 1800 1800"/>
                               <a:gd name="T5" fmla="*/ T4 w 8640"/>
                               <a:gd name="T6" fmla="+- 0 -5851 -5851"/>
                               <a:gd name="T7" fmla="*/ -5851 h 5580"/>
                               <a:gd name="T8" fmla="+- 0 1800 1800"/>
                               <a:gd name="T9" fmla="*/ T8 w 8640"/>
                               <a:gd name="T10" fmla="+- 0 -271 -5851"/>
                               <a:gd name="T11" fmla="*/ -271 h 5580"/>
                               <a:gd name="T12" fmla="+- 0 10440 1800"/>
                               <a:gd name="T13" fmla="*/ T12 w 8640"/>
@@ -5453,561 +4688,530 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="72925E70" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:39pt;margin-top:9.55pt;width:533.25pt;height:357.6pt;z-index:-251665920;mso-position-horizontal-relative:page" coordorigin="1800,-5851" coordsize="8640,5580" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPr8hOvgMAAKQKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4y4SiarkixCnKNom&#10;WKDtFqj7ATRFXVCJ1JK05ezX75AUHdlrO0GLAArlORrOnEPOzN3bfdeiHVe6kWKFyW2MERdMFo2o&#10;Vvj7+uFmgZE2VBS0lYKv8BPX+O3977/dDX3OE1nLtuAKgROh86Ff4dqYPo8izWreUX0rey7AWErV&#10;UQOvqooKRQfw3rVREsezaJCq6JVkXGv49YM34nvnvyw5M3+XpeYGtSsMsRn3VO65sc/o/o7mlaJ9&#10;3bAxDPoTUXS0EbDpwdUHaijaquZ/rrqGKallaW6Z7CJZlg3jLgfIhsQn2Twque1dLlU+VP2BJqD2&#10;hKefdsu+7L4q1BSgHUaCdiCR2xWRN5aboa9ygDyq/lv/VfkEYflJsh8azNGp3b5XHow2w2dZgD+6&#10;NdJxsy9VZ11A1mjvJHg6SMD3BjH4cTafJ8k8w4iBLc1SkiWjSKwGJe13ZBGDkmC+yRYZ8Qqy+uPo&#10;YDFLwWq/zrKF+zSiud/ZRTtGZ1ODE6efSdW/Ruq3mvbcaaUtYyOpSSD1QXFuTzEiqefVoQKpesro&#10;xGJj1ED8i1ye4yRQeoURmrOtNo9cOl3o7pM2/kIUsHJqF+OhWAOpZdfC3fjzBsWIxGkKT6vE+EHA&#10;wTHyuD8itI7RgNz2JyCgZeLM6YgmalaHXd8EIHjzsBoFXeGyHXBpwPnoIK6zwcG5eg4uvRDcLICc&#10;ryvBzQPwheCgBE6ytaSdDW4ZYJa5xYXgyLEON8mcnGeOTIVwsPPMkWMtrgg71WJNkksBHktxJcCp&#10;GNcCPNbjSoBTPdZkdinAYzmu6EumipyePqgqVbgltA4Xh+3FeHNghahtgrGrfb3UtnatQRUoTWtX&#10;XMEFoOw1uwAGhix4bu/Yi2AI1oJB99egobx7ePY6OHDrvC+ncB/TmLCCXnvaZRVG0GU39hua99RY&#10;nsISDSvsS1M91mpr6eSOr6XDGEuYR8DWoZQ/A1oxBfqWEFDBFv73zpnHhPoB0Qdz+O9hhz1fjzzd&#10;l7VSc6+DTdvJd8jf0jYpu0I+NG3rKGqFZWWZJZk7NFq2TWGNlg+tqs37VqEdhVFmObd/oxZHMBgZ&#10;ROGc1ZwWH8e1oU3r1y5r17l9a/GNcCOLJ2gzSvoBCQY6WNRS/YvRAMPRCut/tlRxjNq/BDTKJYHy&#10;D9OUe0mzOfRopKaWzdRCBQNXK2ww3Ai7fG/8BLbtVVPVsBNx6Qr5DkaFsrE9CHq1zn1U4wv0ardy&#10;oxCsjmat6btDPQ+X9/8BAAD//wMAUEsDBBQABgAIAAAAIQBj31yZ4AAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLA3tYJSm0zQBp2kSGxLi5rVeW61xqiZru7cnO8HR/qzf&#10;358tJ9OKgXrXWNagZhEI4sKWDVcavvbvDwsQziOX2FomDRdysMxvbzJMSzvyJw07X4kQwi5FDbX3&#10;XSqlK2oy6Ga2Iw7saHuDPox9JcsexxBuWvkYRU/SYMPhQ40drWsqTruz0fAx4riK1duwOR3Xl5/9&#10;fPu9UaT1/d20egXhafJ/x3DVD+qQB6eDPXPpRKvheRGq+LB/USCuXCXJHMQhkDiJQeaZ/F8h/wUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPr8hOvgMAAKQKAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBj31yZ4AAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;ABgGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJQcAAAAA&#10;">
-                <v:shape id="Freeform 14" o:spid="_x0000_s1027" style="position:absolute;left:1800;top:-5851;width:8640;height:5580;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8640,5580" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBW3mOVwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8JA&#10;EITfC/6HYwVfRC9VEEk9pRQKVlHQFunjktsmIbndkLto/PdeodDHYWa+YVab3tXqSq0vhQ08TxNQ&#10;xJnYknMDX5/vkyUoH5At1sJk4E4eNuvB0wpTKzc+0fUcchUh7FM0UITQpFr7rCCHfioNcfR+pHUY&#10;omxzbVu8Rbir9SxJFtphyXGhwIbeCsqqc+cMzI+COzn4/aKSbTX+vnR0/+iMGQ371xdQgfrwH/5r&#10;b62BGfxeiTdArx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVt5jlcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m8640,l,,,5580r8640,l8640,xe" filled="f" strokecolor="#979797">
+              <v:group w14:anchorId="681C90D2" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:39pt;margin-top:9.55pt;width:533.25pt;height:357.6pt;z-index:-251655168;mso-position-horizontal-relative:page" coordorigin="1800,-5851" coordsize="8640,5580" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANh1QttQMAAIkKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV+g/0DwsUUiUZV8EeIUi7YJ&#10;FshuC9T9AJqiLliJVEnacvbrd0iKjuzGTtAigEJ5joZnziE5vPmw71q040o3UqwwuY4x4oLJohHV&#10;Cn9f310tMNKGioK2UvAVfuQaf7h988fN0Oc8kbVsC64QJBE6H/oVro3p8yjSrOYd1dey5wKCpVQd&#10;NfCqqqhQdIDsXRslcTyLBqmKXknGtYZfP/kgvnX5y5Iz86UsNTeoXWHgZtxTuefGPqPbG5pXivZ1&#10;w0Ya9BdYdLQRMOkh1SdqKNqq5qdUXcOU1LI010x2kSzLhnFXA1RD4pNq7pXc9q6WKh+q/iATSHui&#10;0y+nZf/s7lX/rf+qPHsYPkj2rwZdoqGv8mncvlcejDbD37IAP+nWSFf4vlSdTQElob3T9/GgL98b&#10;xODH2XyeJPMMIwaxNEtJlowOsBpsst+RRQw2QfgqW2TE28Pqz2OCxSyFqP06yxbu04jmfmbHdmRn&#10;3YflpJ8U07+n2Lea9twZoa0iXxVqCqggTZNluljAEhe0AzHuFOd2qSKSWuaWBKCDuHqq7CRiYRoM&#10;eFHT57QJ0l5QhuZsq809l84funvQxq/6AkbO9WLkvwZxy66FDfDuCsWIxGkKT+vI+EHAkYB7G6F1&#10;jAbkpj8BJQHkkjk/0cTV6jDr+wCEbB5Wo+Av7KgDLg04zw54PUsO1pcvwpJLz5CbBdBL5OYB+AI5&#10;WART6c6RWwaYJbc4Q44c+3CVzMnzypGpEQ72vHLk2IsLxk69WJPkHMFjKy4QnJpxieCxHxcITv1Y&#10;k9k5gsd2XFh8ZOrI6eqD06UKu4TWYeOwvRh3DowQtZ0udmdgL7U9w9bgChxR6/d220AKQNltdgYM&#10;Clnw/FVgIGvB4PtrUhNw08Gz18FBWwdfTuG+gLFgBQ31tJUqjKCVbuw3NO+psTqFIRpW2B9N9Xhm&#10;20gnd3wtHcZYwTwCpg5H+hOgFVOgbw0BFWLhf++SeUw4P4B9CIf/HnaY8/XI03lZKzX3PtiyndeH&#10;+q1sk2NXyLumbZ1ErbCqLLMkc4tGy7YpbNDqoVW1+dgqtKNwX1nO7d/oxREM7gWicMlqTovP49jQ&#10;pvVjV7Xr4L61+F60kcUjtBkl/S0Ibm0wqKX6D6MBbkArrH9sqeIYtX8JaJhLAsc/XJncS5rNoVcj&#10;NY1sphEqGKRaYYNhR9jhR+OvWdteNVUNMxFXrpB/wpWhbGwPgp6tc89qfIGe7UbuvgOjowvV9N2h&#10;nm6Qt/8DAAD//wMAUEsDBBQABgAIAAAAIQBj31yZ4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuLA3tYJSm0zQBp2kSGxLi5rVeW61xqiZru7cnO8HR/qzf358tJ9OKgXrX&#10;WNagZhEI4sKWDVcavvbvDwsQziOX2FomDRdysMxvbzJMSzvyJw07X4kQwi5FDbX3XSqlK2oy6Ga2&#10;Iw7saHuDPox9JcsexxBuWvkYRU/SYMPhQ40drWsqTruz0fAx4riK1duwOR3Xl5/9fPu9UaT1/d20&#10;egXhafJ/x3DVD+qQB6eDPXPpRKvheRGq+LB/USCuXCXJHMQhkDiJQeaZ/F8h/wUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQANh1QttQMAAIkKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBj31yZ4AAAAAoBAAAPAAAAAAAAAAAAAAAAAA8GAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHAcAAAAA&#10;">
+                <v:shape id="Freeform 14" o:spid="_x0000_s1027" style="position:absolute;left:1800;top:-5851;width:8640;height:5580;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8640,5580" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6GbpfyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8NA&#10;EL0L/odlBC9iN9ZQ0thtEUGoSgutpfQ4ZMckJDsTsps2/ffuQfD4eN+L1ehadabe18IGniYJKOJC&#10;bM2lgcP3+2MGygdki60wGbiSh9Xy9maBuZUL7+i8D6WKIexzNFCF0OVa+6Iih34iHXHkfqR3GCLs&#10;S217vMRw1+ppksy0w5pjQ4UdvVVUNPvBGXjeCn7Kxn/NGlk3D6fjQNePwZj7u/H1BVSgMfyL/9xr&#10;ayBN0+k8zbK4OV6Kd0AvfwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6GbpfyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m8640,l,,,5580r8640,l8640,xe" filled="f" strokecolor="#979797">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="8640,-5851;0,-5851;0,-271;8640,-271;8640,-5851" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DE47B6" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00281CB0" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="79DA9EA7" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00281CB0" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="72"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Na</w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-9"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Repo</w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00281CB0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1271EA82" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="53056E38" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="15" w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="373E4B74" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1262366F" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ho was involved?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE16CE4" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="5CCEFCDD" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="421B592B" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC7A180" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2E38A7A8" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048B5E9B" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E849420" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="71B90F23" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00596726">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hat happened?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F335D06" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="63869FB5" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0084A160" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA9D578" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7B2F8C74" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146F39F5" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="9" w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A2C4144" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="0A0F2BEC" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="9" w:line="150" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ED0AE23" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="0314ADE4" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="66B545C9" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5FBD4C" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="53431E63" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32EDF2AA" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="50F1AB28" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D833D5F" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="62400CA6" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00596726" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED648A4" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4E322474" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DADA167" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="Assessment_and_Prioritization"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="74AD6269" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+      <w:bookmarkStart w:id="3" w:name="Assessment_and_Prioritization"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="6915E6D9" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA5420B" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="08460B65" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70E3690C" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="022FDF23" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F41F562" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="018FF319" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="006F8C8B" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="0A6DAE1A" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="526F5F1A" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="2CBCBF68" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15A0418A" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRPr="00D44587" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
+    <w:p w14:paraId="6007C6B0" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00D44587" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44587">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="020107E6" wp14:editId="7C98AC5C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C63F271" wp14:editId="5158CFF6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>693420</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>46355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="132715" cy="132715"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Group 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="132715" cy="132715"/>
                           <a:chOff x="3374" y="102"/>
@@ -6101,1011 +5305,1522 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
-              <v:group w14:anchorId="2FE49EEB" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:54.6pt;margin-top:3.65pt;width:10.45pt;height:10.45pt;z-index:-251658752;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbcjFtsQMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CKri73rjbDeoEiy&#10;iwJpGyDuB9AUdUElUSVpy9uv78xQtGXH2gapH+Sh5mh45gzJ4cO7Q9uwvTK21t2aJzcxZ6qTOq+7&#10;cs3/3Dy9uefMOtHlotGdWvMXZfm7xx9/eBj6TKW60k2uDIMgnc2Gfs0r5/osiqysVCvsje5VB85C&#10;m1Y4GJoyyo0YIHrbRGkc30WDNnlvtFTWwtsP3skfKX5RKOn+KAqrHGvWHLg5ehp6bvEZPT6IrDSi&#10;r2o50hDfwaIVdQeTHkN9EE6wnam/CtXW0mirC3cjdRvpoqilohwgmyS+yObZ6F1PuZTZUPZHmUDa&#10;C52+O6z8ff/ZsDpf8/SWs060UCOalqUrFGfoywwwz6b/0n82PkMwP2n5lwV3dOnHcenBbDv8pnOI&#10;J3ZOkziHwrQYAtJmB6rBy7EG6uCYhJfJIl0lQEWCa7SpRrKCQuJXi8VqyRl649SXT1Yfx4/T+K3/&#10;Eg2kJzI/J/EceWFSsNjsSU/7//T8UoleUZksahX0vAt6PhmlcAWz9N5LSrCgp52KOfEgSQua/6eM&#10;XwsStJyVQ2RyZ92z0lQOsf9kHYlc5mBRkfNxLWxg0xRtA3vi5zcsZovb+wWjCUd8gCUB9lPENjEb&#10;2FgB2BHHUGnAUCgoHzuW8ARaBBAEQkh1LRIsgCkpWBFXScEy8jAktbxOCqo0CTVDahVAr5GCk24S&#10;CUW6SgpW6InU/XVSyYXqSXJNqmQq+gIwV7VKzmWfr+BU+U2SzjC7kH6G2VT5eWbn2s8zm8q/Se5m&#10;mJ3rP1PJZCr/2fqCs+K4/EUVdoQ8dOOWAIsJ7GoxnWW9tngabaAGcBZtFuNxAyjcPzNgkAXBdLLC&#10;fK+DgSmCocr+JHsdnUD5CH77bXDQlODhnKTontOYsIHmedk2DWfQNrc4hch64VCnYLIBmggewJX/&#10;x/et3quNJoRDucgP81LjhdlO/qab4mD9T1DBF/57iuUx4zkDsYI3/HtUmPFbcYFZiCIbbZUvAOZL&#10;PeWYOOo1OUg7/VQ3DWnTdCjH22S5pNVidVPn6EQprCm37xvD9gIvJfQba3YGg+bf5RSsUiL/ONpO&#10;1I23KWVqwb5R+L621fkLNA2j/VUHrmZgVNr8w9kA15w1t3/vhFGcNb920PeQIQjpaLC8XaUwMFPP&#10;duoRnYRQa+44bAU03zt/l9r1pi4rmCmhdDv9C/T8osauAq3XZp7VOIDWSxZdasA6uzVNx4Q6XRMf&#10;/wUAAP//AwBQSwMEFAAGAAgAAAAhAPEGjWLeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AUhO+C/2F5gje7mwS1TbMppainIrQVxNtr8pqEZt+G7DZJ/73bkx6HGWa+yVaTacVAvWssa4hm&#10;CgRxYcuGKw1fh/enOQjnkUtsLZOGKzlY5fd3GaalHXlHw95XIpSwS1FD7X2XSumKmgy6me2Ig3ey&#10;vUEfZF/JsscxlJtWxkq9SIMNh4UaO9rUVJz3F6PhY8RxnURvw/Z82lx/Ds+f39uItH58mNZLEJ4m&#10;/xeGG35AhzwwHe2FSyfaoNUiDlENrwmIm5+oCMRRQzyPQeaZ/H8g/wUAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBbcjFtsQMAAG4KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDxBo1i3gAAAAgBAAAPAAAAAAAAAAAAAAAAAAsGAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFgcAAAAA&#10;">
+              <v:group w14:anchorId="3498FD9C" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:54.6pt;margin-top:3.65pt;width:10.45pt;height:10.45pt;z-index:-251650048;mso-position-horizontal-relative:page" coordorigin="3374,102" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSDutXpQMAAEoKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CKri73rjbDeoEiy&#10;iwJpGyDuB9AUdUElUSVpy9uv78xQtGXHShepH6SR52h4eGY0w4d3h7Zhe2Vsrbs1T25izlQndV53&#10;5Zr/uXl6c8+ZdaLLRaM7teYvyvJ3jz/+8DD0mUp1pZtcGQZBOpsN/ZpXzvVZFFlZqVbYG92rDpyF&#10;Nq1w8GjKKDdigOhtE6VxfBcN2uS90VJZC/9+8E7+SPGLQkn3R1FY5Viz5sDN0dXQdYvX6PFBZKUR&#10;fVXLkYb4DhatqDtY9Bjqg3CC7Uz9Vai2lkZbXbgbqdtIF0UtFe0BdpPEF7t5NnrX017KbCj7o0wg&#10;7YVO3x1W/r5/Nv2X/rPx7MH8pOVfFnSJhr7Mpn58Lj2YbYffdA75FDunaeOHwrQYArbEDqTvy1Ff&#10;dXBMwp/JIl0lt5xJcI026S8rSBK+tVislpyhN059amT1cXw5jd/6N9FAeiLzaxLPkRfmHQrJnrSy&#10;/0+rL5XoFaXAohafDavzNU/vOOtEC/t/MkphdbL0Hknh6gALetqpmBMPwixo/p8yfi1I0HJWDpHJ&#10;nXXPSlM6xP6TdSRymYNFSc5H7hv4IIq2gXr/+Q2L2eL2fsFowREfYEmA/RSxTcwGNmYAqv0YKg0Y&#10;CgXpY8cUnkCLAIJACKmuRYICmJKCirhKCsrIw5DU8jopyNIk1AypVQB9ixR0sUkkFOkqKajQE6n7&#10;66SSC9WT5JpUyVT0BWCuapWcyz6fwanymySdYXYh/QyzqfLzzM61n2c2lX+T3M0wO9d/JpPJVP6z&#10;+oJecSx/UYUvQh668ZMAiwmcWDH1sl5b7EYbyAH0os1ibDeAwu9nBgyyIHj1KjAwRTBk2Xeyb4dO&#10;IH0Ev30dHDQleOiTFB00gPu4YQOD8XIkGs5gJG5xCZH1wqFOwWQDND1swJW/4/+t3quNJoRDucgP&#10;69JQhdVO/qab4qD+J6jgC/eeYnnM2GcgVvCGu0eFFV+LC8xCFNloq3wCcL80U44bR70mjbTTT3XT&#10;kDZNh3K8TZZLqharmzpHJ0phTbl93xi2F3jgoN+YszMYDPYup2CVEvnH0XaibrxNW6YR7AeFnyxb&#10;nb/A0DDaH2Pg2AVGpc0/nA1whFlz+/dOGMVZ82sHcw8ZgpCOHpa3qxQezNSznXpEJyHUmjsOnwKa&#10;750/J+16U5cVrJTQdjv9C8z8osapAqPXZp7V+ACjlyw6sIB1diKaPhPqdAR8/BcAAP//AwBQSwME&#10;FAAGAAgAAAAhAPEGjWLeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7&#10;mwS1TbMppainIrQVxNtr8pqEZt+G7DZJ/73bkx6HGWa+yVaTacVAvWssa4hmCgRxYcuGKw1fh/en&#10;OQjnkUtsLZOGKzlY5fd3GaalHXlHw95XIpSwS1FD7X2XSumKmgy6me2Ig3eyvUEfZF/JsscxlJtW&#10;xkq9SIMNh4UaO9rUVJz3F6PhY8RxnURvw/Z82lx/Ds+f39uItH58mNZLEJ4m/xeGG35AhzwwHe2F&#10;SyfaoNUiDlENrwmIm5+oCMRRQzyPQeaZ/H8g/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCSDutXpQMAAEoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDxBo1i3gAAAAgBAAAPAAAAAAAAAAAAAAAAAP8FAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACgcAAAAA&#10;">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:3374;top:102;width:209;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209,209" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPznAkxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfhf6H5RR8040XRKOriLRQiiheUHw7Zk+T1OzZkN2a9N93C4KPw8x8w8wWjSnEnSqXW1bQ60Yg&#10;iBOrc04VHA/vnTEI55E1FpZJwS85WMxfWjOMta15R/e9T0WAsItRQeZ9GUvpkowMuq4tiYP3ZSuD&#10;PsgqlbrCOsBNIftRNJIGcw4LGZa0yii57X+MgsvbIa0ndFpvrpPvz2Jw3g5vPalU+7VZTkF4avwz&#10;/Gh/aAX9Efx/CT9Azv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT85wJMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m209,l,,,209r209,l209,xe" filled="f" strokeweight=".72pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="209,102;0,102;0,311;209,311;209,102" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00D44587">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Has a grievance been filed?       If so, what actions have been taken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFF08F3" w14:textId="77777777" w:rsidR="00A354DE" w:rsidRDefault="00A354DE" w:rsidP="00A354DE">
-[...91 lines deleted...]
-    <w:p w14:paraId="4AFD8074" w14:textId="77777777" w:rsidR="007250F1" w:rsidRDefault="007250F1" w:rsidP="009F492B">
+    <w:p w14:paraId="68E46C73" w14:textId="2E00F4E6" w:rsidR="00F035D7" w:rsidRPr="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007250F1">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RELEASE OF INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A35C7AA" w14:textId="77777777" w:rsidR="007250F1" w:rsidRDefault="007250F1" w:rsidP="007250F1">
+    <w:p w14:paraId="1E215FEE" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C39C9AD" w14:textId="77777777" w:rsidR="00EE21E1" w:rsidRPr="00EE21E1" w:rsidRDefault="007250F1" w:rsidP="009F492B">
+    <w:p w14:paraId="0169F360" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE21E1" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Patient Name</w:t>
-[...5 lines deleted...]
-        <w:t>, a</w:t>
+        <w:t>Patient Name_________________________________, a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE21E1">
-        <w:t xml:space="preserve">uthorizes the Department of Public Health, Bureau of Substance Addiction Services </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> above</w:t>
+        <w:t>uthorizes the Department of Public Health, Bureau of Substance Addiction Services (BSAS) to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> use the information reported above</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE21E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00361E61">
+      <w:r>
         <w:t xml:space="preserve">for the purpose of conducting an </w:t>
       </w:r>
-      <w:r w:rsidR="00361E61" w:rsidRPr="00EE21E1">
+      <w:r w:rsidRPr="00EE21E1">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00361E61">
+      <w:r>
         <w:t xml:space="preserve">vestigation related to the nature of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE21E1">
         <w:t>complaint</w:t>
       </w:r>
-      <w:r w:rsidR="00361E61">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> __________________________ (indicate the name of provider)</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> related to the service provider __________________________ (indicate the name of provider)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE21E1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFAFB0A" w14:textId="77777777" w:rsidR="001B7F26" w:rsidRDefault="001B7F26" w:rsidP="009F492B">
+    <w:p w14:paraId="58AA490B" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7D9EF3" w14:textId="37DB22E9" w:rsidR="007250F1" w:rsidRDefault="00EE21E1" w:rsidP="009F492B">
+    <w:p w14:paraId="17C11A6B" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE21E1">
-        <w:t>This</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> consent </w:t>
+        <w:t xml:space="preserve">This consent to release information can be revoked orally or in writing at any time, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>except to the extent that the information has been</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE21E1">
-        <w:t xml:space="preserve">to release information can be revoked orally or in writing </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="007250F1" w:rsidRPr="00EE21E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00361E61">
+      <w:r>
         <w:t>previously disclosed</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE21E1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD70515" w14:textId="77777777" w:rsidR="009F492B" w:rsidRPr="00EE21E1" w:rsidRDefault="009F492B" w:rsidP="009F492B">
+    <w:p w14:paraId="661F3DA1" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00EE21E1" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7047B4D4" w14:textId="77777777" w:rsidR="007250F1" w:rsidRDefault="00EE21E1" w:rsidP="009F492B">
+    <w:p w14:paraId="578C439F" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This release is valid for the time period that BSAS requires to complete the investigation activities related to the complaint </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="09F12015" w14:textId="77777777" w:rsidR="001B7F26" w:rsidRDefault="001B7F26" w:rsidP="009F492B">
+        <w:t xml:space="preserve">This release is valid for the time period that BSAS requires to complete the investigation activities related to the complaint (not to exceed 3 years from the date below) or on this date ___________as otherwise indicated by the patient. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0B0773" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02686ADF" w14:textId="77777777" w:rsidR="007250F1" w:rsidRDefault="00361E61" w:rsidP="009F492B">
+    <w:p w14:paraId="312994B4" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="007250F1" w:rsidRPr="001B7F26">
-[...5 lines deleted...]
-      <w:r w:rsidR="00EE21E1">
+      <w:r w:rsidRPr="001B7F26">
+        <w:t xml:space="preserve">ignature of the patient </w:t>
+      </w:r>
+      <w:r>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD8AB0D" w14:textId="77777777" w:rsidR="001B7F26" w:rsidRDefault="001B7F26" w:rsidP="009F492B">
+    <w:p w14:paraId="233A93A3" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6526FAD9" w14:textId="016238DF" w:rsidR="00EE21E1" w:rsidRPr="005C7F3F" w:rsidRDefault="00361E61" w:rsidP="009F492B">
+    <w:p w14:paraId="193E8A51" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="005C7F3F" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t>D</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="2372419B" w14:textId="77777777" w:rsidR="007250F1" w:rsidRPr="007250F1" w:rsidRDefault="007250F1" w:rsidP="007250F1">
+        <w:t>Date of signature _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4CFE73" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="007250F1" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007250F1" w:rsidRPr="007250F1" w:rsidSect="00DE1E14">
+    <w:p w14:paraId="57EFCFF1" w14:textId="03C805BE" w:rsidR="6978A77E" w:rsidRDefault="6978A77E" w:rsidP="65C52816">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="6978A77E" w:rsidSect="00F035D7">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="450" w:right="720" w:bottom="900" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="446" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="550CB32C" w14:textId="77777777" w:rsidR="000D7E47" w:rsidRDefault="000D7E47" w:rsidP="00B15D47">
+    <w:p w14:paraId="2DA34240" w14:textId="77777777" w:rsidR="006227D1" w:rsidRDefault="006227D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B2FE527" w14:textId="77777777" w:rsidR="000D7E47" w:rsidRDefault="000D7E47" w:rsidP="00B15D47">
+    <w:p w14:paraId="6095D228" w14:textId="77777777" w:rsidR="006227D1" w:rsidRDefault="006227D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Rounded MT Bold">
+    <w:panose1 w:val="020F0704030504030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43264CB9" w14:textId="390186C8" w:rsidR="00596726" w:rsidRPr="00596726" w:rsidRDefault="00596726">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-930" w:type="dxa"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6836D034" w:rsidRPr="00F035D7" w14:paraId="221F552A" w14:textId="77777777" w:rsidTr="00F035D7">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="27297700" w14:textId="40B7A580" w:rsidR="00F035D7" w:rsidRPr="00F035D7" w:rsidRDefault="00F035D7" w:rsidP="00F035D7">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F035D7">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>Created/Revised: November 2020, August 202</w:t>
+          </w:r>
+          <w:r w:rsidR="003E7905">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="43A7B83A" w14:textId="1FD287F5" w:rsidR="6836D034" w:rsidRPr="00F035D7" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="60686D62" w14:textId="3ED6BEA0" w:rsidR="6836D034" w:rsidRPr="00F035D7" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5F645663" w14:textId="22A3431A" w:rsidR="6836D034" w:rsidRPr="00F035D7" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="5C6C67BB" w14:textId="7528D376" w:rsidR="6836D034" w:rsidRPr="00F035D7" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6836D034" w14:paraId="76D93BC3" w14:textId="77777777" w:rsidTr="6836D034">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1FCF752F" w14:textId="19FB889E" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="06208B45" w14:textId="2B313CC2" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="776571AD" w14:textId="1B59AC03" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4E68BD42" w14:textId="5FCF3CD9" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="572EF465" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00596726" w:rsidRDefault="00F035D7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00596726">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Created/Revised: </w:t>
     </w:r>
-    <w:r w:rsidR="009F492B">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>November</w:t>
-[...13 lines deleted...]
-      <w:t>, August 2023</w:t>
+      <w:t>November 2020, August 2023</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2F5A2622" w14:textId="77777777" w:rsidR="00B15D47" w:rsidRPr="00B15D47" w:rsidRDefault="00B15D47" w:rsidP="00B15D47">
+  <w:p w14:paraId="3F62B356" w14:textId="77777777" w:rsidR="00F035D7" w:rsidRPr="00B15D47" w:rsidRDefault="00F035D7" w:rsidP="00B15D47">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6836D034" w14:paraId="7F96101A" w14:textId="77777777" w:rsidTr="6836D034">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6EC25FCE" w14:textId="6341815B" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0CA4DFAA" w14:textId="4346DEE8" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="700C53E5" w14:textId="15B44331" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0FE75EAE" w14:textId="76E6C7F9" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46E7FA21" w14:textId="77777777" w:rsidR="000D7E47" w:rsidRDefault="000D7E47" w:rsidP="00B15D47">
+    <w:p w14:paraId="40F5ABC5" w14:textId="77777777" w:rsidR="006227D1" w:rsidRDefault="006227D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A9D1E24" w14:textId="77777777" w:rsidR="000D7E47" w:rsidRDefault="000D7E47" w:rsidP="00B15D47">
+    <w:p w14:paraId="3A6F39ED" w14:textId="77777777" w:rsidR="006227D1" w:rsidRDefault="006227D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6836D034" w14:paraId="2C6FB797" w14:textId="77777777" w:rsidTr="6836D034">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="41A8282B" w14:textId="1A38C606" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="18CBCE16" w14:textId="67B01D92" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="421C4878" w14:textId="0793F79A" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2087E64A" w14:textId="4C560A01" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6836D034" w14:paraId="1F75DB6B" w14:textId="77777777" w:rsidTr="6836D034">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4F546146" w14:textId="324519FB" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6C83AE90" w14:textId="60D62BDD" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="41908FF1" w14:textId="339C4D4B" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2F739A2D" w14:textId="7200BAC0" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6836D034" w14:paraId="3CAAD9AD" w14:textId="77777777" w:rsidTr="6836D034">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7A0CD178" w14:textId="35558D30" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="08F8F09D" w14:textId="3B4F3EA7" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="397640BF" w14:textId="03CF7BE8" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="6E7C3F4F" w14:textId="34D8B9D5" w:rsidR="6836D034" w:rsidRDefault="6836D034" w:rsidP="6836D034">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A64C62"/>
+    <w:nsid w:val="39A4022A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AAD404E2"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="7196E650"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="194119677">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="536FE51B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEAEEB5A"/>
+    <w:lvl w:ilvl="0" w:tplc="7A8A8072">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FD5C4956">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FB269C80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4AD8A906">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DC02F2B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="85DCB87C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1940F654">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BDB0C040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EAE29E28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72527CC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60FC0EF0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2109889160">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2046249292">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2049068897">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00A541EC"/>
-[...79 lines deleted...]
-    <w:rsid w:val="00FE358A"/>
+    <w:rsidRoot w:val="006D77A6"/>
+    <w:rsid w:val="0000218B"/>
+    <w:rsid w:val="00030BE6"/>
+    <w:rsid w:val="00033154"/>
+    <w:rsid w:val="00042048"/>
+    <w:rsid w:val="00047C14"/>
+    <w:rsid w:val="00047D92"/>
+    <w:rsid w:val="000537DA"/>
+    <w:rsid w:val="00070D9A"/>
+    <w:rsid w:val="000A1DE1"/>
+    <w:rsid w:val="000B7D96"/>
+    <w:rsid w:val="000C1F3C"/>
+    <w:rsid w:val="000C2E20"/>
+    <w:rsid w:val="000E6592"/>
+    <w:rsid w:val="000F315B"/>
+    <w:rsid w:val="001125C0"/>
+    <w:rsid w:val="0015268B"/>
+    <w:rsid w:val="0015709E"/>
+    <w:rsid w:val="0017749A"/>
+    <w:rsid w:val="00177C77"/>
+    <w:rsid w:val="001A7E66"/>
+    <w:rsid w:val="001B6693"/>
+    <w:rsid w:val="0021698C"/>
+    <w:rsid w:val="00237280"/>
+    <w:rsid w:val="00260D54"/>
+    <w:rsid w:val="002767E8"/>
+    <w:rsid w:val="00276957"/>
+    <w:rsid w:val="00276DCC"/>
+    <w:rsid w:val="00293016"/>
+    <w:rsid w:val="002A132F"/>
+    <w:rsid w:val="002A2546"/>
+    <w:rsid w:val="002D1C21"/>
+    <w:rsid w:val="00301022"/>
+    <w:rsid w:val="00323FBE"/>
+    <w:rsid w:val="00352F92"/>
+    <w:rsid w:val="00357A68"/>
+    <w:rsid w:val="00372FEA"/>
+    <w:rsid w:val="00374644"/>
+    <w:rsid w:val="00375EAD"/>
+    <w:rsid w:val="00385812"/>
+    <w:rsid w:val="00392D0B"/>
+    <w:rsid w:val="003A7AFC"/>
+    <w:rsid w:val="003C60EF"/>
+    <w:rsid w:val="003D0D8E"/>
+    <w:rsid w:val="003E7905"/>
+    <w:rsid w:val="00440BD6"/>
+    <w:rsid w:val="004607A4"/>
+    <w:rsid w:val="004813AC"/>
+    <w:rsid w:val="00482EB2"/>
+    <w:rsid w:val="004B37A0"/>
+    <w:rsid w:val="004B5CFB"/>
+    <w:rsid w:val="004D6B39"/>
+    <w:rsid w:val="004E0C3F"/>
+    <w:rsid w:val="00506CFD"/>
+    <w:rsid w:val="00512956"/>
+    <w:rsid w:val="00530145"/>
+    <w:rsid w:val="005448AA"/>
+    <w:rsid w:val="00556C5D"/>
+    <w:rsid w:val="00572A6E"/>
+    <w:rsid w:val="005A798C"/>
+    <w:rsid w:val="00614510"/>
+    <w:rsid w:val="006227D1"/>
+    <w:rsid w:val="006625B6"/>
+    <w:rsid w:val="006C2559"/>
+    <w:rsid w:val="006D06D9"/>
+    <w:rsid w:val="006D77A6"/>
+    <w:rsid w:val="00702109"/>
+    <w:rsid w:val="007210FB"/>
+    <w:rsid w:val="0072610D"/>
+    <w:rsid w:val="00726A95"/>
+    <w:rsid w:val="007359C3"/>
+    <w:rsid w:val="00757006"/>
+    <w:rsid w:val="00771FEB"/>
+    <w:rsid w:val="007B3F4B"/>
+    <w:rsid w:val="007B7347"/>
+    <w:rsid w:val="007D036A"/>
+    <w:rsid w:val="007D10F3"/>
+    <w:rsid w:val="007D1D51"/>
+    <w:rsid w:val="007E06B4"/>
+    <w:rsid w:val="007F3CDB"/>
+    <w:rsid w:val="00802852"/>
+    <w:rsid w:val="00813BBC"/>
+    <w:rsid w:val="00850407"/>
+    <w:rsid w:val="00851093"/>
+    <w:rsid w:val="0088305B"/>
+    <w:rsid w:val="0091795D"/>
+    <w:rsid w:val="00951305"/>
+    <w:rsid w:val="009730E5"/>
+    <w:rsid w:val="009908FF"/>
+    <w:rsid w:val="00995505"/>
+    <w:rsid w:val="009C4428"/>
+    <w:rsid w:val="009D48CD"/>
+    <w:rsid w:val="00A5547C"/>
+    <w:rsid w:val="00A65101"/>
+    <w:rsid w:val="00B344A6"/>
+    <w:rsid w:val="00B403BF"/>
+    <w:rsid w:val="00B608D9"/>
+    <w:rsid w:val="00B77839"/>
+    <w:rsid w:val="00BA15C5"/>
+    <w:rsid w:val="00BA4055"/>
+    <w:rsid w:val="00BA7FB6"/>
+    <w:rsid w:val="00C02BB8"/>
+    <w:rsid w:val="00C20BFE"/>
+    <w:rsid w:val="00C23529"/>
+    <w:rsid w:val="00C46D29"/>
+    <w:rsid w:val="00CA3784"/>
+    <w:rsid w:val="00CC1778"/>
+    <w:rsid w:val="00CE575B"/>
+    <w:rsid w:val="00CF3DE8"/>
+    <w:rsid w:val="00CF514E"/>
+    <w:rsid w:val="00D0493F"/>
+    <w:rsid w:val="00D10DDE"/>
+    <w:rsid w:val="00D41CBA"/>
+    <w:rsid w:val="00D56F91"/>
+    <w:rsid w:val="00D76119"/>
+    <w:rsid w:val="00D8671C"/>
+    <w:rsid w:val="00D91390"/>
+    <w:rsid w:val="00DA321F"/>
+    <w:rsid w:val="00DA57C3"/>
+    <w:rsid w:val="00DC3855"/>
+    <w:rsid w:val="00DC52D2"/>
+    <w:rsid w:val="00E242A8"/>
+    <w:rsid w:val="00E274B8"/>
+    <w:rsid w:val="00E300FC"/>
+    <w:rsid w:val="00E72707"/>
+    <w:rsid w:val="00E814A1"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF0F52"/>
+    <w:rsid w:val="00F035D7"/>
+    <w:rsid w:val="00F0586E"/>
+    <w:rsid w:val="00F43932"/>
+    <w:rsid w:val="00FA575E"/>
+    <w:rsid w:val="00FC6B42"/>
+    <w:rsid w:val="03FF4F79"/>
+    <w:rsid w:val="0E0838E7"/>
+    <w:rsid w:val="16C98009"/>
+    <w:rsid w:val="228DE2DE"/>
+    <w:rsid w:val="2C116C5C"/>
+    <w:rsid w:val="2DA7A7F8"/>
+    <w:rsid w:val="2ED45B1F"/>
+    <w:rsid w:val="30305F0B"/>
+    <w:rsid w:val="326DD1A8"/>
+    <w:rsid w:val="39C87C1D"/>
+    <w:rsid w:val="3ED70B04"/>
+    <w:rsid w:val="44F1BC17"/>
+    <w:rsid w:val="47DC0163"/>
+    <w:rsid w:val="49F72E56"/>
+    <w:rsid w:val="4C57F727"/>
+    <w:rsid w:val="50E6CEA1"/>
+    <w:rsid w:val="59087809"/>
+    <w:rsid w:val="5AFA1BC0"/>
+    <w:rsid w:val="5C619021"/>
+    <w:rsid w:val="60A31CD1"/>
+    <w:rsid w:val="6369399E"/>
+    <w:rsid w:val="65C52816"/>
+    <w:rsid w:val="6836D034"/>
+    <w:rsid w:val="6978A77E"/>
+    <w:rsid w:val="73F5356F"/>
+    <w:rsid w:val="765581DC"/>
+    <w:rsid w:val="773D8D8D"/>
+    <w:rsid w:val="7F01172C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="22549076"/>
-  <w15:docId w15:val="{471599BA-64BE-4E0C-BECF-D3E71F801248}"/>
+  <w14:docId w14:val="4299AB33"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{11F57F8D-3D5C-4144-953C-78372DB0350A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7254,750 +6969,817 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="000537DA"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00F035D7"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:spacing w:before="72"/>
       <w:ind w:left="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ExecOffice">
+    <w:name w:val="Exec Office"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="000537DA"/>
     <w:pPr>
-      <w:ind w:left="414"/>
+      <w:framePr w:w="6927" w:hSpace="187" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:x="3594" w:y="1"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Weld">
+    <w:name w:val="Weld"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:rsid w:val="000537DA"/>
+    <w:pPr>
+      <w:framePr w:hSpace="187" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:x="546" w:y="141"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Governor">
+    <w:name w:val="Governor"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:rsid w:val="000537DA"/>
+    <w:pPr>
+      <w:framePr w:hSpace="187" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:x="546" w:y="141"/>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="006D088F"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00CE575B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006D088F"/>
+    <w:rsid w:val="00FC6B42"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D088F"/>
+    <w:rsid w:val="00FC6B42"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00572A6E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="6978A77E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B15D47"/>
+    <w:rsid w:val="6836D034"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B15D47"/>
+    <w:rsid w:val="6836D034"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F035D7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F035D7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:ind w:left="414"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F035D7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B15D47"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F035D7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...97 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:allowPNG/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="781614722">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1831017277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2053069807">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\KMarshall\DPH%20Letterhead.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8aaea47dd591ecbadaa23f616e24c422">
-[...2 lines deleted...]
-    <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ba22aef37643ecb1794f6a69299f2d1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32fd4ce63645450af4d8e45d8846734a" ns2:_="" ns3:_="">
+    <xsd:import namespace="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+    <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae916ade-957f-4a2f-93c3-592a84a0e75c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10e4db1-d899-403d-9807-651178ead3da" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e735c38b-5ce9-46e8-a492-d2637c33f6e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fee02ea6-1fef-425e-9027-c2f70faaf434">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4deacaf4-c60b-4f8e-ba39-6419a80e96c9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e10e4db1-d899-403d-9807-651178ead3da">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -8055,150 +7837,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
+    <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADBCE335-DCF2-4559-A5B2-BC712B9BFEF7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C88BFEEF-9348-4602-BE94-2CADDE339011}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
-    <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
+    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FEF1800-24FD-43D2-8144-B6B8BF043FB2}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
+    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>536</Words>
-  <Characters>3061</Characters>
+  <Words>555</Words>
+  <Characters>3164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>BSAS Intake Form</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>EOHHS</Company>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3590</CharactersWithSpaces>
+  <CharactersWithSpaces>3712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>BSAS Intake Form</dc:title>
-  <dc:creator>DPH</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Kyle Marshall</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2015-04-09T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100B0F2FAA928F6D64BB16ED70B5ACF963F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>