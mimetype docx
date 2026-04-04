--- v0 (2025-11-08)
+++ v1 (2026-04-04)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="145" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="533"/>
         <w:gridCol w:w="2839"/>
         <w:gridCol w:w="2441"/>
         <w:gridCol w:w="2045"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1251"/>
         <w:gridCol w:w="2045"/>
         <w:gridCol w:w="761"/>
         <w:gridCol w:w="715"/>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="715"/>
         <w:gridCol w:w="533"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA1A" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9C77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5813" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA16" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C73" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="44" w:line="187" w:lineRule="exact"/>
               <w:ind w:left="580"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Certification_Roster"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>BREATH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -113,51 +113,51 @@
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">TEST OPERATOR CERTIFICATION </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>ROSTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA17" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C74" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53" w:line="177" w:lineRule="exact"/>
               <w:ind w:left="88" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Breath</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -168,172 +168,172 @@
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Instructor(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5226" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA18" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C75" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4510"/>
               </w:tabs>
               <w:spacing w:before="53" w:line="177" w:lineRule="exact"/>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="101"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA19" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C76" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72" w:line="159" w:lineRule="exact"/>
               <w:ind w:left="473"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>OAT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Use</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA20" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9C7D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA1B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C78" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA1C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C79" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="63" w:line="175" w:lineRule="exact"/>
               <w:ind w:left="47"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>GRADUATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -356,618 +356,600 @@
               <w:rPr>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA1D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C7A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="182" w:lineRule="exact"/>
               <w:ind w:left="88" w:right="56"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>(Printed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t>Signed</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Signed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5226" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA1E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C7B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4510"/>
               </w:tabs>
               <w:spacing w:line="182" w:lineRule="exact"/>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="101"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA1F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C7C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="96" w:line="142" w:lineRule="exact"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Received:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA26" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9C83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA21" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C7E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA22" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C7F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="70" w:line="175" w:lineRule="exact"/>
               <w:ind w:left="47"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>TRAINING</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA23" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C80" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="103" w:line="142" w:lineRule="exact"/>
               <w:ind w:left="88" w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Observers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5226" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA24" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C81" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4510"/>
               </w:tabs>
               <w:spacing w:before="103" w:line="142" w:lineRule="exact"/>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA25" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C82" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="103" w:line="142" w:lineRule="exact"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Expiration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA2C" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9C89" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA27" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C84" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA28" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C85" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="66" w:line="180" w:lineRule="exact"/>
               <w:ind w:left="47"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>TRAINING</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>LOCATION:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA29" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C86" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="88" w:right="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Printed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Signed</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Signed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5226" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA2A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C87" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4510"/>
               </w:tabs>
               <w:spacing w:before="53"/>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA2B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C88" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="94" w:line="152" w:lineRule="exact"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Entered:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA32" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9C8F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA2D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C8A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA2E" w14:textId="4E697B0E" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C8B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="79" w:line="159" w:lineRule="exact"/>
               <w:ind w:left="45"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -1010,88 +992,88 @@
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Revision</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00601DA8">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA2F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C8C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5226" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA30" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C8D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="1021"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Key:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="46"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -1269,509 +1251,503 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Fail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA31" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C8E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="79" w:line="159" w:lineRule="exact"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Entered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>By:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA58" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9CB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="757"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA33" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C90" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA34" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C91" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA35" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C92" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA36" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C93" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="142" w:lineRule="exact"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA37" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C94" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="90" w:right="55"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>** By signing this roster, you are confirming</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>all information is correct and your FULL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEGAL name is </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="27D3EA38" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+              <w:t>LEGAL name is listed. **</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FCA9C95" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45" w:line="142" w:lineRule="exact"/>
               <w:ind w:left="90" w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA39" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C96" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA3A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C97" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA3B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C98" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA3C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C99" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="145" w:lineRule="exact"/>
               <w:ind w:left="859" w:right="829"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Last</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA3D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C9A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA3E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C9B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA3F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C9C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA40" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9C9D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="145" w:lineRule="exact"/>
               <w:ind w:left="653" w:right="623"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>First</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA41" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C9E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA42" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9C9F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA43" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CA0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA44" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CA1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="145" w:lineRule="exact"/>
               <w:ind w:left="152"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>MI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA45" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CA2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA46" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CA3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA47" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CA4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="217"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>BATS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>ID#</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D3EA48" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CA5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="23" w:line="152" w:lineRule="exact"/>
               <w:ind w:left="181"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Last</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -1802,252 +1778,252 @@
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>SS#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA49" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CA6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA4A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CA7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA4B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CA8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D3EA4C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CA9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="145" w:lineRule="exact"/>
               <w:ind w:left="631"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA4D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CAA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="197" w:hanging="58"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Written</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D3EA4E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CAB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="114" w:line="145" w:lineRule="exact"/>
               <w:ind w:left="156"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(A/P/F)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA4F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CAC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="93" w:hanging="36"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Practical</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>BT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Test</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D3EA50" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CAD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="114" w:line="145" w:lineRule="exact"/>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(A/Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA51" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CAE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="60" w:right="29" w:firstLine="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Written</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2055,7372 +2031,7372 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Verified</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D3EA52" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CAF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:line="145" w:lineRule="exact"/>
               <w:ind w:left="154" w:right="124"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA53" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CB0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="101" w:right="36" w:hanging="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Practical</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>BT Test</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Verified</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D3EA54" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CB1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:line="145" w:lineRule="exact"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA55" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CB2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>BTO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D3EA56" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CB3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="24"/>
               <w:ind w:left="45"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D3EA57" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CB4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="139" w:line="145" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(A/P/F)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA65" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9CC2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA59" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CB6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA5A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CB7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA5B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CB8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA5C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CB9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA5D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CBA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA5E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CBB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA5F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CBC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA60" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CBD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA61" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CBE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA62" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CBF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA63" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CC0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA64" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CC1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA72" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9CCF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA66" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CC3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA67" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CC4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA68" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CC5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA69" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CC6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA6A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CC7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA6B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CC8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA6C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CC9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA6D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CCA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA6E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CCB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA6F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CCC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA70" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CCD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA71" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CCE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA7F" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9CDC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA73" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CD0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA74" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CD1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA75" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CD2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA76" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CD3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA77" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CD4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA78" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CD5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA79" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CD6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA7A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CD7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA7B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CD8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA7C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CD9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA7D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CDA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA7E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CDB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA8C" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9CE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA80" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CDD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA81" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CDE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA82" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CDF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA83" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CE0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA84" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CE1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA85" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CE2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA86" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CE3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA87" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CE4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA88" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CE5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA89" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CE6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA8A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CE7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA8B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CE8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EA99" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9CF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA8D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CEA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA8E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CEB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA8F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CEC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA90" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CED" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA91" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CEE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA92" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CEF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA93" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CF0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA94" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CF1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA95" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CF2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA96" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CF3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA97" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CF4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA98" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CF5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EAA6" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D03" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA9A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9CF7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA9B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CF8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA9C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CF9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA9D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CFA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA9E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CFB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EA9F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CFC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAA0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CFD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAA1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CFE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAA2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9CFF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAA3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D00" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAA4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D01" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAA5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D02" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EAB3" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAA7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D04" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAA8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D05" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAA9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D06" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAAA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D07" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAAB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D08" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAAC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D09" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAAD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D0A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAAE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D0B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAAF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D0C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAB0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D0D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAB1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D0E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAB2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D0F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EAC0" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D1D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAB4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D11" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAB5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D12" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAB6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D13" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAB7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D14" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAB8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D15" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAB9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D16" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EABA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D17" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EABB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D18" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EABC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D19" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EABD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D1A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EABE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D1B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EABF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D1C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EACD" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAC1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D1E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="102"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAC2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D1F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAC3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D20" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAC4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D21" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAC5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D22" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAC6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D23" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAC7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D24" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAC8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D25" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAC9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D26" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EACA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D27" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EACB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D28" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EACC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D29" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EADA" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D37" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EACE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D2B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EACF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D2C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D2D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D2E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D2F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D30" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D31" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D32" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D33" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D34" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D35" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAD9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D36" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EAE7" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D44" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EADB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D38" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EADC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D39" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EADD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D3A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EADE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D3B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EADF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D3C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAE0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D3D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAE1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D3E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAE2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D3F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAE3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D40" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAE4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D41" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAE5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D42" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAE6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D43" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EAF4" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAE8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D45" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAE9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D46" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAEA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D47" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAEB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D48" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAEC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D49" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAED" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D4A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAEE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D4B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAEF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D4C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAF0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D4D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAF1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D4E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAF2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D4F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAF3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D50" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB01" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAF5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D52" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAF6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D53" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAF7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D54" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAF8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D55" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAF9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D56" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAFA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D57" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAFB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D58" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAFC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D59" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAFD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D5A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAFE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D5B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EAFF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D5C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB00" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D5D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB0E" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB02" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D5F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB03" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D60" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB04" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D61" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB05" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D62" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB06" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D63" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB07" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D64" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB08" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D65" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB09" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D66" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB0A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D67" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB0B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D68" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB0C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D69" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB0D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D6A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB1B" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D78" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB0F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D6C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB10" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D6D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB11" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D6E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB12" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D6F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB13" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D70" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB14" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D71" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB15" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D72" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB16" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D73" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB17" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D74" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB18" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D75" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB19" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D76" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB1A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D77" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB28" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB1C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D79" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB1D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D7A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB1E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D7B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB1F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D7C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB20" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D7D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB21" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D7E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB22" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D7F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB23" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D80" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB24" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D81" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB25" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D82" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB26" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D83" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB27" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D84" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB35" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB29" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D86" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB2A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D87" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB2B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D88" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB2C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D89" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB2D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D8A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB2E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D8B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB2F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D8C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB30" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D8D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB31" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D8E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB32" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D8F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB33" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D90" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB34" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D91" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB42" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9D9F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB36" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9D93" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB37" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D94" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB38" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D95" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB39" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D96" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB3A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D97" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB3B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D98" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB3C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D99" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB3D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D9A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB3E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D9B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB3F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D9C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB40" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D9D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB41" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9D9E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB4F" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9DAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB43" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9DA0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB44" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DA1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB45" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DA2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB46" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DA3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB47" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DA4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB48" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DA5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB49" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DA6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB4A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DA7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB4B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DA8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB4C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DA9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB4D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DAA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB4E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DAB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB5C" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9DB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB50" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9DAD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB51" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DAE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB52" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DAF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB53" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DB0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB54" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DB1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB55" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DB2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB56" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DB3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB57" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DB4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB58" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DB5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB59" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DB6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB5A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DB7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB5B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DB8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB69" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9DC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB5D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9DBA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB5E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DBB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB5F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DBC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB60" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DBD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB61" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DBE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB62" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DBF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB63" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DC0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB64" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DC1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB65" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DC2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB66" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DC3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB67" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DC4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB68" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DC5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB76" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9DD3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB6A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9DC7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB6B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DC8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB6C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DC9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB6D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DCA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB6E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DCB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB6F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DCC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB70" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DCD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB71" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DCE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB72" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DCF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB73" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DD0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB74" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DD1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB75" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DD2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB83" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9DE0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB77" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9DD4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB78" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DD5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB79" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DD6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB7A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DD7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB7B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DD8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB7C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DD9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB7D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DDA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB7E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DDB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB7F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DDC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB80" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DDD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB81" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DDE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB82" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DDF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB90" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9DED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB84" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9DE1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB85" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DE2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB86" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DE3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB87" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DE4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB88" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DE5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB89" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DE6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB8A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DE7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB8B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DE8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB8C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DE9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB8D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DEA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB8E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DEB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB8F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DEC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EB9D" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9DFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB91" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9DEE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB92" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DEF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB93" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB94" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB95" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB96" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB97" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB98" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB99" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB9A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB9B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB9C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DF9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EBAA" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9E07" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB9E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9DFB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EB9F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DFC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DFD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DFE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9DFF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E00" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E01" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E02" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E03" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA7" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E04" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E05" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBA9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E06" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EBB7" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9E14" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBAB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9E08" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBAC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E09" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBAD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E0A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBAE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E0B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBAF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E0C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBB0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E0D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBB1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E0E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBB2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E0F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBB3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E10" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBB4" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E11" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBB5" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E12" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBB6" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E13" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6F38" w14:paraId="27D3EBC4" w14:textId="77777777">
+      <w:tr w:rsidR="00FE6C76" w14:paraId="2FCA9E21" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBB8" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00D31100">
+          <w:p w14:paraId="2FCA9E15" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="00E44452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="185" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBB9" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E16" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBBA" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E17" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBBB" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E18" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBBC" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E19" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBBD" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E1A" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2045" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBBE" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E1B" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBBF" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E1C" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBC0" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E1D" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBC1" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E1E" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBC2" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E1F" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="27D3EBC3" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
+          <w:p w14:paraId="2FCA9E20" w14:textId="77777777" w:rsidR="006651A4" w:rsidRDefault="006651A4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27D3EBC5" w14:textId="77777777" w:rsidR="006B2550" w:rsidRDefault="006B2550"/>
+    <w:p w14:paraId="2FCA9E22" w14:textId="77777777" w:rsidR="006B2550" w:rsidRDefault="006B2550"/>
     <w:sectPr w:rsidR="006B2550" w:rsidSect="00D91D22">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="346" w:right="360" w:bottom="0" w:left="245" w:header="0" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="798CA5C0" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00D31100">
+    <w:p w14:paraId="4998AC4D" w14:textId="77777777" w:rsidR="00D52223" w:rsidRDefault="00D52223">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="150697A4" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00D31100">
+    <w:p w14:paraId="66D13202" w14:textId="77777777" w:rsidR="00D52223" w:rsidRDefault="00D52223">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27D3EBC8" w14:textId="77777777" w:rsidR="004E0DE7" w:rsidRDefault="004E0DE7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FCA9E29" w14:textId="77777777" w:rsidR="004E0DE7" w:rsidRDefault="004E0DE7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27D3EBC9" w14:textId="77777777" w:rsidR="007D402F" w:rsidRDefault="007D402F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FCA9E2A" w14:textId="77777777" w:rsidR="007D402F" w:rsidRDefault="007D402F">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="27D3EBCA" w14:textId="77777777" w:rsidR="008C0B28" w:rsidRDefault="00D31100" w:rsidP="008C0B28">
+  <w:p w14:paraId="2FCA9E2B" w14:textId="77777777" w:rsidR="008C0B28" w:rsidRDefault="00E44452" w:rsidP="008C0B28">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C11CB1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Massachusetts State Police Crime Laboratory</w:t>
     </w:r>
     <w:r w:rsidRPr="00C11CB1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -9456,99 +9432,99 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00C11CB1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Revision: </w:t>
     </w:r>
     <w:r w:rsidRPr="00C11CB1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DOCPROPERTY  ##REVISION##  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C11CB1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00F50DE4">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00C11CB1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27D3EBCB" w14:textId="77777777" w:rsidR="007D402F" w:rsidRPr="005037CC" w:rsidRDefault="00D31100" w:rsidP="008C0B28">
+  <w:p w14:paraId="2FCA9E2C" w14:textId="77777777" w:rsidR="007D402F" w:rsidRPr="005037CC" w:rsidRDefault="00E44452" w:rsidP="008C0B28">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F50DE4">
       <w:instrText xml:space="preserve"> DOCPROPERTY  ##TITLE##  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F50DE4" w:rsidRPr="00F50DE4">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>OAT BTO Certification Roster</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27D3EBCC" w14:textId="77777777" w:rsidR="007D402F" w:rsidRPr="00C11CB1" w:rsidRDefault="00D31100" w:rsidP="007D402F">
+  <w:p w14:paraId="2FCA9E2D" w14:textId="77777777" w:rsidR="007D402F" w:rsidRPr="00C11CB1" w:rsidRDefault="00E44452" w:rsidP="007D402F">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C11CB1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Issued By: </w:t>
     </w:r>
     <w:r w:rsidR="00D64AA9">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -9558,51 +9534,50 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidRPr="00C11CB1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:id w:val="250395305"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00C11CB1">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                                                                                        </w:t>
         </w:r>
         <w:r w:rsidR="005B50C2" w:rsidRPr="00C11CB1">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">     </w:t>
         </w:r>
         <w:r w:rsidRPr="00C11CB1">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00C11CB1">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -9678,259 +9653,265 @@
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00C11CB1">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00C11CB1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                                    </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27D3EBCD" w14:textId="77777777" w:rsidR="007D402F" w:rsidRPr="00C11CB1" w:rsidRDefault="00D31100" w:rsidP="007D402F">
+  <w:p w14:paraId="2FCA9E2E" w14:textId="77777777" w:rsidR="007D402F" w:rsidRPr="00C11CB1" w:rsidRDefault="00E44452" w:rsidP="007D402F">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C11CB1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Issue D</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve">ate: </w:t>
+      <w:t xml:space="preserve">Issue Date: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY  ##DATE_PUBLISHED##  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>8/31/2023 8:06:40 AM</w:t>
+      <w:t>3/27/2026 8:42:54 AM</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00C11CB1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27D3EBCF" w14:textId="77777777" w:rsidR="004E0DE7" w:rsidRDefault="004E0DE7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FCA9E30" w14:textId="77777777" w:rsidR="004E0DE7" w:rsidRDefault="004E0DE7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4885AEF6" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00D31100">
+    <w:p w14:paraId="58286B36" w14:textId="77777777" w:rsidR="00D52223" w:rsidRDefault="00D52223">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F7B0DBA" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00D31100">
+    <w:p w14:paraId="743D4783" w14:textId="77777777" w:rsidR="00D52223" w:rsidRDefault="00D52223">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27D3EBC6" w14:textId="77777777" w:rsidR="00D91D22" w:rsidRDefault="00D91D22">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FCA9E27" w14:textId="77777777" w:rsidR="00D91D22" w:rsidRDefault="00D91D22">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27D3EBC7" w14:textId="77777777" w:rsidR="00D91D22" w:rsidRDefault="00D91D22">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FCA9E28" w14:textId="77777777" w:rsidR="00D91D22" w:rsidRDefault="00D91D22">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27D3EBCE" w14:textId="77777777" w:rsidR="00D91D22" w:rsidRDefault="00D91D22">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FCA9E2F" w14:textId="77777777" w:rsidR="00D91D22" w:rsidRDefault="00D91D22">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006651A4"/>
     <w:rsid w:val="001974B2"/>
+    <w:rsid w:val="00304F9D"/>
     <w:rsid w:val="00313502"/>
     <w:rsid w:val="00321BE3"/>
-    <w:rsid w:val="004C6F38"/>
+    <w:rsid w:val="004576E2"/>
+    <w:rsid w:val="004C0C69"/>
     <w:rsid w:val="004E0DE7"/>
     <w:rsid w:val="005037CC"/>
     <w:rsid w:val="005B50C2"/>
+    <w:rsid w:val="00601DA8"/>
     <w:rsid w:val="006651A4"/>
+    <w:rsid w:val="0068375A"/>
     <w:rsid w:val="006B2550"/>
+    <w:rsid w:val="00751F3E"/>
     <w:rsid w:val="007D402F"/>
     <w:rsid w:val="008C0B28"/>
     <w:rsid w:val="00C11CB1"/>
     <w:rsid w:val="00C822A4"/>
-    <w:rsid w:val="00D31100"/>
+    <w:rsid w:val="00C8286B"/>
+    <w:rsid w:val="00C91D22"/>
+    <w:rsid w:val="00D52223"/>
     <w:rsid w:val="00D64AA9"/>
+    <w:rsid w:val="00D678FA"/>
     <w:rsid w:val="00D91D22"/>
     <w:rsid w:val="00E15B93"/>
+    <w:rsid w:val="00E44452"/>
+    <w:rsid w:val="00EB47AE"/>
+    <w:rsid w:val="00EE76F8"/>
     <w:rsid w:val="00F50DE4"/>
+    <w:rsid w:val="00FE43BC"/>
+    <w:rsid w:val="00FE6C76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2FCA9C73"/>
   <w15:docId w15:val="{6CA1F57D-BE58-411E-BBBA-A1A97FDA0BF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10384,55 +10365,55 @@
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D91D22"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D91D22"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10687,166 +10668,199 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010070AF35602BE4B04DA63005DDA785EFDB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56e12fb1af434bea1ad21758e841cd53">
-[...2 lines deleted...]
-    <xsd:import namespace="6dc78a44-6b86-49e8-9338-d67b63da6608"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="146f87a3-3fc4-4108-b790-af42b6cb809f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b5940b6f-e302-4ef2-ade0-5c9f8a032e3d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="146f87a3-3fc4-4108-b790-af42b6cb809f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001E9D9CCC68C608469EA5AEE3BE95DA87" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b3fab804840ec2e67f58e4614e6df7a1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b5940b6f-e302-4ef2-ade0-5c9f8a032e3d" xmlns:ns3="146f87a3-3fc4-4108-b790-af42b6cb809f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9abdf356ac572336120cd3a9019d708d" ns2:_="" ns3:_="">
+    <xsd:import namespace="b5940b6f-e302-4ef2-ade0-5c9f8a032e3d"/>
+    <xsd:import namespace="146f87a3-3fc4-4108-b790-af42b6cb809f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="12178205-ae62-4f22-88c7-0ff8e916a8fa" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b5940b6f-e302-4ef2-ade0-5c9f8a032e3d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...9 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6dc78a44-6b86-49e8-9338-d67b63da6608" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="146f87a3-3fc4-4108-b790-af42b6cb809f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c1ae5a4-3b54-405f-a7c4-bb4cde2f6bf2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6dc78a44-6b86-49e8-9338-d67b63da6608">
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{800d6720-7d8e-41cd-bce7-368b4aa7b128}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="146f87a3-3fc4-4108-b790-af42b6cb809f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
@@ -10909,228 +10923,259 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B222313A-5273-4F74-9FFA-DA4703849318}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93953FB2-51C0-4221-AB8A-D1685A4B5F25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="146f87a3-3fc4-4108-b790-af42b6cb809f"/>
+    <ds:schemaRef ds:uri="b5940b6f-e302-4ef2-ade0-5c9f8a032e3d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{855A8203-F867-4192-9E3D-81BFD1535CF1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{188B520F-4CA5-4CDA-A00D-FD93E75539E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43C7174-8D1E-4EDF-8BC4-FDC70F9A534C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D431E59-AD0B-4261-BCDA-39AFE295C8A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b5940b6f-e302-4ef2-ade0-5c9f8a032e3d"/>
+    <ds:schemaRef ds:uri="146f87a3-3fc4-4108-b790-af42b6cb809f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>168</Words>
   <Characters>963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Melissa O'Meara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="##APPROVAL_RECORD##">
-    <vt:lpwstr>Brooks, Nancy Approved on 8/31/2023 8:06:40 AM, Renczkowski, Daniel Approved on 8/31/2023 7:54:22 AM</vt:lpwstr>
+    <vt:lpwstr>Brooks, Nancy Approved on 3/27/2026 8:42:53 AM, Renczkowski, Daniel Approved on 3/27/2026 8:39:12 AM</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="##APPROVAL_RECORD_MULTILINE##">
-    <vt:lpwstr>Brooks, Nancy Approved on 8/31/2023 8:06:40 AM
-Renczkowski, Daniel Approved on 8/31/2023 7:54:22 AM</vt:lpwstr>
+    <vt:lpwstr>Brooks, Nancy Approved on 3/27/2026 8:42:53 AM
+Renczkowski, Daniel Approved on 3/27/2026 8:39:12 AM</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="##APPROVED_BY##">
     <vt:lpwstr>Brooks, Nancy</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="##APPROVERS##">
     <vt:lpwstr>Brooks, Nancy, Renczkowski, Daniel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="##COMMENTS_FOR_DOCUMENT##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="##DATE_APPROVED##">
-    <vt:lpwstr>8/31/2023 8:06:40 AM</vt:lpwstr>
+    <vt:lpwstr>3/27/2026 8:42:53 AM</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="##DATE_EXPIRED##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="##DATE_FIRST_PUBLISHED##">
     <vt:lpwstr>8/24/2022 1:23:05 PM</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="##DATE_PUBLISHED##">
-    <vt:lpwstr>8/31/2023 8:06:40 AM</vt:lpwstr>
+    <vt:lpwstr>3/27/2026 8:42:54 AM</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="##DATE_REJECTED##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="##DATE_RELEASED##">
-    <vt:lpwstr>8/31/2023 7:54:22 AM</vt:lpwstr>
+    <vt:lpwstr>3/27/2026 8:39:12 AM</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="##DATE_RELEASED_FOR_REVIEW##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="##DATE_RETIRED##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="##DATE_REVIEWED##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="##DATE_STARTED##">
-    <vt:lpwstr>8/31/2023 7:53:37 AM</vt:lpwstr>
+    <vt:lpwstr>3/27/2026 8:38:14 AM</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="##DEPENDENCIES##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="##DOCUMENT_MANAGER##">
     <vt:lpwstr>Renczkowski, Daniel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="##DOC_DOC_UNIT##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="##EDITOR##">
     <vt:lpwstr>Renczkowski, Daniel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="##EDIT_REASON##">
-    <vt:lpwstr>change reference material to Revision 5</vt:lpwstr>
+    <vt:lpwstr>changed BTO Manual Revision from 6 to 7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="##EXTENSION##">
     <vt:lpwstr>DOCX</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="##ID##">
     <vt:lpwstr>52303</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="##OLD_EDITOR##">
     <vt:lpwstr> </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="##REJECTED_BY##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="##REJECTION_REASON##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="##RELATED_MEMO'S##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="##RETIRED_BY##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="##RETIREMENT_REASON##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="##REVIEWED_BY##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="##REVIEWED_COMMENTS##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="##REVIEWERS##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="##REVIEW_RECORD##">
     <vt:lpwstr>No Approvals on Record yet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="##REVISION##">
-    <vt:lpwstr>4</vt:lpwstr>
+    <vt:lpwstr>6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="##REVISION_NOTE##">
-    <vt:lpwstr>Changed reference material to Revision 5</vt:lpwstr>
+    <vt:lpwstr>changed BTO Manual Revision from 6 to 7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="##SERVER##">
-    <vt:lpwstr>http://170.154.184.145/Qualtrax/</vt:lpwstr>
+    <vt:lpwstr>https://10.8.0.127/Qualtrax/</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="##SERVER##/">
-    <vt:lpwstr>http://170.154.184.145/Qualtrax/</vt:lpwstr>
+    <vt:lpwstr>https://10.8.0.127/Qualtrax/</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="##STANDARDS##">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="##STATUS##">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="##TITLE##">
     <vt:lpwstr>OAT BTO Certification Roster</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="##ZID##">
     <vt:lpwstr>00052303</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Created">
     <vt:filetime>2022-08-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 for Excel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="LastSaved">
     <vt:filetime>2022-08-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Producer">
     <vt:lpwstr>Adobe PDF Library 22.2.223</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="ContentTypeId">
-    <vt:lpwstr>0x01010070AF35602BE4B04DA63005DDA785EFDB</vt:lpwstr>
+    <vt:lpwstr>0x0101001E9D9CCC68C608469EA5AEE3BE95DA87</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="Order">
+    <vt:r8>8969800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>