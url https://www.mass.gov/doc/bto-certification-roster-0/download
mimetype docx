--- v1 (2026-04-04)
+++ v2 (2026-07-08)
@@ -1,10871 +1,1880 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-[...10366 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/mary_wheeler_pol_state_ma_us/Documents/Documents/MW Files/MSPCL Website/_Document Downloads for Website/OAT/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{915FF5C3-991A-42FE-9E8A-59584D5BAD65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
+  </sheets>
+  <calcPr calcId="0"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="22">
+  <si>
+    <t>GRADUATION DATE (if applicable):</t>
+  </si>
+  <si>
+    <t>Breath Test Instructor(s)</t>
+  </si>
+  <si>
+    <t>TRAINING DATE:</t>
+  </si>
+  <si>
+    <t>BTI's Signature</t>
+  </si>
+  <si>
+    <t>TRAINING LOCATION:</t>
+  </si>
+  <si>
+    <t>Observers Present</t>
+  </si>
+  <si>
+    <t>Observer's Signature</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Key: A =Absent, Y = Yes, N =No, F = Fail</t>
+  </si>
+  <si>
+    <t>#</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>**By signing this roster, you are confirming all information is correct and your FULL LEGAL name is listed**</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Signature</t>
+    </r>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>BATS ID#/
+ Last 4 of SS#</t>
+  </si>
+  <si>
+    <t>Department</t>
+  </si>
+  <si>
+    <t>Written Exam 
+(A/P/F)</t>
+  </si>
+  <si>
+    <t>Practical BT Test 
+(A/Y/N)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Written Exam 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(A/P/F)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Practical BT Test 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(A/Y/N)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">BTO Status </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(A/P/F)</t>
+    </r>
+  </si>
+  <si>
+    <t>Filled out
+ by OAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reference Material Used: BTO Manual Revision 7     </t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="4">
+    <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+  </numFmts>
+  <fonts count="6" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14993743705557422"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="5">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="19">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="6">
+    <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+  </cellStyles>
+  <dxfs count="10">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor theme="0" tint="-0.14993743705557422"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table13" displayName="Table13" ref="A6:J34" totalsRowShown="0">
+  <autoFilter ref="A6:J34" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="#" dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="**By signing this roster, you are confirming all information is correct and your FULL LEGAL name is listed**_x000a_Signature" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Last Name" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="First Name" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="MI" dataDxfId="5"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="BATS ID#/_x000a_ Last 4 of SS#" dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Department" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Written Exam _x000a_(A/P/F)" dataDxfId="2"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Practical BT Test _x000a_(A/Y/N)" dataDxfId="1"/>
+    <tableColumn id="19" xr3:uid="{00000000-0010-0000-0000-000013000000}" name="BTO Status (A/P/F)" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table1" displayName="Table1" ref="A1:I26" totalsRowShown="0">
+  <autoFilter ref="A1:I26" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="#"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="**By signing this roster, you are confirming all information is correct and your FULL LEGAL name is listed**_x000a_Signature"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Last Name"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="First Name"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="MI"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="BATS ID#/_x000a_ Last 4 of SS#"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0100-000007000000}" name="Department"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0100-000008000000}" name="Written Exam _x000a_(A/P/F)"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0100-000009000000}" name="Practical BT Test _x000a_(A/Y/N)"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0C6F0BC-6A59-4FFA-9537-ECB6A1DB528A}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J34"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3" customWidth="1"/>
+    <col min="2" max="2" width="39" customWidth="1"/>
+    <col min="3" max="3" width="26.140625" customWidth="1"/>
+    <col min="4" max="4" width="20.7109375" customWidth="1"/>
+    <col min="5" max="5" width="5.28515625" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" customWidth="1"/>
+    <col min="7" max="7" width="17.5703125" customWidth="1"/>
+    <col min="8" max="8" width="6.7109375" customWidth="1"/>
+    <col min="9" max="9" width="7.42578125" customWidth="1"/>
+    <col min="10" max="10" width="7.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="15"/>
+      <c r="C1" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="16"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="18"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="16"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="18"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="15"/>
+      <c r="C3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="16"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="18"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="16"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="J5" s="14"/>
+    </row>
+    <row r="6" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="9">
+        <v>1</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="10"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="9">
+        <v>2</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="10"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="9">
+        <v>3</v>
+      </c>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="10"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="9">
+        <v>4</v>
+      </c>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="10"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="9">
+        <v>5</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="9">
+        <v>6</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="9">
+        <v>7</v>
+      </c>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="9">
+        <v>8</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="10"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="9">
+        <v>9</v>
+      </c>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="9">
+        <v>10</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="9">
+        <v>11</v>
+      </c>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="10"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="9">
+        <v>12</v>
+      </c>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="10"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="9">
+        <v>13</v>
+      </c>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="10"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="9">
+        <v>14</v>
+      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="10"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="9">
+        <v>15</v>
+      </c>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="10"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="9">
+        <v>16</v>
+      </c>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="10"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="9">
+        <v>17</v>
+      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="10"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="9">
+        <v>18</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="10"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="9">
+        <v>19</v>
+      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="10"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="9">
+        <v>20</v>
+      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="10"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="9">
+        <v>21</v>
+      </c>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="10"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="9">
+        <v>22</v>
+      </c>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="9"/>
+      <c r="I28" s="9"/>
+      <c r="J28" s="10"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="9">
+        <v>23</v>
+      </c>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="10"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="9">
+        <v>24</v>
+      </c>
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="10"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="9">
+        <v>25</v>
+      </c>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="9"/>
+      <c r="J31" s="10"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="9">
+        <v>26</v>
+      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="10"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="9">
+        <v>27</v>
+      </c>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="9"/>
+      <c r="J33" s="10"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="9">
+        <v>28</v>
+      </c>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="9"/>
+      <c r="J34" s="10"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="D1:I1"/>
+    <mergeCell ref="D2:I2"/>
+    <mergeCell ref="D3:I3"/>
+    <mergeCell ref="D4:I4"/>
+  </mergeCells>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="92" orientation="landscape" r:id="rId1"/>
+  <headerFooter scaleWithDoc="0">
+    <oddHeader>&amp;C&amp;"-,Bold"BREATH TEST OPERATOR CERTIFICATION ROSTER</oddHeader>
+    <oddFooter>&amp;L&amp;8Massachusetts State Police Crime Laboratory
+OAT BTO Certification Roster
+Issued By: Deputy Director
+Issue Date:  6/15/2026 6:23:28 AM &amp;C&amp;8Page &amp;P of &amp;N&amp;R&amp;8ID: 52303
+Revision: 7</oddFooter>
+  </headerFooter>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE1A4F3A-A49E-40DE-A304-2AE516E74EF6}">
+  <dimension ref="A1:I26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:I26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:9" ht="138" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I1" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;8Massachusetts State Police Crime Laboratory
+Deputy Director_Excel Footer for Qualtrax
+Issued By: Deputy Director
+Issue Date: 
+    &amp;C&amp;8Page &amp;P of &amp;N&amp;R&amp;8ID: 3096
+Revision: 2</oddFooter>
+  </headerFooter>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="146f87a3-3fc4-4108-b790-af42b6cb809f"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BECFA4B99CC953478F79C66E91B0ABE5" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="00d102a352bd4297d753ddd6e9b0f632">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8a6b0815-d043-485b-847c-26b990fb13c0" xmlns:ns3="6dc78a44-6b86-49e8-9338-d67b63da6608" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef949871fcbf32b99e61ece4af68e32e" ns2:_="" ns3:_="">
+    <xsd:import namespace="8a6b0815-d043-485b-847c-26b990fb13c0"/>
+    <xsd:import namespace="6dc78a44-6b86-49e8-9338-d67b63da6608"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b5940b6f-e302-4ef2-ade0-5c9f8a032e3d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8a6b0815-d043-485b-847c-26b990fb13c0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="146f87a3-3fc4-4108-b790-af42b6cb809f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6dc78a44-6b86-49e8-9338-d67b63da6608" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{800d6720-7d8e-41cd-bce7-368b4aa7b128}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="146f87a3-3fc4-4108-b790-af42b6cb809f">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ff8f3136-2a7c-47e0-a7be-2551db9376fb}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6dc78a44-6b86-49e8-9338-d67b63da6608">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -10923,259 +1932,263 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6dc78a44-6b86-49e8-9338-d67b63da6608" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8a6b0815-d043-485b-847c-26b990fb13c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93953FB2-51C0-4221-AB8A-D1685A4B5F25}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{188B520F-4CA5-4CDA-A00D-FD93E75539E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1456FC2-11FA-4F1D-B930-EB6C46E798C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D431E59-AD0B-4261-BCDA-39AFE295C8A3}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D9C7410-C9A4-4824-8C25-A686A8D6DF07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="b5940b6f-e302-4ef2-ade0-5c9f8a032e3d"/>
-    <ds:schemaRef ds:uri="146f87a3-3fc4-4108-b790-af42b6cb809f"/>
+    <ds:schemaRef ds:uri="8a6b0815-d043-485b-847c-26b990fb13c0"/>
+    <ds:schemaRef ds:uri="6dc78a44-6b86-49e8-9338-d67b63da6608"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F89429F-190A-4221-9355-6C1A1963C96B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6dc78a44-6b86-49e8-9338-d67b63da6608"/>
+    <ds:schemaRef ds:uri="8a6b0815-d043-485b-847c-26b990fb13c0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Template/>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>MSP</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet2</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Melissa O'Meara</dc:creator>
+  <dc:subject/>
+  <dc:creator>Murata, Elsbeth (POL)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="##APPROVAL_RECORD##">
-[...6 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="##APPROVED_BY##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BECFA4B99CC953478F79C66E91B0ABE5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="##ID##">
+    <vt:lpwstr>52303</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="##ZID##">
+    <vt:lpwstr>00052303</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="##TITLE##">
+    <vt:lpwstr>OAT BTO Certification Roster</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="##SERVER##/">
+    <vt:lpwstr>https://10.8.0.127/Qualtrax/</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="##SERVER##">
+    <vt:lpwstr>https://10.8.0.127/Qualtrax/</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="##STANDARDS##">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="##DOCUMENT_MANAGER##">
+    <vt:lpwstr>Renczkowski, Daniel</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="##OLD_EDITOR##">
+    <vt:lpwstr> </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="##DEPENDENCIES##">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="##DATE_FIRST_PUBLISHED##">
+    <vt:lpwstr>8/24/2022 1:23:05 PM</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="##STATUS##">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="##REVISION##">
+    <vt:lpwstr>7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="##EDITOR##">
+    <vt:lpwstr>Renczkowski, Daniel</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="##EXTENSION##">
+    <vt:lpwstr>XLSX</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="##DATE_STARTED##">
+    <vt:lpwstr>6/11/2026 6:30:34 AM</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="##DATE_RELEASED##">
+    <vt:lpwstr>6/12/2026 1:16:15 PM</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="##APPROVERS##">
+    <vt:lpwstr>Brooks, Nancy, Renczkowski, Daniel</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="##APPROVAL_RECORD##">
+    <vt:lpwstr>Brooks, Nancy Approved on 6/15/2026 6:23:26 AM, Renczkowski, Daniel Approved on 6/12/2026 1:16:15 PM</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="##APPROVAL_RECORD_MULTILINE##">
+    <vt:lpwstr>Brooks, Nancy Approved on 6/15/2026 6:23:26 AM_x000d_
+Renczkowski, Daniel Approved on 6/12/2026 1:16:15 PM</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="##APPROVED_BY##">
     <vt:lpwstr>Brooks, Nancy</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="##APPROVERS##">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="##COMMENTS_FOR_DOCUMENT##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="##DATE_APPROVED##">
+    <vt:lpwstr>6/15/2026 6:23:26 AM</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="##REVISION_NOTE##">
+    <vt:lpwstr>Replaced with CMU revision_x000d_
+_x000d_
+Template 3096.2 applied to document by Renczkowski, Daniel via Header-Footer Updater on 6/15/2026 6:39:20 AM._x000d_
+replacement form_x000d_
+_x000d_
+Template 4686.1 applied to document by Renczkowski, Daniel via Header-Footer Updater on 6/15/2026 6:41:58 AM._x000d_
+fit footer_x000d_
+_x000d_
+Template 3096.2 applied to document by Renczkowski, Daniel via Header-Footer Updater on 6/15/2026 6:44:19 AM._x000d_
+get correct footer_x000d_
+_x000d_
+Template 3096.2 applied to document by Renczkowski, Daniel via Header-Footer Updater on 6/15/2026 7:03:20 AM._x000d_
+reapply</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="##DATE_PUBLISHED##">
+    <vt:lpwstr>6/15/2026 6:23:28 AM</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="##DATE_RETIRED##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="##DATE_APPROVED##">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="##DATE_EXPIRED##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="##DATE_REJECTED##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="##DATE_FIRST_PUBLISHED##">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="##DATE_REJECTED##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="##REJECTION_REASON##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="##DATE_RELEASED##">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="##DATE_RELEASED_FOR_REVIEW##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="##REJECTED_BY##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="##DATE_RETIRED##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="##RETIRED_BY##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="##DATE_REVIEWED##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="##RETIREMENT_REASON##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="##DATE_STARTED##">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="##DEPENDENCIES##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="##DATE_EXPIRED##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="##DOCUMENT_MANAGER##">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="##DOC_DOC_UNIT##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="##EDIT_REASON##">
+    <vt:lpwstr>updates needed</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="##REVIEWERS##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="##EDITOR##">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="##REJECTED_BY##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="##REVIEW_RECORD##">
+    <vt:lpwstr>No Approvals on Record yet</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="##REVIEWED_BY##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="##REJECTION_REASON##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="##REVIEWED_COMMENTS##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="##RELATED_MEMO'S##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="##DATE_REVIEWED##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="##RETIRED_BY##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="##DATE_RELEASED_FOR_REVIEW##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="##RETIREMENT_REASON##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="##DOC_DOC_UNIT##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="##REVIEWED_BY##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="##RELATED_MEMO'S##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="##REVIEWED_COMMENTS##">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="##COMMENTS_FOR_DOCUMENT##">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="##REVIEWERS##">
-[...67 lines deleted...]
-  </property>
 </Properties>
 </file>