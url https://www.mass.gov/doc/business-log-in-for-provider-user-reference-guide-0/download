--- v0 (2025-11-02)
+++ v1 (2026-04-06)
@@ -2,71 +2,72 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="690041713"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="4B44534D" w14:textId="776EF874" w:rsidR="00BA1C58" w:rsidRPr="00F83C96" w:rsidRDefault="00BA1C58" w:rsidP="00F83C96">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F83C96">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Commonwealth of Massachusetts</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="638C0050" w14:textId="35A3AFB2" w:rsidR="00BD457E" w:rsidRPr="00F83C96" w:rsidRDefault="00BA1C58" w:rsidP="00BD457E">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -119,734 +120,727 @@
             <w:t xml:space="preserve"> Account on MyMassGov</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> to Access Virtual Gateway Applications</w:t>
           </w:r>
           <w:r w:rsidR="004D646A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> Guide</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0C48370C" w14:textId="006178EC" w:rsidR="002E7799" w:rsidRDefault="002E7799">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="75105594" w14:textId="7D0350B3" w:rsidR="00C76013" w:rsidRDefault="002E7799">
+        <w:p w14:paraId="4E0178E3" w14:textId="27EDD778" w:rsidR="009B1DA9" w:rsidRDefault="002E7799">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc181373157" w:history="1">
-            <w:r w:rsidR="00C76013" w:rsidRPr="002E72D4">
+          <w:hyperlink w:anchor="_Toc221284437" w:history="1">
+            <w:r w:rsidR="009B1DA9" w:rsidRPr="00DB64C4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Create Business MyMassGov Account</w:t>
             </w:r>
-            <w:r w:rsidR="00C76013">
+            <w:r w:rsidR="009B1DA9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C76013">
+            <w:r w:rsidR="009B1DA9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C76013">
+            <w:r w:rsidR="009B1DA9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc181373157 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc221284437 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C76013">
+            <w:r w:rsidR="009B1DA9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C76013">
+            <w:r w:rsidR="009B1DA9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00934029">
+            <w:r w:rsidR="009B1DA9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C76013">
+            <w:r w:rsidR="009B1DA9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0EAFFFE9" w14:textId="21F68B27" w:rsidR="00C76013" w:rsidRDefault="00C76013">
+        <w:p w14:paraId="29877B40" w14:textId="610BFF27" w:rsidR="009B1DA9" w:rsidRDefault="009B1DA9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181373158" w:history="1">
-            <w:r w:rsidRPr="002E72D4">
+          <w:hyperlink w:anchor="_Toc221284438" w:history="1">
+            <w:r w:rsidRPr="00DB64C4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Set up Multifactor Authentication (MFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc181373158 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc221284438 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00934029">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10F94BEA" w14:textId="19D51E27" w:rsidR="00C76013" w:rsidRDefault="00C76013">
+        <w:p w14:paraId="4D901779" w14:textId="0916DB31" w:rsidR="009B1DA9" w:rsidRDefault="009B1DA9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181373159" w:history="1">
-            <w:r w:rsidRPr="002E72D4">
+          <w:hyperlink w:anchor="_Toc221284439" w:history="1">
+            <w:r w:rsidRPr="00DB64C4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Log In to Virtual Gateway Application(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc181373159 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc221284439 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00934029">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46E2014F" w14:textId="363D533D" w:rsidR="00C76013" w:rsidRDefault="00C76013">
+        <w:p w14:paraId="2BE152E7" w14:textId="521E2D6A" w:rsidR="009B1DA9" w:rsidRDefault="009B1DA9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181373160" w:history="1">
-            <w:r w:rsidRPr="002E72D4">
+          <w:hyperlink w:anchor="_Toc221284440" w:history="1">
+            <w:r w:rsidRPr="00DB64C4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Access to More Than One Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc181373160 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc221284440 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00934029">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67592178" w14:textId="7ED7E66B" w:rsidR="00C76013" w:rsidRDefault="00C76013">
+        <w:p w14:paraId="7E362881" w14:textId="0BF54DAA" w:rsidR="009B1DA9" w:rsidRDefault="009B1DA9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181373161" w:history="1">
-            <w:r w:rsidRPr="002E72D4">
+          <w:hyperlink w:anchor="_Toc221284441" w:history="1">
+            <w:r w:rsidRPr="00DB64C4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Access to More Than One Virtual Gateway User ID</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc181373161 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc221284441 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00934029">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6165D667" w14:textId="5ADBDEB8" w:rsidR="00C76013" w:rsidRDefault="00C76013">
+        <w:p w14:paraId="7EBCCCBA" w14:textId="123FE70B" w:rsidR="009B1DA9" w:rsidRDefault="009B1DA9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181373162" w:history="1">
-            <w:r w:rsidRPr="002E72D4">
+          <w:hyperlink w:anchor="_Toc221284442" w:history="1">
+            <w:r w:rsidRPr="00DB64C4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to Switch Accounts (Log In under different VG User ID)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc181373162 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc221284442 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00934029">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1ADF1725" w14:textId="4617A1B8" w:rsidR="00C76013" w:rsidRDefault="00C76013">
+        <w:p w14:paraId="2C07031E" w14:textId="6AE6ABC4" w:rsidR="009B1DA9" w:rsidRDefault="009B1DA9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181373163" w:history="1">
-            <w:r w:rsidRPr="002E72D4">
+          <w:hyperlink w:anchor="_Toc221284443" w:history="1">
+            <w:r w:rsidRPr="00DB64C4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Resetting your password</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc181373163 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc221284443 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00934029">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B87A53A" w14:textId="10F29FA4" w:rsidR="00C76013" w:rsidRDefault="00C76013">
+        <w:p w14:paraId="240F6001" w14:textId="10A9138E" w:rsidR="009B1DA9" w:rsidRDefault="009B1DA9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc181373164" w:history="1">
-            <w:r w:rsidRPr="002E72D4">
+          <w:hyperlink w:anchor="_Toc221284444" w:history="1">
+            <w:r w:rsidRPr="00DB64C4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Virtual Gateway Customer Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc181373164 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc221284444 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00934029">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6517744F" w14:textId="1DDAAA84" w:rsidR="00BD457E" w:rsidRDefault="002E7799">
+        <w:p w14:paraId="6517744F" w14:textId="7CE2D27D" w:rsidR="00BD457E" w:rsidRDefault="002E7799">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="49747F08" w14:textId="447F7E87" w:rsidR="002E7799" w:rsidRDefault="00BD457E">
-          <w:r w:rsidRPr="00BD457E">
+        <w:p w14:paraId="49747F08" w14:textId="6270CBB9" w:rsidR="002E7799" w:rsidRDefault="00BD457E">
+          <w:r w:rsidRPr="00E10900">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
+              <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t xml:space="preserve">Last Updated: </w:t>
           </w:r>
-          <w:r w:rsidR="00E94D10">
+          <w:r w:rsidR="00E10900" w:rsidRPr="00E10900">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
+              <w:highlight w:val="yellow"/>
             </w:rPr>
-            <w:t>November 4</w:t>
+            <w:t xml:space="preserve">February </w:t>
           </w:r>
-          <w:r w:rsidRPr="00BD457E">
+          <w:r w:rsidR="00081035">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
+              <w:highlight w:val="yellow"/>
             </w:rPr>
-            <w:t>, 2024</w:t>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00E10900" w:rsidRPr="00E10900">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <w:t>, 2026</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6F0A61C1" w14:textId="77777777" w:rsidR="00C02FDB" w:rsidRDefault="00C02FDB">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A085B68" w14:textId="2CD7D4C5" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
-      <w:r>
+    <w:p w14:paraId="5A085B68" w14:textId="204BA664" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This reference guide will assist a </w:t>
       </w:r>
       <w:r w:rsidR="00B72F59">
         <w:t>first-time provider user</w:t>
       </w:r>
       <w:r w:rsidR="00711323">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>who need</w:t>
       </w:r>
       <w:r w:rsidR="00B72F59">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to create a MyMassGov account and set up multifactor authentication (MFA) to access their applications on the Virtual Gateway.</w:t>
       </w:r>
       <w:r w:rsidR="00FC1798">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EB47EF" w14:textId="77777777" w:rsidR="00C02FDB" w:rsidRDefault="00C02FDB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="00E340C8" w:rsidRPr="00C02FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -1009,51 +1003,51 @@
       </w:r>
       <w:r w:rsidR="005E11C6" w:rsidRPr="00C02FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the first time they log in</w:t>
       </w:r>
       <w:r w:rsidR="002E7799" w:rsidRPr="00C02FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc166744781"/>
     </w:p>
     <w:p w14:paraId="71ED1AAD" w14:textId="17812FCE" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc181373157"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc221284437"/>
       <w:r>
         <w:t xml:space="preserve">Create </w:t>
       </w:r>
       <w:r w:rsidR="00043419">
         <w:t>Business</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> MyMassGov Account</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="3CFDE5F3" w14:textId="77777777" w:rsidR="00A10325" w:rsidRDefault="00A10325" w:rsidP="00A10325">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click the following link to access the Virtual Gateway website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="007B383F">
@@ -1098,86 +1092,86 @@
           <w:bCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005F5E93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> click the </w:t>
       </w:r>
       <w:r w:rsidRPr="005F5E93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Create an Account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> link.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CE094D" w14:textId="117DF666" w:rsidR="002E7799" w:rsidRDefault="00B94ECC" w:rsidP="002E7799">
+    <w:p w14:paraId="21CE094D" w14:textId="1C73B560" w:rsidR="002E7799" w:rsidRDefault="005C363A" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28626300" wp14:editId="7CCE1429">
-[...2 lines deleted...]
-            <wp:docPr id="787052532" name="Picture 1" descr="Graphical user interface, website&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E01E584" wp14:editId="3F920379">
+            <wp:extent cx="5943600" cy="2343785"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="18415"/>
+            <wp:docPr id="2028248552" name="Picture 1" descr="Image of the Virtual Gateway Log In page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="787052532" name="Picture 1" descr="Graphical user interface, website&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="2028248552" name="Picture 1" descr="Image of the Virtual Gateway Log In page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4558218" cy="1895849"/>
+                      <a:ext cx="5943600" cy="2343785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7847915B" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00086678" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -1186,62 +1180,62 @@
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>First time using MyMassGov? Click the CREATE AN ACCOUNT button</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA04DB6" w14:textId="7E09EF06" w:rsidR="002E7799" w:rsidRDefault="00B94ECC" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E23B7A8" wp14:editId="4BA734B1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E23B7A8" wp14:editId="5A2DB3AD">
             <wp:extent cx="4330700" cy="2181081"/>
             <wp:effectExtent l="19050" t="19050" r="12700" b="10160"/>
-            <wp:docPr id="1657169508" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1657169508" name="Picture 2" descr="Image of the MyMassGov Business Account page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1657169508" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1657169508" name="Picture 2" descr="Image of the MyMassGov Business Account page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4341905" cy="2186724"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
@@ -1295,50 +1289,51 @@
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Continue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> button. Note: After giving consent, user will not see this page again when logging into account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0207ABAF" w14:textId="0C765E89" w:rsidR="00E94D10" w:rsidRDefault="00E94D10" w:rsidP="002E7799">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="341568F7" wp14:editId="7E987987">
             <wp:extent cx="3373024" cy="3851910"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="802925399" name="Picture 2" descr="Image of Consent to share MyMassGov profile information page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="802925399" name="Picture 2" descr="Image of Consent to share MyMassGov profile information page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -1441,63 +1436,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Click the SEND VERIFICATION CODE button</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5196E9F2" w14:textId="3DFEED80" w:rsidR="002E7799" w:rsidRDefault="00B94ECC" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77EA1B0B" wp14:editId="72907F89">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77EA1B0B" wp14:editId="62CF6E16">
             <wp:extent cx="3457284" cy="3873500"/>
             <wp:effectExtent l="19050" t="19050" r="10160" b="12700"/>
-            <wp:docPr id="1970428439" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1970428439" name="Picture 3" descr="Image of the MyMassGov Business Account Create your account page. This image is displaying Step 1 of 3: Verify your email."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1970428439" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1970428439" name="Picture 3" descr="Image of the MyMassGov Business Account Create your account page. This image is displaying Step 1 of 3: Verify your email."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3464580" cy="3881674"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
@@ -1607,63 +1603,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Click VERIFY </w:t>
       </w:r>
       <w:r w:rsidR="00255638">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>EMAIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0A8F52" w14:textId="6B1B20B1" w:rsidR="002E7799" w:rsidRDefault="00601A8E" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AC21499" wp14:editId="71B6C6F3">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AC21499" wp14:editId="484BCE45">
             <wp:extent cx="2991031" cy="4641850"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="25400"/>
-            <wp:docPr id="927857972" name="Picture 18" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="927857972" name="Picture 18" descr="Image of the MyMassGov Business Account Create your account page. This image is displaying Step 1 of 3: Verify your email with email and Verification code filled in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="927857972" name="Picture 18" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="927857972" name="Picture 18" descr="Image of the MyMassGov Business Account Create your account page. This image is displaying Step 1 of 3: Verify your email with email and Verification code filled in."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2998315" cy="4653155"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
@@ -1739,63 +1736,64 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Enter Last Name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CA6247" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click CONTINUE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4928F311" w14:textId="30EE01FB" w:rsidR="002E7799" w:rsidRDefault="00E53011" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35CECCE8" wp14:editId="0D282A57">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35CECCE8" wp14:editId="1483D113">
             <wp:extent cx="3381566" cy="4318000"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="25400"/>
-            <wp:docPr id="2067386328" name="Picture 19" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="2067386328" name="Picture 19" descr="Image of the MyMassGov Business Account Create your account page. This image is displaying Step 2 of 3: Add account details."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2067386328" name="Picture 19" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="2067386328" name="Picture 19" descr="Image of the MyMassGov Business Account Create your account page. This image is displaying Step 2 of 3: Add account details."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3387217" cy="4325216"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
@@ -1843,63 +1841,64 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Confirm New Password</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36083BE3" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click Create Account</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EE43A3" w14:textId="48CDD649" w:rsidR="002E7799" w:rsidRDefault="00F11E8F" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BA281C4" wp14:editId="3D00989E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BA281C4" wp14:editId="09F142C5">
             <wp:extent cx="3508705" cy="5695950"/>
             <wp:effectExtent l="19050" t="19050" r="15875" b="19050"/>
-            <wp:docPr id="1997393507" name="Picture 20" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1997393507" name="Picture 20" descr="Image of the MyMassGov Business Account Create your account page. This image is displaying Step 3 of 3: Set up your password."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1997393507" name="Picture 20" descr="Graphical user interface, text, application, email&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1997393507" name="Picture 20" descr="Image of the MyMassGov Business Account Create your account page. This image is displaying Step 3 of 3: Set up your password."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3514550" cy="5705438"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
@@ -1907,134 +1906,187 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF13DD3" w14:textId="7373930D" w:rsidR="00B94ECC" w:rsidRDefault="00590C87" w:rsidP="002E7799">
       <w:r>
         <w:t xml:space="preserve">Your MyMassGov Business account has been created. The next step is to </w:t>
       </w:r>
       <w:r w:rsidR="00F11E8F">
         <w:t>set up</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your multifactor authentication (MFA).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AEDFE9" w14:textId="33E021ED" w:rsidR="00590C87" w:rsidRDefault="00590C87" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="388248BB" wp14:editId="63FAFE45">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="388248BB" wp14:editId="218BFA2E">
             <wp:extent cx="3015185" cy="3079750"/>
             <wp:effectExtent l="19050" t="19050" r="13970" b="25400"/>
-            <wp:docPr id="988341004" name="Picture 8" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="988341004" name="Picture 8" descr="Image of the MyMassGov Business Account Create your account page to Set Up MFA."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="988341004" name="Picture 8" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="988341004" name="Picture 8" descr="Image of the MyMassGov Business Account Create your account page to Set Up MFA."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3020593" cy="3085274"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A5ABB0" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc166744782"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc181373158"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc221284438"/>
       <w:r w:rsidRPr="00A8494F">
         <w:t xml:space="preserve">Set up </w:t>
       </w:r>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8494F">
         <w:t xml:space="preserve">ultifactor </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8494F">
         <w:t>uthentication</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (MFA)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="35B8794C" w14:textId="70BE61CB" w:rsidR="002E7799" w:rsidRPr="00D8751C" w:rsidRDefault="002E7799" w:rsidP="002E7799">
+    <w:p w14:paraId="35B8794C" w14:textId="6FD3E98D" w:rsidR="002E7799" w:rsidRPr="00D8751C" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r w:rsidRPr="00D8751C">
         <w:t xml:space="preserve">At the ‘Choose </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8751C">
-        <w:t xml:space="preserve"> Authentication Method’ screen, check the MFA option(s) you would like to use. You must choose at least one and can choose one, two, or all three. We recommend setting up at least two. You will set up each option separately. </w:t>
+        <w:t xml:space="preserve"> Authentication Method’ screen, check the MFA option(s) you would like to use. You must choose at least one and can choose one, two, or all three. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C07A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>We recommend setting up at least two</w:t>
+      </w:r>
+      <w:r w:rsidR="005C363A" w:rsidRPr="005C07A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MFA option with Telephone number being one </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4CE5" w:rsidRPr="005C07A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>method when possible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C07A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C07A3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587651" w:rsidRPr="005C07A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Telephone number is required if you need to call for an MFA Reset.</w:t>
+      </w:r>
+      <w:r w:rsidR="00587651">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8751C">
+        <w:t>You will set up each option separately. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011223EB" w14:textId="5E915EED" w:rsidR="002E7799" w:rsidRPr="00D8751C" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8751C">
         <w:t>Authentication App*- Select this choice if you would like to verify using an authentication app</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF8908A" w14:textId="37E81C45" w:rsidR="002E7799" w:rsidRPr="00D8751C" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8751C">
         <w:t>Phone (Voice and Text Message)- Select this choice if you would like to verify using one phone number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCDD160" w14:textId="2125883C" w:rsidR="002E7799" w:rsidRPr="00D8751C" w:rsidRDefault="002E7799" w:rsidP="002E7799">
@@ -2055,63 +2107,64 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Select authentication method(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E31CA30" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click CONTINUE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772657C5" w14:textId="73387751" w:rsidR="002E7799" w:rsidRDefault="00590C87" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58465137" wp14:editId="6FB74ED9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58465137" wp14:editId="5FAE2174">
             <wp:extent cx="3074957" cy="4521200"/>
             <wp:effectExtent l="19050" t="19050" r="11430" b="12700"/>
-            <wp:docPr id="1401409011" name="Picture 9" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1401409011" name="Picture 9" descr="Image of the MyMassGov Business Account Create your account page to Set Up MFA. This image displays the MFA options of Phone (Voice &amp; Text Message), Secondary Phine (Voice &amp; Text Message) and Authenticator App."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1401409011" name="Picture 9" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1401409011" name="Picture 9" descr="Image of the MyMassGov Business Account Create your account page to Set Up MFA. This image displays the MFA options of Phone (Voice &amp; Text Message), Secondary Phine (Voice &amp; Text Message) and Authenticator App."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3083643" cy="4533971"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
@@ -2228,50 +2281,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8751C">
         <w:t>Click ‘Continue’ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3246FEBB" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00D8751C" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8751C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OPTION 2: To setup a phone number: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A70FE4" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00D8751C" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r w:rsidRPr="00D8751C">
+        <w:lastRenderedPageBreak/>
         <w:t>Phone (Voice and Text Message) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C19945D" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00D8751C" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8751C">
         <w:t>At the ‘Choose your authentication method’ screen select ‘Phone (Voice and Text Messages)’ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5D9B43" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00D8751C" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8751C">
         <w:t>At the ‘Link your phone number’ screen select the correct country code </w:t>
       </w:r>
     </w:p>
@@ -2506,50 +2560,51 @@
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E5E">
         <w:t>In the ‘Verify your account’ screen, click ‘Authentication app’ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EA81D3" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00536E5E" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E5E">
         <w:t>Enter the six-digit code you receive from your authentication app </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F835245" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00536E5E" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E5E">
+        <w:lastRenderedPageBreak/>
         <w:t>Click ‘Continue’ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF7FA01" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00536E5E" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00536E5E">
         <w:t>You will be logged into your account </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733EE981" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00536E5E" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r w:rsidRPr="00536E5E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>If you set up verification by phone number: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F90DE7E" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00536E5E" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
@@ -2653,62 +2708,62 @@
         </w:rPr>
         <w:t>If the phone number you see on the screen to be used for verification is not correct, start over and make sure you’re logging into the correct account</w:t>
       </w:r>
       <w:r w:rsidR="00F64F48">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D520378" w14:textId="7B60A64F" w:rsidR="00F64F48" w:rsidRPr="00F64F48" w:rsidRDefault="00F64F48" w:rsidP="002E7799">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009E156E">
         <w:t>success page will appear letting you know your Virtual Gateway account has been created successfully and you can now log in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B56C340" w14:textId="196DF4BE" w:rsidR="00F64F48" w:rsidRPr="00F64F48" w:rsidRDefault="006809E5" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A52CFE7" wp14:editId="329BC36F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A52CFE7" wp14:editId="77E21EEE">
             <wp:extent cx="5943600" cy="1254125"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="22225"/>
-            <wp:docPr id="1000959086" name="Picture 21" descr="Graphical user interface, text, application, Word&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1000959086" name="Picture 21" descr="Image of success message that the email associated to Virtual Gateway account has successfully been created."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1000959086" name="Picture 21" descr="Graphical user interface, text, application, Word&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1000959086" name="Picture 21" descr="Image of success message that the email associated to Virtual Gateway account has successfully been created."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1254125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
@@ -2718,177 +2773,178 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="20176437" w14:textId="77777777" w:rsidR="00CE6980" w:rsidRDefault="00CE6980">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc166744784"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="723DA267" w14:textId="5AEBB8A4" w:rsidR="002E7799" w:rsidRPr="003C4D24" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc181373159"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc221284439"/>
       <w:r w:rsidRPr="003C4D24">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Log In to </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00043419">
         <w:t>Virtual Gateway Application(s)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="418C4978" w14:textId="613B7E14" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click the </w:t>
       </w:r>
       <w:r w:rsidR="00043419">
         <w:t>Business</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Log In button</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEB6AC5" w14:textId="06350DB0" w:rsidR="002E7799" w:rsidRDefault="00590C87" w:rsidP="002E7799">
+    <w:p w14:paraId="3DEB6AC5" w14:textId="18272B2B" w:rsidR="002E7799" w:rsidRDefault="00A84014" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C5ACC0A" wp14:editId="6DA0E718">
-[...2 lines deleted...]
-            <wp:docPr id="356778446" name="Picture 10" descr="Graphical user interface, website&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31AFDD6C" wp14:editId="2708AB2C">
+            <wp:extent cx="5943600" cy="2343785"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="18415"/>
+            <wp:docPr id="1851357817" name="Picture 2" descr="Image of the Virtual Gateway Landing page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="356778446" name="Picture 10" descr="Graphical user interface, website&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1851357817" name="Picture 2" descr="Image of the Virtual Gateway Landing page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="2472055"/>
+                      <a:ext cx="5943600" cy="2343785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6BC9CE" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Read Security Warning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4129AD31" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click the Proceed button</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E603F8" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="029FED93" wp14:editId="66457FCD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="029FED93" wp14:editId="1E4446B7">
             <wp:extent cx="5943600" cy="1694180"/>
             <wp:effectExtent l="19050" t="19050" r="0" b="1270"/>
-            <wp:docPr id="555683641" name="Picture 30" descr="Text&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="555683641" name="Picture 30" descr="Image of the Security Warning message."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="555683641" name="Picture 30" descr="Text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="555683641" name="Picture 30" descr="Image of the Security Warning message."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1694180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2918,67 +2974,68 @@
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Enter password</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A28EB4" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00086678" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click LOG IN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67496482" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799"/>
     <w:p w14:paraId="05A1B642" w14:textId="7D4C0452" w:rsidR="002E7799" w:rsidRDefault="0096770A" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="684EB227" wp14:editId="2FA619C6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="684EB227" wp14:editId="15260860">
             <wp:extent cx="5943600" cy="3274060"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="21590"/>
-            <wp:docPr id="1260475557" name="Picture 22" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1260475557" name="Picture 22" descr="Image of the MyMassGov Business Account page with email and password filled in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1260475557" name="Picture 22" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1260475557" name="Picture 22" descr="Image of the MyMassGov Business Account page with email and password filled in."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3274060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3114,67 +3171,68 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2915151" cy="3329031"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B7B497" w14:textId="549AA774" w:rsidR="00BE5732" w:rsidRDefault="00402CDA" w:rsidP="002E7799">
       <w:r>
         <w:t>Click verification method as listed on your screen (Authenticator app, Text Me, Call Me)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30802B9D" w14:textId="24514537" w:rsidR="00A26A33" w:rsidRDefault="00A26A33" w:rsidP="00590C87">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CD92419" wp14:editId="294F35B7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CD92419" wp14:editId="1C1D19F4">
             <wp:extent cx="2898045" cy="3206750"/>
             <wp:effectExtent l="19050" t="19050" r="17145" b="12700"/>
-            <wp:docPr id="1912804513" name="Picture 16" descr="Graphical user interface&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1912804513" name="Picture 16" descr="Image of the MyMassGov Business Account Verify your account page. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1912804513" name="Picture 16" descr="Graphical user interface&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1912804513" name="Picture 16" descr="Image of the MyMassGov Business Account Verify your account page. "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2905225" cy="3214695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3209,66 +3267,66 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4925BF98" w14:textId="045AF546" w:rsidR="00590C87" w:rsidRDefault="00590C87" w:rsidP="00590C87">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="007A6263">
         <w:t>first-time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> logging into the Virtual Gateway you will be </w:t>
       </w:r>
       <w:r w:rsidR="007A6263">
         <w:t xml:space="preserve">taken to the Accept/Update Agreement page. All Virtual Gateway users must accept the terms and conditions to </w:t>
       </w:r>
       <w:r w:rsidR="008B6651">
         <w:t>proceed to the Applications page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1625722C" w14:textId="77777777" w:rsidR="008B6651" w:rsidRDefault="00590C87" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7919E3D2" wp14:editId="366E3CC0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7919E3D2" wp14:editId="1A6934FF">
             <wp:extent cx="5943600" cy="3046095"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="20955"/>
-            <wp:docPr id="1192017702" name="Picture 12" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1192017702" name="Picture 12" descr="Image of the Virtual Gateway Terms and Conditions page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1192017702" name="Picture 12" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1192017702" name="Picture 12" descr="Image of the Virtual Gateway Terms and Conditions page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3046095"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3296,52 +3354,53 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Check the checkbox next to ‘I agree to terms and conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8960A2" w14:textId="00738772" w:rsidR="00A42516" w:rsidRDefault="00A42516" w:rsidP="00A42516">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click the Complete Log In button</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1804ACF3" w14:textId="6946CF29" w:rsidR="00937C8B" w:rsidRDefault="00937C8B" w:rsidP="00937C8B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc181373160"/>
-      <w:r>
+      <w:bookmarkStart w:id="6" w:name="_Toc221284440"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Access to More Than One Organization</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="50A0550B" w14:textId="279847BC" w:rsidR="005E11C6" w:rsidRDefault="00586B7E" w:rsidP="005E11C6">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>If you have access to more than 1 organization, you will be taken to the Select Organization page</w:t>
       </w:r>
       <w:r w:rsidR="00CF5969">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEF14EE" w14:textId="3DA7276D" w:rsidR="00586B7E" w:rsidRDefault="005E11C6" w:rsidP="005E11C6">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>Note: Skip this section if you only have access to 1 organization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11350B66" w14:textId="4D09B537" w:rsidR="00CF5969" w:rsidRDefault="00CF5969" w:rsidP="00CF5969">
       <w:pPr>
@@ -3354,922 +3413,816 @@
       <w:r>
         <w:t xml:space="preserve">Select Organization from drop down </w:t>
       </w:r>
       <w:r w:rsidR="00B57E86">
         <w:t>menu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A821D4" w14:textId="7A51EC95" w:rsidR="00CF5969" w:rsidRDefault="00CF5969" w:rsidP="00CF5969">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click Complete Log In</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5888CEF2" w14:textId="7CD4A47A" w:rsidR="00CF5969" w:rsidRDefault="00CF5969" w:rsidP="002E7799">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04B6DCAD" wp14:editId="2C4276AF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04B6DCAD" wp14:editId="115EF6F7">
             <wp:extent cx="5943600" cy="1625600"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="12700"/>
-            <wp:docPr id="1105543729" name="Picture 17" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1105543729" name="Picture 17" descr="Image of the Select Organization page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1105543729" name="Picture 17" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1105543729" name="Picture 17" descr="Image of the Select Organization page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1625600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E4F49F" w14:textId="1C8FB3BD" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r>
         <w:t xml:space="preserve">The Virtual Gateway Applications page appears. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F782775" w14:textId="77777777" w:rsidR="00EB0F21" w:rsidRDefault="00EB0F21" w:rsidP="00EB0F21">
       <w:r>
         <w:t>Congratulations! You have successfully created a MyMassGov business account, set up multifactor authentication and logged into Virtual Gateway to access the applications you have access to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EEF0CC" w14:textId="7B764B58" w:rsidR="00937C8B" w:rsidRDefault="00937C8B" w:rsidP="00937C8B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc181373161"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc221284441"/>
       <w:r>
         <w:t>Access to More Than One Virtual Gateway User ID</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="280969B4" w14:textId="156FFC8D" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="00117BE1">
+    <w:p w14:paraId="280969B4" w14:textId="156FFC8D" w:rsidR="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="00117BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7CFC">
         <w:t xml:space="preserve">User will be redirected to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00117BE1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Select User ID</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7CFC">
         <w:t xml:space="preserve"> page. This page will display the email address that is associated to multiple accounts. The user select</w:t>
       </w:r>
       <w:r w:rsidR="00937C8B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7CFC">
         <w:t xml:space="preserve"> a Virtual Gateway ID from the list. Note: A drop-down menu will list the VG User IDs associated to the email displayed on this page. The maximum number of IDs that can appear in this list is 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C28D8B0" w14:textId="1D8BFC09" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="008B7CFC">
-      <w:r w:rsidRPr="008B7CFC">
+    <w:p w14:paraId="3BD28300" w14:textId="1D377627" w:rsidR="00E92712" w:rsidRPr="008B7CFC" w:rsidRDefault="0067696C" w:rsidP="00E92712">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12C0F4C5" wp14:editId="4C1D5D2A">
-[...2 lines deleted...]
-            <wp:docPr id="1875866749" name="Picture 6" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73BC703C" wp14:editId="538F2EDD">
+            <wp:extent cx="5943600" cy="2340610"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="21590"/>
+            <wp:docPr id="99228562" name="Picture 8" descr="Image of the Switch User ID page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 16" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="99228562" name="Picture 8" descr="Image of the Switch User ID page."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="2340610"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160D978E" w14:textId="77777777" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="00117BE1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7CFC">
+        <w:lastRenderedPageBreak/>
+        <w:t>User selects the VG User ID that they want to link to/access. Note: User will need to link each time they need to access a different VG User ID.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227BDE3B" w14:textId="215A74F6" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="00117BE1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7CFC">
+        <w:t xml:space="preserve">Click the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117BE1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00011438">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ubmit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7CFC">
+        <w:t xml:space="preserve"> button.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50048585" w14:textId="77777777" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="008B7CFC">
+      <w:r w:rsidRPr="008B7CFC">
+        <w:t>The user receives the successfully linked message. Once the VG User ID has been linked, the user will need to log into their account again, as directed on the screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58831003" w14:textId="77777777" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="00117BE1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7CFC">
+        <w:t xml:space="preserve">Click the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117BE1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Virtual Gateway Home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7CFC">
+        <w:t xml:space="preserve"> button.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370A34FB" w14:textId="0EE7ACAA" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="00C46478" w:rsidP="008B7CFC">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68D7AC87" wp14:editId="44CF5AB0">
+            <wp:extent cx="5943600" cy="1370330"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="20320"/>
+            <wp:docPr id="1153998257" name="Picture 7" descr="Image of the successful linking of Virtual Gateway User ID."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1153998257" name="Picture 7" descr="Image of the successful linking of Virtual Gateway User ID."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1784350"/>
+                      <a:ext cx="5943600" cy="1370330"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525" cmpd="sng">
+                    <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160D978E" w14:textId="77777777" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="00117BE1">
+    <w:p w14:paraId="1D9F5E9F" w14:textId="512E56F9" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="00117BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7CFC">
-        <w:t>User selects the VG User ID that they want to link to/access. Note: User will need to link each time they need to access a different VG User ID.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Follow Steps above to log into your </w:t>
+      </w:r>
+      <w:r w:rsidR="00117BE1">
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
       <w:r w:rsidRPr="008B7CFC">
-        <w:t xml:space="preserve">Click the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00117BE1">
+        <w:t>account</w:t>
+      </w:r>
+      <w:r w:rsidR="00117BE1">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7CFC">
+        <w:t>. If within the same session, you will not need to enter a verification code. If a verification code if needed, it will generate through the authenticator app, voice or text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BF2D07" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+      <w:r w:rsidRPr="00865050">
+        <w:t>The Virtual Gateway Applications page appears. This page will display the following message/or similar message:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212F5BA2" w14:textId="3673EFED" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+      <w:r w:rsidRPr="00865050">
+        <w:t>‘Your email is associated with Virtual Gateway User Id - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E045A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>S</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008B7CFC">
+        <w:t>tdoe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00865050">
+        <w:t>. To switch to another account select Manage My Account -&gt; Switch User Id and follow the instructions.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DB1385" w14:textId="723D17F7" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00D336C1" w:rsidP="00865050">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F7AE4C3" wp14:editId="15BC4856">
-[...2 lines deleted...]
-            <wp:docPr id="2066377041" name="Picture 5" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CCD48D5" wp14:editId="36865312">
+            <wp:extent cx="5943600" cy="1546225"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="15875"/>
+            <wp:docPr id="2010388415" name="Picture 9" descr="Image of the Virtual Gateway Applications page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 17" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="2010388415" name="Picture 9" descr="Image of the Virtual Gateway Applications page."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId26" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1731645"/>
+                      <a:ext cx="5943600" cy="1546225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525" cmpd="sng">
+                    <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50048585" w14:textId="77777777" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="008B7CFC">
-[...4 lines deleted...]
-    <w:p w14:paraId="58831003" w14:textId="77777777" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="00117BE1">
+    <w:p w14:paraId="5F889B99" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc221284442"/>
+      <w:r w:rsidRPr="00865050">
+        <w:t>How to Switch Accounts (Log In under different VG User ID)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="16C624F6" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7CFC">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00117BE1">
+      <w:r w:rsidRPr="00865050">
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865050">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Virtual Gateway Home</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008B7CFC">
+        <w:t>Manage My Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865050">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A84A5D1" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+      <w:r w:rsidRPr="00865050">
+        <w:t xml:space="preserve">The menu will display Update Profile and Switch User Id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDA2275" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865050">
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865050">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Switch User Id</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865050">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1468D30D" w14:textId="3BFC1567" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00B26A88" w:rsidP="00865050">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78A6D358" wp14:editId="7A167F7A">
-[...2 lines deleted...]
-            <wp:docPr id="594469104" name="Picture 4" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50CDE05E" wp14:editId="5C474DF3">
+            <wp:extent cx="5943600" cy="1434465"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="13335"/>
+            <wp:docPr id="1718408385" name="Picture 10" descr="Image of the Virtual Gateway Applications page with the Manage My Account menu displayed. The options are Update PRofile or Switch User Id."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1718408385" name="Picture 10" descr="Image of the Virtual Gateway Applications page with the Manage My Account menu displayed. The options are Update PRofile or Switch User Id."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId27" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5937250" cy="1250950"/>
+                      <a:ext cx="5943600" cy="1434465"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525" cmpd="sng">
+                    <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9F5E9F" w14:textId="512E56F9" w:rsidR="008B7CFC" w:rsidRPr="008B7CFC" w:rsidRDefault="008B7CFC" w:rsidP="00117BE1">
+    <w:p w14:paraId="14754675" w14:textId="0821C304" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00B26A88" w:rsidP="00865050">
+      <w:r w:rsidRPr="00865050">
+        <w:t>Users</w:t>
+      </w:r>
+      <w:r w:rsidR="00865050" w:rsidRPr="00865050">
+        <w:t xml:space="preserve"> will be taken to User ID page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721CBAD6" w14:textId="20C35C7C" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7CFC">
-[...16 lines deleted...]
-    <w:p w14:paraId="60BF2D07" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
       <w:r w:rsidRPr="00865050">
-        <w:t>The Virtual Gateway Applications page appears. This page will display the following message/or similar message:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="212F5BA2" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+        <w:t xml:space="preserve">Click drop-down menu for User ID. The User IDs not currently linked will appear in the drop-down menu. Notice that </w:t>
+      </w:r>
+      <w:r w:rsidR="00011438">
+        <w:t>ID currently logged in</w:t>
+      </w:r>
       <w:r w:rsidRPr="00865050">
-        <w:t>‘Your email is associated with Virtual Gateway User Id - </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> is not listed and that is because that ID is currently associated/linked – as noted in message on screen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533896C2" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865050">
+        <w:t>Select a different User ID from list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFC636C" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865050">
+        <w:t xml:space="preserve">Click the </w:t>
+      </w:r>
       <w:r w:rsidRPr="00865050">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>kdrea</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Submit</w:t>
+      </w:r>
       <w:r w:rsidRPr="00865050">
-        <w:t>. To switch to another account select Manage My Account -&gt; Switch User Id and follow the instructions.’</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00865050">
+        <w:t xml:space="preserve"> button.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397F02FF" w14:textId="20EA8537" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00081035" w:rsidP="00865050">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45E5C633" wp14:editId="4CD61317">
-[...2 lines deleted...]
-            <wp:docPr id="415244620" name="Picture 14" descr="Graphical user interface, application, Word&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="600559C2" wp14:editId="16C19A34">
+            <wp:extent cx="5943600" cy="2340610"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="21590"/>
+            <wp:docPr id="779560284" name="Picture 13" descr="Image of the Switch User ID page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 42" descr="Graphical user interface, application, Word&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="779560284" name="Picture 13" descr="Image of the Switch User ID page."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28" cstate="print">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5937250" cy="2489200"/>
+                      <a:ext cx="5943600" cy="2340610"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525" cmpd="sng">
+                    <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F889B99" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc181373162"/>
+    <w:p w14:paraId="58A2C587" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
       <w:r w:rsidRPr="00865050">
-        <w:t>How to Switch Accounts (Log In under different VG User ID)</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The user is now associated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00865050">
-        <w:t xml:space="preserve">Click </w:t>
-      </w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00865050">
-        <w:rPr>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00865050">
+        <w:t xml:space="preserve"> the selected VG User ID.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7780C486" w14:textId="5782AB14" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00081035" w:rsidP="00865050">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AF15BF6" wp14:editId="10349D3A">
-[...2 lines deleted...]
-            <wp:docPr id="424043993" name="Picture 13" descr="Graphical user interface, application, Word&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AEA1135" wp14:editId="7385F426">
+            <wp:extent cx="5943600" cy="1256030"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="20320"/>
+            <wp:docPr id="755362373" name="Picture 14" descr="Image of the successful linking of Virtual Gateway User ID."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 43" descr="Graphical user interface, application, Word&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="755362373" name="Picture 14" descr="Image of the successful linking of Virtual Gateway User ID."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5937250" cy="2540000"/>
+                      <a:ext cx="5943600" cy="1256030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525" cmpd="sng">
+                    <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14754675" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+    <w:p w14:paraId="22004BE2" w14:textId="67A561CE" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00081035" w:rsidP="00865050">
       <w:r w:rsidRPr="00865050">
-        <w:t>User will be taken to User ID page.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="721CBAD6" w14:textId="20C35C7C" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+        <w:t>Users</w:t>
+      </w:r>
+      <w:r w:rsidR="00865050" w:rsidRPr="00865050">
+        <w:t xml:space="preserve"> will need to log in again after linking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006BD2AE" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00865050">
-        <w:t xml:space="preserve">Click drop-down menu for User ID. The User IDs not currently linked will appear in the drop-down menu. Notice that </w:t>
-[...2 lines deleted...]
-        <w:t>ID currently logged in</w:t>
+        <w:t xml:space="preserve">Click the </w:t>
       </w:r>
       <w:r w:rsidRPr="00865050">
-        <w:t xml:space="preserve"> is not listed and that is because that ID is currently associated/linked – as noted in message on screen. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="533896C2" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Virtual Gateway Home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865050">
+        <w:t xml:space="preserve"> button.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437E0BD1" w14:textId="072D69B8" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00865050">
-        <w:t>Select a different User ID from list.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3CFC636C" w14:textId="77777777" w:rsidR="00865050" w:rsidRPr="00865050" w:rsidRDefault="00865050" w:rsidP="00865050">
+        <w:t>Follow Steps above. If within the same session, you will not need to enter a verification code. If a verification code if needed, it will generate through the authenticator app.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15893D86" w14:textId="3080BF19" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="00117BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00865050">
-[...186 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click on </w:t>
       </w:r>
       <w:r w:rsidR="009E156E">
         <w:t>application</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to access.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556DBC27" w14:textId="77777777" w:rsidR="00117BE1" w:rsidRDefault="00117BE1">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="75236C88" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc166744785"/>
-      <w:r>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc181373163"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc221284443"/>
       <w:r w:rsidRPr="000151E3">
+        <w:lastRenderedPageBreak/>
         <w:t>Resetting your password</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="6B078DA6" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87431">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Forgot your MyMassGov Password?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD1F70B" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r>
         <w:t>If you have forgotten your password or want to reset it, complete the following steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FF1D76" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click the following link to access the Virtual Gateway website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00395543">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://virtualgateway.mass.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361A281C" w14:textId="376BB181" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click the </w:t>
       </w:r>
       <w:r w:rsidR="0018065D">
         <w:t>Business</w:t>
       </w:r>
@@ -4419,225 +4372,196 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Click ‘Continue’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B1DD00" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r>
         <w:t xml:space="preserve">You will be logged in and can click on the My Account Page application link on the Applications page. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C78454E" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r>
         <w:t>Remember to use the new password you just created the next time you log in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D07A84A" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc166744786"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc181373164"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc221284444"/>
       <w:r>
         <w:t>Virtual Gateway Customer Service</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="79CFE862" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r>
         <w:t>If assistance is needed, contact Virtual Gateway Customer Service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3812FF13" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r>
         <w:t>Virtual Gateway Customer Service: (800) 421-0938 - TTY (617) 847-6578</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD03EF6" w14:textId="77777777" w:rsidR="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
+    <w:p w14:paraId="0F0C5303" w14:textId="6169B691" w:rsidR="002E7799" w:rsidRPr="00E87431" w:rsidRDefault="002E7799" w:rsidP="002E7799">
       <w:r>
         <w:t>Monday - Friday 8:30 am - 5:00 pm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0C5303" w14:textId="77777777" w:rsidR="002E7799" w:rsidRPr="00E87431" w:rsidRDefault="002E7799" w:rsidP="002E7799"/>
-[...29 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId33"/>
+    <w:sectPr w:rsidR="002E7799" w:rsidRPr="00E87431" w:rsidSect="002E7799">
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25A6C371" w14:textId="77777777" w:rsidR="00860D1C" w:rsidRDefault="00860D1C" w:rsidP="002E7799">
+    <w:p w14:paraId="00E1A21D" w14:textId="77777777" w:rsidR="001A0CB1" w:rsidRDefault="001A0CB1" w:rsidP="002E7799">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09F5F241" w14:textId="77777777" w:rsidR="00860D1C" w:rsidRDefault="00860D1C" w:rsidP="002E7799">
+    <w:p w14:paraId="19590ED4" w14:textId="77777777" w:rsidR="001A0CB1" w:rsidRDefault="001A0CB1" w:rsidP="002E7799">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7338FDB5" w14:textId="57B6C3FC" w:rsidR="002E7799" w:rsidRPr="002E7799" w:rsidRDefault="002E7799" w:rsidP="002E7799">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:rPr>
         <w:color w:val="071320" w:themeColor="text2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002E7799">
-[...1 lines deleted...]
-        <w:color w:val="2C7FCE" w:themeColor="text2" w:themeTint="99"/>
+    <w:r w:rsidRPr="009B1DA9">
+      <w:rPr>
+        <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Executive Office of Health and Human Services</w:t>
     </w:r>
-    <w:r w:rsidRPr="002E7799">
-[...1 lines deleted...]
-        <w:color w:val="2C7FCE" w:themeColor="text2" w:themeTint="99"/>
+    <w:r w:rsidRPr="009B1DA9">
+      <w:rPr>
+        <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>Page</w:t>
     </w:r>
-    <w:r w:rsidRPr="002E7799">
-[...1 lines deleted...]
-        <w:color w:val="2C7FCE" w:themeColor="text2" w:themeTint="99"/>
+    <w:r w:rsidRPr="009B1DA9">
+      <w:rPr>
+        <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="002E7799">
       <w:rPr>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002E7799">
       <w:rPr>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="002E7799">
       <w:rPr>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
         <w:sz w:val="20"/>
@@ -4703,76 +4627,76 @@
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002E7799">
       <w:rPr>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="755F5F42" w14:textId="77777777" w:rsidR="00FB158E" w:rsidRPr="002E7799" w:rsidRDefault="00FB158E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C06B8B6" w14:textId="77777777" w:rsidR="00860D1C" w:rsidRDefault="00860D1C" w:rsidP="002E7799">
+    <w:p w14:paraId="059BFB07" w14:textId="77777777" w:rsidR="001A0CB1" w:rsidRDefault="001A0CB1" w:rsidP="002E7799">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A46FD27" w14:textId="77777777" w:rsidR="00860D1C" w:rsidRDefault="00860D1C" w:rsidP="002E7799">
+    <w:p w14:paraId="4CBE16B9" w14:textId="77777777" w:rsidR="001A0CB1" w:rsidRDefault="001A0CB1" w:rsidP="002E7799">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="015C5FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03FE93FC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8083,215 +8007,244 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1611157822">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1345285149">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="500389972">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1546942028">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:view w:val="web"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA41BD"/>
     <w:rsid w:val="00011438"/>
     <w:rsid w:val="00026114"/>
     <w:rsid w:val="00043419"/>
+    <w:rsid w:val="00081035"/>
+    <w:rsid w:val="000D1119"/>
     <w:rsid w:val="000E2BEF"/>
     <w:rsid w:val="000F6732"/>
     <w:rsid w:val="001165DF"/>
     <w:rsid w:val="00117BE1"/>
+    <w:rsid w:val="001218D1"/>
     <w:rsid w:val="00137FB0"/>
-    <w:rsid w:val="00162562"/>
     <w:rsid w:val="00164CB4"/>
+    <w:rsid w:val="00176577"/>
     <w:rsid w:val="0018065D"/>
     <w:rsid w:val="00192F1D"/>
+    <w:rsid w:val="001A0CB1"/>
+    <w:rsid w:val="001E045A"/>
     <w:rsid w:val="002505E3"/>
     <w:rsid w:val="00255638"/>
+    <w:rsid w:val="00265379"/>
+    <w:rsid w:val="00267780"/>
     <w:rsid w:val="002A56F0"/>
     <w:rsid w:val="002C7184"/>
     <w:rsid w:val="002E7799"/>
     <w:rsid w:val="002F4A2C"/>
+    <w:rsid w:val="00302F10"/>
+    <w:rsid w:val="003119F2"/>
     <w:rsid w:val="0036637A"/>
     <w:rsid w:val="00402CDA"/>
+    <w:rsid w:val="0042028F"/>
+    <w:rsid w:val="00466F60"/>
     <w:rsid w:val="004D646A"/>
     <w:rsid w:val="00507A7D"/>
     <w:rsid w:val="00525973"/>
     <w:rsid w:val="005858B0"/>
     <w:rsid w:val="00586B7E"/>
+    <w:rsid w:val="00587651"/>
     <w:rsid w:val="00590C87"/>
+    <w:rsid w:val="005C07A3"/>
+    <w:rsid w:val="005C363A"/>
     <w:rsid w:val="005C4AAD"/>
     <w:rsid w:val="005D491D"/>
     <w:rsid w:val="005E11C6"/>
     <w:rsid w:val="00601A8E"/>
     <w:rsid w:val="00604DB6"/>
     <w:rsid w:val="006461A8"/>
+    <w:rsid w:val="0067696C"/>
     <w:rsid w:val="006809E5"/>
     <w:rsid w:val="006C03B3"/>
     <w:rsid w:val="006C3E80"/>
+    <w:rsid w:val="006F42AF"/>
     <w:rsid w:val="0070332C"/>
     <w:rsid w:val="00711323"/>
     <w:rsid w:val="0074563D"/>
+    <w:rsid w:val="00762288"/>
     <w:rsid w:val="00781C81"/>
     <w:rsid w:val="007A6263"/>
     <w:rsid w:val="007B55D2"/>
     <w:rsid w:val="00835E5F"/>
     <w:rsid w:val="0084671F"/>
     <w:rsid w:val="00860AB8"/>
-    <w:rsid w:val="00860D1C"/>
     <w:rsid w:val="008623A3"/>
     <w:rsid w:val="00865050"/>
     <w:rsid w:val="008668A3"/>
+    <w:rsid w:val="008A4CE5"/>
     <w:rsid w:val="008A5308"/>
     <w:rsid w:val="008B6651"/>
     <w:rsid w:val="008B6A69"/>
+    <w:rsid w:val="008B7CA5"/>
     <w:rsid w:val="008B7CFC"/>
     <w:rsid w:val="008E24A8"/>
     <w:rsid w:val="008E6480"/>
     <w:rsid w:val="00934029"/>
     <w:rsid w:val="00937C8B"/>
+    <w:rsid w:val="00960A60"/>
     <w:rsid w:val="0096770A"/>
     <w:rsid w:val="00976D55"/>
     <w:rsid w:val="009A6336"/>
+    <w:rsid w:val="009B1DA9"/>
     <w:rsid w:val="009E156E"/>
     <w:rsid w:val="00A10325"/>
     <w:rsid w:val="00A26A33"/>
+    <w:rsid w:val="00A31663"/>
     <w:rsid w:val="00A42516"/>
+    <w:rsid w:val="00A84014"/>
     <w:rsid w:val="00A93CC6"/>
     <w:rsid w:val="00A9457B"/>
     <w:rsid w:val="00A9630B"/>
     <w:rsid w:val="00A96A31"/>
-    <w:rsid w:val="00B01534"/>
+    <w:rsid w:val="00B26A88"/>
     <w:rsid w:val="00B42109"/>
     <w:rsid w:val="00B57E86"/>
     <w:rsid w:val="00B72F59"/>
     <w:rsid w:val="00B94ECC"/>
     <w:rsid w:val="00BA1C58"/>
     <w:rsid w:val="00BA23FA"/>
     <w:rsid w:val="00BA41BD"/>
     <w:rsid w:val="00BD457E"/>
     <w:rsid w:val="00BE0C3B"/>
     <w:rsid w:val="00BE5732"/>
     <w:rsid w:val="00BF4BFF"/>
     <w:rsid w:val="00C02FDB"/>
+    <w:rsid w:val="00C46478"/>
     <w:rsid w:val="00C76013"/>
     <w:rsid w:val="00C90DEE"/>
     <w:rsid w:val="00CE6980"/>
     <w:rsid w:val="00CF5969"/>
+    <w:rsid w:val="00D14117"/>
     <w:rsid w:val="00D16480"/>
+    <w:rsid w:val="00D336C1"/>
     <w:rsid w:val="00D41385"/>
-    <w:rsid w:val="00D62D40"/>
+    <w:rsid w:val="00D545E8"/>
     <w:rsid w:val="00E05355"/>
+    <w:rsid w:val="00E10900"/>
     <w:rsid w:val="00E340C8"/>
     <w:rsid w:val="00E50604"/>
     <w:rsid w:val="00E53011"/>
     <w:rsid w:val="00E56427"/>
     <w:rsid w:val="00E72C2C"/>
     <w:rsid w:val="00E75415"/>
+    <w:rsid w:val="00E92712"/>
     <w:rsid w:val="00E94D10"/>
     <w:rsid w:val="00EA4567"/>
     <w:rsid w:val="00EB0F21"/>
+    <w:rsid w:val="00EB60F1"/>
     <w:rsid w:val="00EC1960"/>
     <w:rsid w:val="00EE5ABD"/>
+    <w:rsid w:val="00EF3BF2"/>
     <w:rsid w:val="00F07814"/>
     <w:rsid w:val="00F11E8F"/>
     <w:rsid w:val="00F64F48"/>
+    <w:rsid w:val="00F719F1"/>
     <w:rsid w:val="00F83C96"/>
     <w:rsid w:val="00F9739E"/>
     <w:rsid w:val="00FB158E"/>
     <w:rsid w:val="00FC1798"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6DEFDE0E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{838F5DFF-B990-464A-908D-0AB25972BCA1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9261,51 +9214,51 @@
     <w:pPr>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0036637A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="264651542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="324550838">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9322,51 +9275,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1453668772">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virtualgateway.mass.gov/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:login@noreply.mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virtualgateway.mass.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virtualgateway.mass.gov/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:login@noreply.mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://virtualgateway.mass.gov/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9624,56 +9577,56 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9980</Characters>
+  <Pages>18</Pages>
+  <Words>1746</Words>
+  <Characters>9957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
+  <Lines>82</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11707</CharactersWithSpaces>
+  <CharactersWithSpaces>11680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Drea, Kristine (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>