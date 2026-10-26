--- v1 (2026-08-17)
+++ v2 (2026-10-26)
@@ -16,60 +16,60 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/sara_wisner_mass_gov/Documents/downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/DCR-TEAMS-CRS-FrstryAndFC-ServiceForestry/Shared Documents/C-SIP Expansion (USFS Grant)/Final Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4E3102E9-D835-442B-892B-42BCA033179C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="541" documentId="8_{899826D0-C6C4-4D27-A5C9-23D2D4A4A78C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DCA12656-C422-4583-ABD6-9442562DCDD1}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{EEFD5C6A-57E5-4523-9F36-9C34D0FFA888}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{EEFD5C6A-57E5-4523-9F36-9C34D0FFA888}"/>
   </bookViews>
   <sheets>
     <sheet name="About. READ ME" sheetId="7" r:id="rId1"/>
     <sheet name="Landowner Details and Gen App" sheetId="1" r:id="rId2"/>
     <sheet name="CSIP 5.4 Timber Mats" sheetId="5" r:id="rId3"/>
     <sheet name="Practices" sheetId="3" r:id="rId4"/>
     <sheet name="Signature Page" sheetId="2" r:id="rId5"/>
     <sheet name="DataExtraction-Internal" sheetId="8" state="hidden" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -2035,51 +2035,51 @@
     <t>Woburn</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
     <t>Worthington</t>
   </si>
   <si>
     <t>Wrentham</t>
   </si>
   <si>
     <t>Yarmouth</t>
   </si>
   <si>
     <t>August 10, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -3272,51 +3272,51 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="350">
+  <cellXfs count="348">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
@@ -3577,54 +3577,50 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" xfId="2" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="3" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3674,94 +3670,91 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
@@ -4214,50 +4207,56 @@
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFDDEDFF"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FF9CCAFF"/>
       <color rgb="FFFFFF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -5800,685 +5799,685 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DWHMfHgCbMk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C56DF7B9-23D3-4CE9-8049-39D8FEA2DAF0}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L6" sqref="L6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="72" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="32.1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:6" ht="32.1" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:6" ht="20.25">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:6" ht="27.6" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" ht="32.25" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" ht="29.45" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="105.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="132" t="s">
+    <row r="6" spans="1:6" ht="105.6" customHeight="1">
+      <c r="A6" s="131" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" ht="30">
       <c r="A7" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" ht="30">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" ht="30">
       <c r="A9" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:6">
       <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="72" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:6" ht="75">
       <c r="A11" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="72"/>
       <c r="C12" s="72"/>
       <c r="D12" s="72"/>
       <c r="E12" s="72"/>
       <c r="F12" s="72"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6">
       <c r="A13" s="11" t="s">
         <v>549</v>
       </c>
       <c r="B13" s="72"/>
       <c r="C13" s="72"/>
       <c r="D13" s="72"/>
       <c r="E13" s="72"/>
       <c r="F13" s="72"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6">
       <c r="A14" s="72"/>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6">
       <c r="A15" s="72"/>
       <c r="B15" s="76" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="72"/>
       <c r="D15" s="72"/>
       <c r="E15" s="72"/>
       <c r="F15" s="72"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6">
       <c r="A16" s="72"/>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6">
       <c r="A17" s="72"/>
       <c r="B17" s="72"/>
       <c r="C17" s="72"/>
       <c r="D17" s="72"/>
       <c r="E17" s="72"/>
       <c r="F17" s="72"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6">
       <c r="A18" s="72"/>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Z4c/jez8aDVpfy1JH2cUD2ZMmWiOuUQUoPEA4ZKUIlLxHeLAYXpNc6XYHVtyGqb9TNN6TqGC7AYkv8DuMwPnaQ==" saltValue="r5dQ6AvVcKGhIBcMiUeiiw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{507A3650-4E4F-438F-BB99-B6FA0A0A6FBD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A7CD3EC-BA29-4348-82CC-ED8CF839D8AC}">
   <dimension ref="A1:G68"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K29" sqref="K29"/>
+    <sheetView tabSelected="1" topLeftCell="A16" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="41.109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="41.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="35" style="1" customWidth="1"/>
-    <col min="3" max="3" width="11.5546875" style="1" customWidth="1"/>
-    <col min="4" max="4" width="12.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="16" style="1" customWidth="1"/>
-    <col min="6" max="6" width="8.5546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="1"/>
+    <col min="6" max="6" width="8.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="67" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="67" customFormat="1" ht="40.5" customHeight="1">
       <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7" s="67" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:7" s="67" customFormat="1" ht="21">
       <c r="A2" s="81" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:7" s="67" customFormat="1" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="268" t="s">
+    <row r="3" spans="1:7" s="67" customFormat="1" ht="46.5" customHeight="1" thickBot="1">
+      <c r="A3" s="264" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="268"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="264"/>
+      <c r="C3" s="264"/>
+      <c r="D3" s="264"/>
+      <c r="E3" s="264"/>
+      <c r="F3" s="264"/>
+    </row>
+    <row r="4" spans="1:7" s="67" customFormat="1">
       <c r="A4" s="82" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="83" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="84" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="85"/>
       <c r="E4" s="86" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="87"/>
     </row>
-    <row r="5" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" s="67" customFormat="1">
       <c r="A5" s="88" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="118"/>
-      <c r="C5" s="205" t="s">
+      <c r="C5" s="201" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="206"/>
+      <c r="D5" s="202"/>
       <c r="E5" s="120"/>
-      <c r="F5" s="203"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="F5" s="199"/>
+    </row>
+    <row r="6" spans="1:7" s="67" customFormat="1">
       <c r="A6" s="88" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="118"/>
-      <c r="C6" s="208" t="s">
+      <c r="C6" s="204" t="s">
         <v>21</v>
       </c>
-      <c r="D6" s="209"/>
+      <c r="D6" s="205"/>
       <c r="E6" s="121"/>
-      <c r="F6" s="203"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="F6" s="199"/>
+    </row>
+    <row r="7" spans="1:7" s="67" customFormat="1">
       <c r="A7" s="88" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="118"/>
-      <c r="C7" s="208" t="s">
+      <c r="C7" s="204" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="209"/>
+      <c r="D7" s="205"/>
       <c r="E7" s="120"/>
-      <c r="F7" s="203"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="F7" s="199"/>
+    </row>
+    <row r="8" spans="1:7" s="67" customFormat="1">
       <c r="A8" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="130"/>
-      <c r="C8" s="205" t="s">
+      <c r="B8" s="129"/>
+      <c r="C8" s="201" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="207"/>
+      <c r="D8" s="203"/>
       <c r="E8" s="120"/>
-      <c r="F8" s="203"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7" s="67" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F8" s="199"/>
+    </row>
+    <row r="9" spans="1:7" s="67" customFormat="1" ht="28.5" customHeight="1">
       <c r="A9" s="88" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="118"/>
-      <c r="C9" s="276" t="s">
+      <c r="C9" s="272" t="s">
         <v>27</v>
       </c>
-      <c r="D9" s="277"/>
+      <c r="D9" s="273"/>
       <c r="E9" s="120"/>
-      <c r="F9" s="203"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7" s="67" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F9" s="199"/>
+    </row>
+    <row r="10" spans="1:7" s="67" customFormat="1" ht="30" customHeight="1">
       <c r="A10" s="88" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="118"/>
-      <c r="C10" s="276" t="s">
+      <c r="C10" s="272" t="s">
         <v>29</v>
       </c>
-      <c r="D10" s="277"/>
+      <c r="D10" s="273"/>
       <c r="E10" s="120"/>
-      <c r="F10" s="203"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7" s="67" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F10" s="199"/>
+    </row>
+    <row r="11" spans="1:7" s="67" customFormat="1" ht="17.45" customHeight="1" thickBot="1">
       <c r="A11" s="89" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="119"/>
-      <c r="C11" s="278" t="s">
+      <c r="C11" s="274" t="s">
         <v>31</v>
       </c>
-      <c r="D11" s="279"/>
-[...10 lines deleted...]
-    <row r="14" spans="1:7" s="67" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D11" s="275"/>
+      <c r="E11" s="347"/>
+      <c r="F11" s="199"/>
+    </row>
+    <row r="12" spans="1:7" s="67" customFormat="1" ht="33.75" customHeight="1" thickBot="1">
+      <c r="C12" s="276"/>
+      <c r="D12" s="277"/>
+      <c r="E12" s="122"/>
+      <c r="F12" s="199"/>
+    </row>
+    <row r="13" spans="1:7" s="67" customFormat="1" ht="16.5" thickBot="1"/>
+    <row r="14" spans="1:7" s="67" customFormat="1" ht="18.75" customHeight="1">
       <c r="A14" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="124" t="s">
+      <c r="B14" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="295"/>
-[...6 lines deleted...]
-      <c r="A15" s="195" t="s">
+      <c r="C14" s="291"/>
+      <c r="D14" s="291"/>
+      <c r="E14" s="291"/>
+      <c r="F14" s="291"/>
+      <c r="G14" s="291"/>
+    </row>
+    <row r="15" spans="1:7" s="67" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A15" s="191" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="23"/>
-      <c r="C15" s="296"/>
-[...6 lines deleted...]
-      <c r="A16" s="195" t="s">
+      <c r="C15" s="292"/>
+      <c r="D15" s="292"/>
+      <c r="E15" s="292"/>
+      <c r="F15" s="292"/>
+      <c r="G15" s="292"/>
+    </row>
+    <row r="16" spans="1:7" s="67" customFormat="1" ht="66.75" customHeight="1">
+      <c r="A16" s="191" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="23"/>
-      <c r="C16" s="193"/>
-[...6 lines deleted...]
-      <c r="A17" s="133" t="s">
+      <c r="C16" s="189"/>
+      <c r="D16" s="189"/>
+      <c r="E16" s="189"/>
+      <c r="F16" s="189"/>
+      <c r="G16" s="189"/>
+    </row>
+    <row r="17" spans="1:7" s="67" customFormat="1" ht="114" customHeight="1" thickBot="1">
+      <c r="A17" s="132" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="24"/>
-      <c r="C17" s="294"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="290"/>
+      <c r="D17" s="290"/>
+      <c r="E17" s="290"/>
+      <c r="F17" s="290"/>
+      <c r="G17" s="290"/>
+    </row>
+    <row r="18" spans="1:7" s="67" customFormat="1">
       <c r="A18" s="68" t="s">
         <v>37</v>
       </c>
-      <c r="C18" s="198"/>
-[...12 lines deleted...]
-    <row r="20" spans="1:7" s="67" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C18" s="194"/>
+      <c r="D18" s="194"/>
+      <c r="E18" s="194"/>
+      <c r="F18" s="194"/>
+      <c r="G18" s="194"/>
+    </row>
+    <row r="19" spans="1:7" s="67" customFormat="1">
+      <c r="C19" s="194"/>
+      <c r="D19" s="194"/>
+      <c r="E19" s="194"/>
+      <c r="F19" s="194"/>
+      <c r="G19" s="194"/>
+    </row>
+    <row r="20" spans="1:7" s="67" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="A20" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="C20" s="198"/>
-[...6 lines deleted...]
-      <c r="A21" s="125" t="s">
+      <c r="C20" s="194"/>
+      <c r="D20" s="194"/>
+      <c r="E20" s="194"/>
+      <c r="F20" s="194"/>
+      <c r="G20" s="194"/>
+    </row>
+    <row r="21" spans="1:7" s="67" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A21" s="124" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="126" t="s">
+      <c r="B21" s="125" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="129" t="s">
+      <c r="C21" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="D21" s="127"/>
-[...5 lines deleted...]
-      <c r="A22" s="137" t="s">
+      <c r="D21" s="126"/>
+      <c r="E21" s="126"/>
+      <c r="F21" s="126"/>
+      <c r="G21" s="127"/>
+    </row>
+    <row r="22" spans="1:7" s="67" customFormat="1" ht="30.95" customHeight="1">
+      <c r="A22" s="136" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="138"/>
-      <c r="C22" s="272" t="s">
+      <c r="B22" s="137"/>
+      <c r="C22" s="268" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="272"/>
-[...5 lines deleted...]
-      <c r="A23" s="194" t="s">
+      <c r="D22" s="268"/>
+      <c r="E22" s="268"/>
+      <c r="F22" s="268"/>
+      <c r="G22" s="269"/>
+    </row>
+    <row r="23" spans="1:7" s="67" customFormat="1" ht="52.5" customHeight="1">
+      <c r="A23" s="190" t="s">
         <v>42</v>
       </c>
-      <c r="B23" s="197"/>
-      <c r="C23" s="274" t="s">
+      <c r="B23" s="193"/>
+      <c r="C23" s="270" t="s">
         <v>41</v>
       </c>
-      <c r="D23" s="274"/>
-[...5 lines deleted...]
-      <c r="A24" s="194" t="s">
+      <c r="D23" s="270"/>
+      <c r="E23" s="270"/>
+      <c r="F23" s="270"/>
+      <c r="G23" s="271"/>
+    </row>
+    <row r="24" spans="1:7" s="67" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A24" s="190" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="197"/>
-      <c r="C24" s="172" t="s">
+      <c r="B24" s="193"/>
+      <c r="C24" s="169" t="s">
         <v>44</v>
       </c>
-      <c r="D24" s="173"/>
-      <c r="E24" s="172" t="s">
+      <c r="D24" s="170"/>
+      <c r="E24" s="169" t="s">
         <v>45</v>
       </c>
-      <c r="F24" s="173"/>
-[...3 lines deleted...]
-      <c r="A25" s="285" t="s">
+      <c r="F24" s="170"/>
+      <c r="G24" s="168"/>
+    </row>
+    <row r="25" spans="1:7" s="67" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A25" s="281" t="s">
         <v>46</v>
       </c>
-      <c r="B25" s="287"/>
-      <c r="C25" s="139" t="s">
+      <c r="B25" s="283"/>
+      <c r="C25" s="138" t="s">
         <v>47</v>
       </c>
-      <c r="D25" s="140"/>
-      <c r="E25" s="174" t="s">
+      <c r="D25" s="139"/>
+      <c r="E25" s="171" t="s">
         <v>44</v>
       </c>
-      <c r="F25" s="175"/>
-[...5 lines deleted...]
-      <c r="C26" s="141" t="s">
+      <c r="F25" s="172"/>
+      <c r="G25" s="168"/>
+    </row>
+    <row r="26" spans="1:7" s="67" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="282"/>
+      <c r="B26" s="284"/>
+      <c r="C26" s="140" t="s">
         <v>48</v>
       </c>
-      <c r="D26" s="140"/>
-[...5 lines deleted...]
-      <c r="A27" s="271" t="s">
+      <c r="D26" s="139"/>
+      <c r="E26" s="173"/>
+      <c r="F26" s="174"/>
+      <c r="G26" s="183"/>
+    </row>
+    <row r="27" spans="1:7" s="67" customFormat="1" ht="24" customHeight="1">
+      <c r="A27" s="267" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="293"/>
-[...1 lines deleted...]
-      <c r="D27" s="169" t="s">
+      <c r="B27" s="289"/>
+      <c r="C27" s="141"/>
+      <c r="D27" s="166" t="s">
         <v>50</v>
       </c>
-      <c r="E27" s="144" t="s">
+      <c r="E27" s="143" t="s">
         <v>51</v>
       </c>
-      <c r="F27" s="144" t="s">
+      <c r="F27" s="143" t="s">
         <v>52</v>
       </c>
-      <c r="G27" s="145" t="s">
+      <c r="G27" s="144" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="28" spans="1:7" s="67" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C28" s="146" t="s">
+    <row r="28" spans="1:7" s="67" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A28" s="267"/>
+      <c r="B28" s="289"/>
+      <c r="C28" s="145" t="s">
         <v>44</v>
       </c>
-      <c r="D28" s="147"/>
-[...5 lines deleted...]
-      <c r="A29" s="194" t="s">
+      <c r="D28" s="146"/>
+      <c r="E28" s="147"/>
+      <c r="F28" s="147"/>
+      <c r="G28" s="148"/>
+    </row>
+    <row r="29" spans="1:7" s="67" customFormat="1" ht="40.5">
+      <c r="A29" s="190" t="s">
         <v>54</v>
       </c>
-      <c r="B29" s="197"/>
-      <c r="C29" s="196" t="s">
+      <c r="B29" s="193"/>
+      <c r="C29" s="192" t="s">
         <v>55</v>
       </c>
-      <c r="D29" s="147"/>
-      <c r="E29" s="196" t="s">
+      <c r="D29" s="146"/>
+      <c r="E29" s="192" t="s">
         <v>56</v>
       </c>
-      <c r="F29" s="147"/>
-[...3 lines deleted...]
-      <c r="A30" s="194" t="s">
+      <c r="F29" s="146"/>
+      <c r="G29" s="149"/>
+    </row>
+    <row r="30" spans="1:7" s="67" customFormat="1" ht="47.25">
+      <c r="A30" s="190" t="s">
         <v>57</v>
       </c>
-      <c r="B30" s="197"/>
-      <c r="C30" s="151" t="s">
+      <c r="B30" s="193"/>
+      <c r="C30" s="150" t="s">
         <v>44</v>
       </c>
-      <c r="D30" s="147"/>
-[...5 lines deleted...]
-      <c r="A31" s="194" t="s">
+      <c r="D30" s="146"/>
+      <c r="E30" s="151"/>
+      <c r="F30" s="152"/>
+      <c r="G30" s="153"/>
+    </row>
+    <row r="31" spans="1:7" s="67" customFormat="1">
+      <c r="A31" s="190" t="s">
         <v>58</v>
       </c>
-      <c r="B31" s="197"/>
-[...7 lines deleted...]
-      <c r="A32" s="194" t="s">
+      <c r="B31" s="193"/>
+      <c r="C31" s="278"/>
+      <c r="D31" s="279"/>
+      <c r="E31" s="279"/>
+      <c r="F31" s="279"/>
+      <c r="G31" s="280"/>
+    </row>
+    <row r="32" spans="1:7" s="67" customFormat="1">
+      <c r="A32" s="190" t="s">
         <v>59</v>
       </c>
-      <c r="B32" s="197"/>
-      <c r="C32" s="289" t="s">
+      <c r="B32" s="193"/>
+      <c r="C32" s="285" t="s">
         <v>60</v>
       </c>
-      <c r="D32" s="289"/>
-[...5 lines deleted...]
-      <c r="A33" s="269" t="s">
+      <c r="D32" s="285"/>
+      <c r="E32" s="285"/>
+      <c r="F32" s="286"/>
+      <c r="G32" s="287"/>
+    </row>
+    <row r="33" spans="1:7" s="67" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A33" s="265" t="s">
         <v>61</v>
       </c>
-      <c r="B33" s="292"/>
-[...1 lines deleted...]
-      <c r="D33" s="143" t="s">
+      <c r="B33" s="288"/>
+      <c r="C33" s="145"/>
+      <c r="D33" s="142" t="s">
         <v>62</v>
       </c>
-      <c r="E33" s="155" t="s">
+      <c r="E33" s="154" t="s">
         <v>63</v>
       </c>
-      <c r="F33" s="156"/>
-[...5 lines deleted...]
-      <c r="C34" s="158" t="s">
+      <c r="F33" s="155"/>
+      <c r="G33" s="156"/>
+    </row>
+    <row r="34" spans="1:7" s="67" customFormat="1">
+      <c r="A34" s="266"/>
+      <c r="B34" s="288"/>
+      <c r="C34" s="157" t="s">
         <v>64</v>
       </c>
-      <c r="D34" s="148"/>
-[...5 lines deleted...]
-      <c r="A35" s="297" t="s">
+      <c r="D34" s="147"/>
+      <c r="E34" s="158"/>
+      <c r="F34" s="159"/>
+      <c r="G34" s="160"/>
+    </row>
+    <row r="35" spans="1:7" s="67" customFormat="1">
+      <c r="A35" s="293" t="s">
         <v>65</v>
       </c>
-      <c r="B35" s="292"/>
-[...1 lines deleted...]
-      <c r="D35" s="152" t="s">
+      <c r="B35" s="288"/>
+      <c r="C35" s="161"/>
+      <c r="D35" s="151" t="s">
         <v>66</v>
       </c>
-      <c r="E35" s="156"/>
-[...6 lines deleted...]
-      <c r="C36" s="162" t="s">
+      <c r="E35" s="155"/>
+      <c r="F35" s="162"/>
+      <c r="G35" s="156"/>
+    </row>
+    <row r="36" spans="1:7" s="67" customFormat="1">
+      <c r="A36" s="294"/>
+      <c r="B36" s="288"/>
+      <c r="C36" s="161" t="s">
         <v>64</v>
       </c>
-      <c r="D36" s="164"/>
-[...5 lines deleted...]
-      <c r="A37" s="299" t="s">
+      <c r="D36" s="118"/>
+      <c r="E36" s="163"/>
+      <c r="F36" s="164"/>
+      <c r="G36" s="167"/>
+    </row>
+    <row r="37" spans="1:7" s="67" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A37" s="295" t="s">
         <v>67</v>
       </c>
-      <c r="B37" s="301"/>
-[...1 lines deleted...]
-      <c r="D37" s="186" t="s">
+      <c r="B37" s="297"/>
+      <c r="C37" s="161"/>
+      <c r="D37" s="182" t="s">
         <v>68</v>
       </c>
-      <c r="E37" s="184" t="s">
+      <c r="E37" s="181" t="s">
         <v>69</v>
       </c>
-      <c r="F37" s="191" t="s">
+      <c r="F37" s="187" t="s">
         <v>70</v>
       </c>
-      <c r="G37" s="188"/>
-[...4 lines deleted...]
-      <c r="C38" s="167" t="s">
+      <c r="G37" s="184"/>
+    </row>
+    <row r="38" spans="1:7" s="67" customFormat="1" ht="16.5" thickBot="1">
+      <c r="A38" s="296"/>
+      <c r="B38" s="298"/>
+      <c r="C38" s="165" t="s">
         <v>71</v>
       </c>
-      <c r="D38" s="168"/>
-[...10 lines deleted...]
-    <row r="41" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="D38" s="346"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="188"/>
+      <c r="G38" s="185"/>
+    </row>
+    <row r="39" spans="1:7" s="67" customFormat="1">
+      <c r="A39" s="134"/>
+      <c r="B39" s="135"/>
+      <c r="F39" s="186"/>
+    </row>
+    <row r="40" spans="1:7" s="67" customFormat="1"/>
+    <row r="41" spans="1:7" s="67" customFormat="1">
       <c r="A41" s="91" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="42" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
-[...25 lines deleted...]
-    <row r="68" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="42" spans="1:7" s="67" customFormat="1"/>
+    <row r="43" spans="1:7" s="67" customFormat="1"/>
+    <row r="44" spans="1:7" s="67" customFormat="1"/>
+    <row r="45" spans="1:7" s="67" customFormat="1"/>
+    <row r="46" spans="1:7" s="67" customFormat="1"/>
+    <row r="47" spans="1:7" s="67" customFormat="1"/>
+    <row r="48" spans="1:7" s="67" customFormat="1"/>
+    <row r="49" s="67" customFormat="1"/>
+    <row r="50" s="67" customFormat="1"/>
+    <row r="51" s="67" customFormat="1"/>
+    <row r="52" s="67" customFormat="1"/>
+    <row r="53" s="67" customFormat="1"/>
+    <row r="54" s="67" customFormat="1"/>
+    <row r="55" s="67" customFormat="1"/>
+    <row r="56" s="67" customFormat="1"/>
+    <row r="57" s="67" customFormat="1"/>
+    <row r="58" s="67" customFormat="1"/>
+    <row r="59" s="67" customFormat="1"/>
+    <row r="60" s="67" customFormat="1"/>
+    <row r="61" s="67" customFormat="1"/>
+    <row r="62" s="67" customFormat="1"/>
+    <row r="63" s="67" customFormat="1"/>
+    <row r="64" s="67" customFormat="1"/>
+    <row r="65" s="67" customFormat="1"/>
+    <row r="66" s="67" customFormat="1"/>
+    <row r="67" s="67" customFormat="1"/>
+    <row r="68" s="67" customFormat="1"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="iAkaWW3hG0llHjUJbqZhEpu8wAeSyLlzx4i/ceR2Kpc2K6zKdDKKx09JeFsiv2fA4gIEnsnllyaWbXJqxlfadw==" saltValue="CTm5ClFlDC4FPCG2LSBGTA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/SLHRtqS/FM2ADW7XsQoj215IQXEaFRQzm8ZyiK4HxJsjVx33clQgTCgmjjWK713wDthmoGygV7t2kHy4e/rPw==" saltValue="AoMr/tuXl4UYYMXmvpHDZw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="21">
     <mergeCell ref="C15:G15"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="B37:B38"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="C22:G22"/>
     <mergeCell ref="C23:G23"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D12"/>
     <mergeCell ref="C31:G31"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C32:G32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C17:G17"/>
     <mergeCell ref="C14:G14"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <dataValidations count="3">
@@ -6496,944 +6495,944 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{623E4D4F-8CD1-4CB6-AB80-F8DF14CE3150}">
           <x14:formula1>
             <xm:f>'DataExtraction-Internal'!$B$19:$B$369</xm:f>
           </x14:formula1>
           <xm:sqref>E7</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2270F585-8F5B-4DAD-BE12-B8750CE5B035}">
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10.109375" customWidth="1"/>
-    <col min="2" max="2" width="21.5546875" customWidth="1"/>
+    <col min="1" max="1" width="10.140625" customWidth="1"/>
+    <col min="2" max="2" width="21.5703125" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
-    <col min="4" max="4" width="1.6640625" customWidth="1"/>
-    <col min="5" max="5" width="24.33203125" customWidth="1"/>
+    <col min="4" max="4" width="1.7109375" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" customWidth="1"/>
     <col min="6" max="6" width="26" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="70" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:6" s="70" customFormat="1" ht="44.25" customHeight="1">
       <c r="A1" s="92" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="2" spans="1:6" s="71" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="307" t="s">
+    <row r="2" spans="1:6" s="71" customFormat="1" ht="45" customHeight="1">
+      <c r="A2" s="303" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="307"/>
-[...6 lines deleted...]
-      <c r="A3" s="315" t="s">
+      <c r="B2" s="303"/>
+      <c r="C2" s="303"/>
+      <c r="D2" s="303"/>
+      <c r="E2" s="303"/>
+      <c r="F2" s="303"/>
+    </row>
+    <row r="3" spans="1:6" s="67" customFormat="1" ht="16.5" thickBot="1">
+      <c r="A3" s="311" t="s">
         <v>74</v>
       </c>
-      <c r="B3" s="315"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:6" s="69" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B3" s="311"/>
+      <c r="C3" s="311"/>
+      <c r="D3" s="311"/>
+      <c r="E3" s="311"/>
+      <c r="F3" s="311"/>
+    </row>
+    <row r="4" spans="1:6" s="69" customFormat="1" ht="15.75">
       <c r="A4" s="96" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="310" t="s">
+      <c r="B4" s="306" t="s">
         <v>75</v>
       </c>
-      <c r="C4" s="310"/>
-[...1 lines deleted...]
-      <c r="E4" s="308" t="s">
+      <c r="C4" s="306"/>
+      <c r="D4" s="306"/>
+      <c r="E4" s="304" t="s">
         <v>76</v>
       </c>
-      <c r="F4" s="309"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:6" s="67" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F4" s="305"/>
+    </row>
+    <row r="5" spans="1:6" s="67" customFormat="1" ht="33" customHeight="1">
       <c r="A5" s="97"/>
-      <c r="B5" s="311" t="s">
+      <c r="B5" s="307" t="s">
         <v>77</v>
       </c>
-      <c r="C5" s="312"/>
-[...1 lines deleted...]
-      <c r="E5" s="199" t="s">
+      <c r="C5" s="308"/>
+      <c r="D5" s="309"/>
+      <c r="E5" s="195" t="s">
         <v>78</v>
       </c>
       <c r="F5" s="98"/>
     </row>
-    <row r="6" spans="1:6" s="67" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" s="67" customFormat="1" ht="33" customHeight="1">
       <c r="A6" s="97"/>
-      <c r="B6" s="314" t="s">
+      <c r="B6" s="310" t="s">
         <v>79</v>
       </c>
-      <c r="C6" s="314"/>
-[...1 lines deleted...]
-      <c r="E6" s="199" t="s">
+      <c r="C6" s="310"/>
+      <c r="D6" s="310"/>
+      <c r="E6" s="195" t="s">
         <v>80</v>
       </c>
       <c r="F6" s="98"/>
     </row>
-    <row r="7" spans="1:6" s="67" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" s="67" customFormat="1" ht="50.25" customHeight="1">
       <c r="A7" s="97"/>
-      <c r="B7" s="314" t="s">
+      <c r="B7" s="310" t="s">
         <v>81</v>
       </c>
-      <c r="C7" s="314"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="310"/>
+      <c r="D7" s="310"/>
+      <c r="E7" s="312"/>
+      <c r="F7" s="313"/>
+    </row>
+    <row r="8" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="99"/>
-      <c r="B8" s="305" t="s">
+      <c r="B8" s="301" t="s">
         <v>82</v>
       </c>
-      <c r="C8" s="305"/>
-      <c r="D8" s="306"/>
+      <c r="C8" s="301"/>
+      <c r="D8" s="302"/>
       <c r="E8" s="101" t="s">
         <v>83</v>
       </c>
       <c r="F8" s="102"/>
     </row>
-    <row r="9" spans="1:6" s="67" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" s="67" customFormat="1" ht="33" customHeight="1">
       <c r="A9" s="97"/>
-      <c r="B9" s="303" t="s">
+      <c r="B9" s="299" t="s">
         <v>84</v>
       </c>
-      <c r="C9" s="303"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C9" s="299"/>
+      <c r="D9" s="299"/>
+      <c r="E9" s="314"/>
+      <c r="F9" s="315"/>
+    </row>
+    <row r="10" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A10" s="100"/>
-      <c r="B10" s="304" t="s">
+      <c r="B10" s="300" t="s">
         <v>85</v>
       </c>
-      <c r="C10" s="304"/>
-[...4 lines deleted...]
-    <row r="11" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C10" s="300"/>
+      <c r="D10" s="300"/>
+      <c r="E10" s="316"/>
+      <c r="F10" s="317"/>
+    </row>
+    <row r="11" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A11" s="93"/>
       <c r="B11" s="93"/>
       <c r="C11" s="93"/>
       <c r="D11" s="93"/>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
     </row>
-    <row r="12" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="332" t="s">
+    <row r="12" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A12" s="328" t="s">
         <v>86</v>
       </c>
-      <c r="B12" s="333"/>
-      <c r="C12" s="334"/>
+      <c r="B12" s="329"/>
+      <c r="C12" s="330"/>
       <c r="D12" s="93"/>
-      <c r="E12" s="327" t="s">
+      <c r="E12" s="323" t="s">
         <v>87</v>
       </c>
-      <c r="F12" s="328"/>
-[...2 lines deleted...]
-      <c r="A13" s="329" t="s">
+      <c r="F12" s="324"/>
+    </row>
+    <row r="13" spans="1:6" s="67" customFormat="1" ht="24" customHeight="1">
+      <c r="A13" s="325" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="330"/>
+      <c r="B13" s="326"/>
       <c r="C13" s="26"/>
       <c r="D13" s="93"/>
-      <c r="E13" s="325" t="s">
+      <c r="E13" s="321" t="s">
         <v>89</v>
       </c>
-      <c r="F13" s="326"/>
-[...2 lines deleted...]
-      <c r="A14" s="331" t="s">
+      <c r="F13" s="322"/>
+    </row>
+    <row r="14" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A14" s="327" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="314"/>
+      <c r="B14" s="310"/>
       <c r="C14" s="27"/>
       <c r="D14" s="93"/>
       <c r="E14" s="94" t="s">
         <v>91</v>
       </c>
       <c r="F14" s="29" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="322" t="s">
+    <row r="15" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A15" s="318" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="323"/>
+      <c r="B15" s="319"/>
       <c r="C15" s="25"/>
       <c r="D15" s="93"/>
       <c r="E15" s="94" t="s">
         <v>93</v>
       </c>
       <c r="F15" s="29" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="322" t="s">
+    <row r="16" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A16" s="318" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="323"/>
+      <c r="B16" s="319"/>
       <c r="C16" s="28"/>
       <c r="D16" s="93"/>
       <c r="E16" s="94" t="s">
         <v>95</v>
       </c>
       <c r="F16" s="29" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1">
       <c r="A17" s="93"/>
       <c r="B17" s="93"/>
       <c r="C17" s="93"/>
       <c r="D17" s="93"/>
       <c r="E17" s="94" t="s">
         <v>96</v>
       </c>
       <c r="F17" s="29" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1">
       <c r="E18" s="95" t="s">
         <v>97</v>
       </c>
       <c r="F18" s="30" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="67" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" s="67" customFormat="1" ht="51.75" customHeight="1">
       <c r="E19" s="93"/>
       <c r="F19" s="93"/>
     </row>
-    <row r="20" spans="1:6" s="67" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="324" t="s">
+    <row r="20" spans="1:6" s="67" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A20" s="320" t="s">
         <v>98</v>
       </c>
-      <c r="B20" s="324"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+      <c r="B20" s="320"/>
+    </row>
+    <row r="21" spans="1:6" s="72" customFormat="1"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="2QbtI3JHJ8TetFJ1UlyFk0ftXvTV3NRN4GZEJhx+ReZZuJCL6VEWO/J5mTIpj8SAShnBQttq8ZnrzOZRlu8rSw==" saltValue="EUg7f6NL6UU/ow+/EirjKw==" spinCount="100000" sheet="1"/>
   <mergeCells count="21">
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="E10:F10"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A5:A10" xr:uid="{49CC4E48-BCDB-4FA6-87AF-F13A351E9495}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E2B28B8-2D30-4A6A-8115-F0AD2007EC31}">
   <dimension ref="A1:G48"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Q17" sqref="Q17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="8.33203125" customWidth="1"/>
+    <col min="1" max="1" width="8.28515625" customWidth="1"/>
     <col min="2" max="2" width="22" style="31" customWidth="1"/>
-    <col min="3" max="3" width="19.109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="53.109375" customWidth="1"/>
+    <col min="3" max="3" width="19.140625" customWidth="1"/>
+    <col min="4" max="4" width="10.85546875" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+    <col min="7" max="7" width="53.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="72" customFormat="1" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" s="72" customFormat="1" ht="6.75" customHeight="1" thickBot="1">
       <c r="B1" s="73"/>
     </row>
-    <row r="2" spans="1:7" s="72" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="2" spans="1:7" s="72" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
       <c r="A2" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B2" s="49"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="4"/>
       <c r="G2" s="74"/>
     </row>
-    <row r="3" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" s="72" customFormat="1">
       <c r="B3" s="73"/>
     </row>
-    <row r="4" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" s="72" customFormat="1">
       <c r="B4" s="73"/>
     </row>
-    <row r="5" spans="1:7" s="72" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" s="72" customFormat="1" ht="15.75" thickBot="1">
       <c r="B5" s="73"/>
     </row>
-    <row r="6" spans="1:7" s="72" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" s="72" customFormat="1" ht="60">
       <c r="A6" s="80" t="s">
         <v>100</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>101</v>
       </c>
       <c r="C6" s="37" t="s">
         <v>102</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>103</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>104</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>105</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="240">
+    <row r="7" spans="1:7" s="72" customFormat="1">
+      <c r="A7" s="236">
         <v>1</v>
       </c>
-      <c r="B7" s="243" t="s">
+      <c r="B7" s="239" t="s">
         <v>107</v>
       </c>
-      <c r="C7" s="229" t="s">
+      <c r="C7" s="225" t="s">
         <v>108</v>
       </c>
-      <c r="D7" s="229" t="s">
+      <c r="D7" s="225" t="s">
         <v>109</v>
       </c>
-      <c r="E7" s="229" t="s">
+      <c r="E7" s="225" t="s">
         <v>109</v>
       </c>
-      <c r="F7" s="229" t="s">
+      <c r="F7" s="225" t="s">
         <v>110</v>
       </c>
       <c r="G7" s="35" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F8" s="230"/>
+    <row r="8" spans="1:7" s="72" customFormat="1">
+      <c r="A8" s="237"/>
+      <c r="B8" s="240"/>
+      <c r="C8" s="226"/>
+      <c r="D8" s="226"/>
+      <c r="E8" s="226"/>
+      <c r="F8" s="226"/>
       <c r="G8" s="36" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F9" s="231"/>
+    <row r="9" spans="1:7" s="72" customFormat="1" ht="30">
+      <c r="A9" s="238"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="227"/>
+      <c r="D9" s="227"/>
+      <c r="E9" s="227"/>
+      <c r="F9" s="227"/>
       <c r="G9" s="78" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="72" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A10" s="249">
+    <row r="10" spans="1:7" s="72" customFormat="1" ht="30">
+      <c r="A10" s="245">
         <v>2</v>
       </c>
-      <c r="B10" s="246" t="s">
+      <c r="B10" s="242" t="s">
         <v>114</v>
       </c>
-      <c r="C10" s="232" t="s">
+      <c r="C10" s="228" t="s">
         <v>109</v>
       </c>
-      <c r="D10" s="232" t="s">
+      <c r="D10" s="228" t="s">
         <v>109</v>
       </c>
-      <c r="E10" s="232" t="s">
+      <c r="E10" s="228" t="s">
         <v>109</v>
       </c>
-      <c r="F10" s="232" t="s">
+      <c r="F10" s="228" t="s">
         <v>109</v>
       </c>
       <c r="G10" s="40" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="72" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G11" s="204" t="s">
+    <row r="11" spans="1:7" s="72" customFormat="1" ht="45">
+      <c r="A11" s="246"/>
+      <c r="B11" s="243"/>
+      <c r="C11" s="229"/>
+      <c r="D11" s="229"/>
+      <c r="E11" s="229"/>
+      <c r="F11" s="229"/>
+      <c r="G11" s="200" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F12" s="234"/>
+    <row r="12" spans="1:7" s="72" customFormat="1">
+      <c r="A12" s="247"/>
+      <c r="B12" s="244"/>
+      <c r="C12" s="230"/>
+      <c r="D12" s="230"/>
+      <c r="E12" s="230"/>
+      <c r="F12" s="230"/>
       <c r="G12" s="41"/>
     </row>
-    <row r="13" spans="1:7" s="72" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="252">
+    <row r="13" spans="1:7" s="72" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A13" s="248">
         <v>4</v>
       </c>
-      <c r="B13" s="254" t="s">
+      <c r="B13" s="250" t="s">
         <v>117</v>
       </c>
-      <c r="C13" s="235" t="s">
+      <c r="C13" s="231" t="s">
         <v>109</v>
       </c>
-      <c r="D13" s="235" t="s">
+      <c r="D13" s="231" t="s">
         <v>109</v>
       </c>
-      <c r="E13" s="235" t="s">
+      <c r="E13" s="231" t="s">
         <v>109</v>
       </c>
-      <c r="F13" s="235" t="s">
+      <c r="F13" s="231" t="s">
         <v>108</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="72" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F14" s="236"/>
+    <row r="14" spans="1:7" s="72" customFormat="1" ht="17.100000000000001" customHeight="1">
+      <c r="A14" s="249"/>
+      <c r="B14" s="251"/>
+      <c r="C14" s="232"/>
+      <c r="D14" s="232"/>
+      <c r="E14" s="232"/>
+      <c r="F14" s="232"/>
       <c r="G14" s="43" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F15" s="236"/>
+    <row r="15" spans="1:7" s="72" customFormat="1">
+      <c r="A15" s="249"/>
+      <c r="B15" s="251"/>
+      <c r="C15" s="232"/>
+      <c r="D15" s="232"/>
+      <c r="E15" s="232"/>
+      <c r="F15" s="232"/>
       <c r="G15" s="36" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F16" s="237"/>
+    <row r="16" spans="1:7" s="72" customFormat="1">
+      <c r="A16" s="249"/>
+      <c r="B16" s="251"/>
+      <c r="C16" s="233"/>
+      <c r="D16" s="233"/>
+      <c r="E16" s="233"/>
+      <c r="F16" s="233"/>
       <c r="G16" s="36" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="72" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A17" s="238">
+    <row r="17" spans="1:7" s="72" customFormat="1" ht="30">
+      <c r="A17" s="234">
         <v>5.0999999999999996</v>
       </c>
-      <c r="B17" s="256" t="s">
+      <c r="B17" s="252" t="s">
         <v>122</v>
       </c>
-      <c r="C17" s="221" t="s">
+      <c r="C17" s="217" t="s">
         <v>108</v>
       </c>
-      <c r="D17" s="221" t="s">
+      <c r="D17" s="217" t="s">
         <v>109</v>
       </c>
-      <c r="E17" s="221" t="s">
+      <c r="E17" s="217" t="s">
         <v>109</v>
       </c>
-      <c r="F17" s="221" t="s">
+      <c r="F17" s="217" t="s">
         <v>109</v>
       </c>
       <c r="G17" s="40" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F18" s="222"/>
+    <row r="18" spans="1:7" s="72" customFormat="1">
+      <c r="A18" s="235"/>
+      <c r="B18" s="253"/>
+      <c r="C18" s="218"/>
+      <c r="D18" s="218"/>
+      <c r="E18" s="218"/>
+      <c r="F18" s="218"/>
       <c r="G18" s="41" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="72" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="201">
+    <row r="19" spans="1:7" s="72" customFormat="1" ht="48" customHeight="1">
+      <c r="A19" s="197">
         <v>5.2</v>
       </c>
-      <c r="B19" s="134" t="s">
+      <c r="B19" s="133" t="s">
         <v>125</v>
       </c>
-      <c r="C19" s="200" t="s">
+      <c r="C19" s="196" t="s">
         <v>108</v>
       </c>
-      <c r="D19" s="200" t="s">
+      <c r="D19" s="196" t="s">
         <v>109</v>
       </c>
-      <c r="E19" s="200" t="s">
+      <c r="E19" s="196" t="s">
         <v>109</v>
       </c>
-      <c r="F19" s="200" t="s">
+      <c r="F19" s="196" t="s">
         <v>109</v>
       </c>
       <c r="G19" s="103" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="20" spans="1:7" s="72" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:7" s="72" customFormat="1" ht="30">
       <c r="A20" s="44">
         <v>5.3</v>
       </c>
       <c r="B20" s="79" t="s">
         <v>127</v>
       </c>
       <c r="C20" s="47" t="s">
         <v>108</v>
       </c>
       <c r="D20" s="47" t="s">
         <v>109</v>
       </c>
       <c r="E20" s="47" t="s">
         <v>108</v>
       </c>
       <c r="F20" s="47" t="s">
         <v>109</v>
       </c>
       <c r="G20" s="48" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" s="72" customFormat="1">
       <c r="A21" s="45">
         <v>5.4</v>
       </c>
       <c r="B21" s="46" t="s">
         <v>129</v>
       </c>
-      <c r="C21" s="202" t="s">
+      <c r="C21" s="198" t="s">
         <v>108</v>
       </c>
-      <c r="D21" s="202" t="s">
+      <c r="D21" s="198" t="s">
         <v>108</v>
       </c>
-      <c r="E21" s="202" t="s">
+      <c r="E21" s="198" t="s">
         <v>108</v>
       </c>
-      <c r="F21" s="202" t="s">
+      <c r="F21" s="198" t="s">
         <v>109</v>
       </c>
       <c r="G21" s="54" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="22" spans="1:7" s="72" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:7" s="72" customFormat="1" ht="57.75" customHeight="1">
       <c r="A22" s="44">
         <v>6</v>
       </c>
       <c r="B22" s="79" t="s">
         <v>131</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>109</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>109</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>109</v>
       </c>
       <c r="F22" s="47" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="131" t="s">
+      <c r="G22" s="130" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="240">
+    <row r="23" spans="1:7" s="72" customFormat="1">
+      <c r="A23" s="236">
         <v>7</v>
       </c>
-      <c r="B23" s="243" t="s">
+      <c r="B23" s="239" t="s">
         <v>133</v>
       </c>
-      <c r="C23" s="223" t="s">
+      <c r="C23" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="D23" s="223" t="s">
+      <c r="D23" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="E23" s="223" t="s">
+      <c r="E23" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="F23" s="223" t="s">
+      <c r="F23" s="219" t="s">
         <v>108</v>
       </c>
-      <c r="G23" s="179" t="s">
+      <c r="G23" s="176" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="72" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G24" s="183" t="s">
+    <row r="24" spans="1:7" s="72" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A24" s="237"/>
+      <c r="B24" s="240"/>
+      <c r="C24" s="220"/>
+      <c r="D24" s="220"/>
+      <c r="E24" s="220"/>
+      <c r="F24" s="220"/>
+      <c r="G24" s="180" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="25" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G25" s="180" t="s">
+    <row r="25" spans="1:7" s="72" customFormat="1">
+      <c r="A25" s="238"/>
+      <c r="B25" s="241"/>
+      <c r="C25" s="221"/>
+      <c r="D25" s="221"/>
+      <c r="E25" s="221"/>
+      <c r="F25" s="221"/>
+      <c r="G25" s="177" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="26" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="249">
+    <row r="26" spans="1:7" s="72" customFormat="1">
+      <c r="A26" s="245">
         <v>8</v>
       </c>
-      <c r="B26" s="260" t="s">
+      <c r="B26" s="256" t="s">
         <v>137</v>
       </c>
-      <c r="C26" s="213" t="s">
+      <c r="C26" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="D26" s="213" t="s">
+      <c r="D26" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="E26" s="213" t="s">
+      <c r="E26" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="F26" s="213" t="s">
+      <c r="F26" s="209" t="s">
         <v>108</v>
       </c>
-      <c r="G26" s="181" t="s">
+      <c r="G26" s="178" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="27" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G27" s="178" t="s">
+    <row r="27" spans="1:7" s="72" customFormat="1">
+      <c r="A27" s="246"/>
+      <c r="B27" s="257"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="175" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="28" spans="1:7" s="72" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="G28" s="182" t="s">
+    <row r="28" spans="1:7" s="72" customFormat="1" ht="30">
+      <c r="A28" s="259"/>
+      <c r="B28" s="258"/>
+      <c r="C28" s="211"/>
+      <c r="D28" s="211"/>
+      <c r="E28" s="211"/>
+      <c r="F28" s="211"/>
+      <c r="G28" s="179" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="29" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
-    <row r="30" spans="1:7" s="72" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:7" s="72" customFormat="1"/>
+    <row r="30" spans="1:7" s="72" customFormat="1" ht="15.75" thickBot="1">
       <c r="B30" s="73"/>
     </row>
-    <row r="31" spans="1:7" s="72" customFormat="1" ht="31.8" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="31" spans="1:7" s="72" customFormat="1" ht="32.25" thickBot="1">
       <c r="A31" s="10" t="s">
         <v>141</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="77"/>
       <c r="D31" s="51"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
     </row>
-    <row r="32" spans="1:7" s="72" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:7" s="72" customFormat="1" ht="15.75" thickBot="1">
       <c r="B32" s="73"/>
     </row>
-    <row r="33" spans="1:7" s="72" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" s="72" customFormat="1" ht="60">
       <c r="A33" s="2" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="37" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="37" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="37" t="s">
         <v>143</v>
       </c>
       <c r="F33" s="37" t="s">
         <v>105</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="34" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="240">
+    <row r="34" spans="1:7" s="72" customFormat="1">
+      <c r="A34" s="236">
         <v>3.1</v>
       </c>
-      <c r="B34" s="254" t="s">
+      <c r="B34" s="250" t="s">
         <v>144</v>
       </c>
-      <c r="C34" s="223" t="s">
+      <c r="C34" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="D34" s="223" t="s">
+      <c r="D34" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="E34" s="223" t="s">
+      <c r="E34" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="F34" s="226" t="s">
+      <c r="F34" s="222" t="s">
         <v>145</v>
       </c>
-      <c r="G34" s="210" t="s">
+      <c r="G34" s="206" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="35" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-      <c r="A38" s="249">
+    <row r="35" spans="1:7" s="72" customFormat="1">
+      <c r="A35" s="237"/>
+      <c r="B35" s="251"/>
+      <c r="C35" s="220"/>
+      <c r="D35" s="220"/>
+      <c r="E35" s="220"/>
+      <c r="F35" s="223"/>
+      <c r="G35" s="207"/>
+    </row>
+    <row r="36" spans="1:7" s="72" customFormat="1">
+      <c r="A36" s="237"/>
+      <c r="B36" s="251"/>
+      <c r="C36" s="220"/>
+      <c r="D36" s="220"/>
+      <c r="E36" s="220"/>
+      <c r="F36" s="223"/>
+      <c r="G36" s="207"/>
+    </row>
+    <row r="37" spans="1:7" s="72" customFormat="1">
+      <c r="A37" s="238"/>
+      <c r="B37" s="263"/>
+      <c r="C37" s="221"/>
+      <c r="D37" s="221"/>
+      <c r="E37" s="221"/>
+      <c r="F37" s="224"/>
+      <c r="G37" s="208"/>
+    </row>
+    <row r="38" spans="1:7" s="72" customFormat="1">
+      <c r="A38" s="245">
         <v>3.2</v>
       </c>
-      <c r="B38" s="246" t="s">
+      <c r="B38" s="242" t="s">
         <v>147</v>
       </c>
-      <c r="C38" s="213" t="s">
+      <c r="C38" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="D38" s="213" t="s">
+      <c r="D38" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="E38" s="213" t="s">
+      <c r="E38" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="F38" s="213" t="s">
+      <c r="F38" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="G38" s="216" t="s">
+      <c r="G38" s="212" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="39" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="A40" s="240">
+    <row r="39" spans="1:7" s="72" customFormat="1">
+      <c r="A39" s="246"/>
+      <c r="B39" s="243"/>
+      <c r="C39" s="210"/>
+      <c r="D39" s="210"/>
+      <c r="E39" s="210"/>
+      <c r="F39" s="210"/>
+      <c r="G39" s="213"/>
+    </row>
+    <row r="40" spans="1:7" s="72" customFormat="1">
+      <c r="A40" s="236">
         <v>3.3</v>
       </c>
-      <c r="B40" s="254" t="s">
+      <c r="B40" s="250" t="s">
         <v>148</v>
       </c>
-      <c r="C40" s="223" t="s">
+      <c r="C40" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="D40" s="223" t="s">
+      <c r="D40" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="E40" s="223" t="s">
+      <c r="E40" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="F40" s="223" t="s">
+      <c r="F40" s="219" t="s">
         <v>109</v>
       </c>
-      <c r="G40" s="210" t="s">
+      <c r="G40" s="206" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="41" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="A43" s="249">
+    <row r="41" spans="1:7" s="72" customFormat="1">
+      <c r="A41" s="237"/>
+      <c r="B41" s="251"/>
+      <c r="C41" s="220"/>
+      <c r="D41" s="220"/>
+      <c r="E41" s="220"/>
+      <c r="F41" s="220"/>
+      <c r="G41" s="207"/>
+    </row>
+    <row r="42" spans="1:7" s="72" customFormat="1">
+      <c r="A42" s="237"/>
+      <c r="B42" s="251"/>
+      <c r="C42" s="220"/>
+      <c r="D42" s="220"/>
+      <c r="E42" s="220"/>
+      <c r="F42" s="220"/>
+      <c r="G42" s="208"/>
+    </row>
+    <row r="43" spans="1:7" s="72" customFormat="1">
+      <c r="A43" s="245">
         <v>9</v>
       </c>
-      <c r="B43" s="264" t="s">
+      <c r="B43" s="260" t="s">
         <v>149</v>
       </c>
-      <c r="C43" s="213" t="s">
+      <c r="C43" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="D43" s="213" t="s">
+      <c r="D43" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="E43" s="213" t="s">
+      <c r="E43" s="209" t="s">
         <v>109</v>
       </c>
-      <c r="F43" s="218" t="s">
+      <c r="F43" s="214" t="s">
         <v>145</v>
       </c>
-      <c r="G43" s="216" t="s">
+      <c r="G43" s="212" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="44" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-    <row r="46" spans="1:7" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:7" s="72" customFormat="1">
+      <c r="A44" s="246"/>
+      <c r="B44" s="261"/>
+      <c r="C44" s="210"/>
+      <c r="D44" s="210"/>
+      <c r="E44" s="210"/>
+      <c r="F44" s="215"/>
+      <c r="G44" s="254"/>
+    </row>
+    <row r="45" spans="1:7" s="72" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A45" s="259"/>
+      <c r="B45" s="262"/>
+      <c r="C45" s="211"/>
+      <c r="D45" s="211"/>
+      <c r="E45" s="211"/>
+      <c r="F45" s="216"/>
+      <c r="G45" s="255"/>
+    </row>
+    <row r="46" spans="1:7" s="72" customFormat="1" ht="15.75">
       <c r="A46" s="68"/>
       <c r="B46" s="73"/>
     </row>
-    <row r="47" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:7" s="72" customFormat="1">
       <c r="B47" s="73"/>
     </row>
-    <row r="48" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:7" s="72" customFormat="1">
       <c r="B48" s="73"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="j6X7Kz1r9VblNdBDhE/Hpe2yCmeebnCLzMWgpo0CUlywnu17946Sb4ESdvx/JNHM5eaOBN41vSMZ0B8Orno9ow==" saltValue="osyxq8LhmMRgWa8/ycKkMA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="64">
     <mergeCell ref="A38:A39"/>
     <mergeCell ref="B38:B39"/>
     <mergeCell ref="C34:C37"/>
     <mergeCell ref="D34:D37"/>
     <mergeCell ref="E34:E37"/>
     <mergeCell ref="C38:C39"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="G43:G45"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="B40:B42"/>
     <mergeCell ref="A23:A25"/>
     <mergeCell ref="B23:B25"/>
     <mergeCell ref="B26:B28"/>
     <mergeCell ref="A26:A28"/>
     <mergeCell ref="B43:B45"/>
     <mergeCell ref="A43:A45"/>
     <mergeCell ref="C40:C42"/>
     <mergeCell ref="D40:D42"/>
     <mergeCell ref="E40:E42"/>
@@ -7474,441 +7473,441 @@
     <mergeCell ref="F23:F25"/>
     <mergeCell ref="F34:F37"/>
     <mergeCell ref="F38:F39"/>
     <mergeCell ref="G40:G42"/>
     <mergeCell ref="F26:F28"/>
     <mergeCell ref="E26:E28"/>
     <mergeCell ref="D26:D28"/>
     <mergeCell ref="C26:C28"/>
     <mergeCell ref="G34:G37"/>
     <mergeCell ref="G38:G39"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{999E94B8-A39E-4B6F-BAC1-121A25AFCB51}">
   <dimension ref="A1:G81"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="70.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="8.6640625" customWidth="1"/>
+    <col min="1" max="1" width="70.5703125" customWidth="1"/>
+    <col min="2" max="2" width="56.42578125" customWidth="1"/>
+    <col min="3" max="4" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="70" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:4" s="70" customFormat="1" ht="39" customHeight="1">
       <c r="A1" s="104" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="104"/>
       <c r="C1" s="104"/>
       <c r="D1" s="104"/>
     </row>
-    <row r="2" spans="1:4" s="70" customFormat="1" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:4" s="70" customFormat="1" ht="21.75" thickBot="1">
       <c r="A2" s="104" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="3" spans="1:4" s="72" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A3" s="105" t="s">
         <v>151</v>
       </c>
       <c r="B3" s="106"/>
     </row>
-    <row r="4" spans="1:4" s="72" customFormat="1" ht="158.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="338" t="s">
+    <row r="4" spans="1:4" s="72" customFormat="1" ht="158.1" customHeight="1">
+      <c r="A4" s="334" t="s">
         <v>152</v>
       </c>
-      <c r="B4" s="339"/>
+      <c r="B4" s="335"/>
       <c r="C4" s="107"/>
       <c r="D4" s="107"/>
     </row>
-    <row r="5" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A5" s="108"/>
       <c r="B5" s="109"/>
     </row>
-    <row r="6" spans="1:4" s="72" customFormat="1" ht="45.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="342" t="s">
+    <row r="6" spans="1:4" s="72" customFormat="1" ht="45.95" customHeight="1">
+      <c r="A6" s="338" t="s">
         <v>153</v>
       </c>
-      <c r="B6" s="343"/>
+      <c r="B6" s="339"/>
       <c r="C6" s="110"/>
       <c r="D6" s="110"/>
     </row>
-    <row r="7" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A7" s="111"/>
       <c r="B7" s="112"/>
     </row>
-    <row r="8" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A8" s="113" t="s">
         <v>154</v>
       </c>
       <c r="B8" s="23"/>
     </row>
-    <row r="9" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A9" s="113" t="s">
         <v>155</v>
       </c>
       <c r="B9" s="23"/>
     </row>
-    <row r="10" spans="1:4" s="72" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" s="72" customFormat="1" ht="36.75" customHeight="1">
       <c r="A10" s="113" t="s">
         <v>156</v>
       </c>
       <c r="B10" s="23"/>
     </row>
-    <row r="11" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A11" s="113" t="s">
         <v>157</v>
       </c>
       <c r="B11" s="23"/>
     </row>
-    <row r="12" spans="1:4" s="72" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:4" s="72" customFormat="1" ht="16.5" thickBot="1">
       <c r="A12" s="114" t="s">
         <v>158</v>
       </c>
       <c r="B12" s="24"/>
     </row>
-    <row r="13" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A13" s="69"/>
       <c r="B13" s="67"/>
     </row>
-    <row r="14" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A14" s="115" t="s">
         <v>159</v>
       </c>
       <c r="B14" s="67"/>
     </row>
-    <row r="15" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A15" s="69"/>
       <c r="B15" s="67"/>
     </row>
-    <row r="16" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A16" s="69"/>
       <c r="B16" s="67"/>
     </row>
-    <row r="17" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A17" s="69"/>
       <c r="B17" s="67"/>
     </row>
-    <row r="18" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A18" s="69"/>
       <c r="B18" s="67"/>
     </row>
-    <row r="19" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A19" s="69"/>
       <c r="B19" s="67"/>
     </row>
-    <row r="20" spans="1:4" s="72" customFormat="1" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="A21" s="340" t="s">
+    <row r="20" spans="1:4" s="72" customFormat="1" ht="59.25" customHeight="1" thickBot="1">
+      <c r="A20" s="333"/>
+      <c r="B20" s="333"/>
+    </row>
+    <row r="21" spans="1:4" s="72" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A21" s="336" t="s">
         <v>160</v>
       </c>
-      <c r="B21" s="341"/>
-[...2 lines deleted...]
-      <c r="A22" s="338" t="s">
+      <c r="B21" s="337"/>
+    </row>
+    <row r="22" spans="1:4" s="72" customFormat="1" ht="138.94999999999999" customHeight="1">
+      <c r="A22" s="334" t="s">
         <v>152</v>
       </c>
-      <c r="B22" s="339"/>
+      <c r="B22" s="335"/>
       <c r="C22" s="107"/>
       <c r="D22" s="107"/>
     </row>
-    <row r="23" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A23" s="111"/>
       <c r="B23" s="112"/>
     </row>
-    <row r="24" spans="1:4" s="116" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="335" t="s">
+    <row r="24" spans="1:4" s="116" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A24" s="331" t="s">
         <v>153</v>
       </c>
-      <c r="B24" s="336"/>
+      <c r="B24" s="332"/>
       <c r="C24" s="110"/>
       <c r="D24" s="110"/>
     </row>
-    <row r="25" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A25" s="111"/>
       <c r="B25" s="112"/>
     </row>
-    <row r="26" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A26" s="113" t="s">
         <v>155</v>
       </c>
       <c r="B26" s="23"/>
     </row>
-    <row r="27" spans="1:4" s="72" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:4" s="72" customFormat="1" ht="45.75" customHeight="1">
       <c r="A27" s="113" t="s">
         <v>156</v>
       </c>
       <c r="B27" s="23"/>
     </row>
-    <row r="28" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" s="72" customFormat="1" ht="15.75">
       <c r="A28" s="113" t="s">
         <v>161</v>
       </c>
       <c r="B28" s="23"/>
     </row>
-    <row r="29" spans="1:4" s="72" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:4" s="72" customFormat="1" ht="16.5" thickBot="1">
       <c r="A29" s="114" t="s">
         <v>158</v>
       </c>
       <c r="B29" s="24"/>
     </row>
-    <row r="30" spans="1:4" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:4" s="72" customFormat="1"/>
+    <row r="31" spans="1:4" s="72" customFormat="1"/>
+    <row r="32" spans="1:4" s="72" customFormat="1"/>
+    <row r="33" spans="1:1" s="72" customFormat="1">
       <c r="A33" s="115" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="34" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
-[...18 lines deleted...]
-    <row r="53" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:1" s="72" customFormat="1"/>
+    <row r="35" spans="1:1" s="72" customFormat="1"/>
+    <row r="36" spans="1:1" s="72" customFormat="1"/>
+    <row r="37" spans="1:1" s="72" customFormat="1"/>
+    <row r="38" spans="1:1" s="72" customFormat="1"/>
+    <row r="39" spans="1:1" s="72" customFormat="1"/>
+    <row r="40" spans="1:1" s="72" customFormat="1"/>
+    <row r="41" spans="1:1" s="72" customFormat="1"/>
+    <row r="42" spans="1:1" s="72" customFormat="1"/>
+    <row r="43" spans="1:1" s="72" customFormat="1"/>
+    <row r="44" spans="1:1" s="72" customFormat="1"/>
+    <row r="45" spans="1:1" s="72" customFormat="1"/>
+    <row r="46" spans="1:1" s="72" customFormat="1"/>
+    <row r="47" spans="1:1" s="72" customFormat="1"/>
+    <row r="48" spans="1:1" s="72" customFormat="1"/>
+    <row r="49" spans="7:7" s="72" customFormat="1"/>
+    <row r="50" spans="7:7" s="72" customFormat="1"/>
+    <row r="51" spans="7:7" s="72" customFormat="1"/>
+    <row r="52" spans="7:7" s="72" customFormat="1"/>
+    <row r="53" spans="7:7" s="72" customFormat="1">
       <c r="G53" s="115"/>
     </row>
-    <row r="54" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
-[...19 lines deleted...]
-    <row r="74" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="7:7" s="72" customFormat="1"/>
+    <row r="55" spans="7:7" s="72" customFormat="1"/>
+    <row r="56" spans="7:7" s="72" customFormat="1"/>
+    <row r="57" spans="7:7" s="72" customFormat="1"/>
+    <row r="58" spans="7:7" s="72" customFormat="1"/>
+    <row r="59" spans="7:7" s="72" customFormat="1"/>
+    <row r="60" spans="7:7" s="72" customFormat="1"/>
+    <row r="61" spans="7:7" s="72" customFormat="1"/>
+    <row r="62" spans="7:7" s="72" customFormat="1"/>
+    <row r="63" spans="7:7" s="72" customFormat="1"/>
+    <row r="64" spans="7:7" s="72" customFormat="1"/>
+    <row r="65" spans="1:1" s="72" customFormat="1"/>
+    <row r="66" spans="1:1" s="72" customFormat="1"/>
+    <row r="67" spans="1:1" s="72" customFormat="1"/>
+    <row r="68" spans="1:1" s="72" customFormat="1"/>
+    <row r="69" spans="1:1" s="72" customFormat="1"/>
+    <row r="70" spans="1:1" s="72" customFormat="1"/>
+    <row r="71" spans="1:1" s="72" customFormat="1"/>
+    <row r="72" spans="1:1" s="72" customFormat="1"/>
+    <row r="73" spans="1:1" s="72" customFormat="1"/>
+    <row r="74" spans="1:1" s="72" customFormat="1">
       <c r="A74" s="117" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="75" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
-[...5 lines deleted...]
-    <row r="81" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="75" spans="1:1" s="72" customFormat="1"/>
+    <row r="76" spans="1:1" s="72" customFormat="1"/>
+    <row r="77" spans="1:1" s="72" customFormat="1"/>
+    <row r="78" spans="1:1" s="72" customFormat="1"/>
+    <row r="79" spans="1:1" s="72" customFormat="1"/>
+    <row r="80" spans="1:1" s="72" customFormat="1"/>
+    <row r="81" s="72" customFormat="1"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="KTWA/8L0eqTk19aaSBfaAsKVtb/EL5Et8yROL6g+bHF6kUWC5Z17Sp87w0S5makhrbfNe2hXd97c9J9oZvj0xg==" saltValue="GqneyCVuePUART7uXBogRQ==" spinCount="100000" sheet="1"/>
   <mergeCells count="6">
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8" xr:uid="{6C17F281-DCA7-41E9-8716-B3FBBAAEFC33}">
       <formula1>"a private landowner, representing a municipality and have the legal authority to apply for C-SIP cost-share funds"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="*IRS Form W-9 (Rev. March 2024)" xr:uid="{C7AF35D7-6883-4C7C-831A-DF9CB5FB794A}"/>
     <hyperlink ref="A33" r:id="rId2" display="*IRS Form W-9 (Rev. March 2024)" xr:uid="{941EBAF5-2754-43DA-BF98-DE6FB00589E6}"/>
     <hyperlink ref="A74" r:id="rId3" display="*Click here to watch a Digitizal Signature tutorial video" xr:uid="{397D22FE-66C3-4D2D-844E-81F60B918108}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31C19249-C113-480A-968A-80647836C5C5}">
   <dimension ref="A1:BP369"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="21.44140625" customWidth="1"/>
+    <col min="1" max="1" width="16.140625" customWidth="1"/>
+    <col min="2" max="2" width="19.140625" customWidth="1"/>
+    <col min="3" max="3" width="21.42578125" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
-    <col min="5" max="5" width="13.109375" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="27" max="27" width="11.109375" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="6" max="6" width="10.42578125" customWidth="1"/>
+    <col min="7" max="7" width="17.85546875" customWidth="1"/>
+    <col min="8" max="8" width="13.140625" customWidth="1"/>
+    <col min="9" max="9" width="7.28515625" customWidth="1"/>
+    <col min="11" max="11" width="13.140625" customWidth="1"/>
+    <col min="12" max="12" width="19.5703125" customWidth="1"/>
+    <col min="13" max="13" width="27.28515625" customWidth="1"/>
+    <col min="14" max="14" width="34.140625" customWidth="1"/>
+    <col min="15" max="15" width="24.140625" customWidth="1"/>
+    <col min="16" max="16" width="21.5703125" customWidth="1"/>
+    <col min="17" max="17" width="32.85546875" customWidth="1"/>
+    <col min="18" max="18" width="13.140625" customWidth="1"/>
+    <col min="23" max="23" width="18.140625" customWidth="1"/>
+    <col min="24" max="24" width="17.28515625" customWidth="1"/>
+    <col min="25" max="25" width="18.5703125" customWidth="1"/>
+    <col min="26" max="26" width="24.140625" customWidth="1"/>
+    <col min="27" max="27" width="11.140625" customWidth="1"/>
     <col min="28" max="28" width="13" customWidth="1"/>
     <col min="37" max="37" width="16" customWidth="1"/>
-    <col min="38" max="38" width="11.5546875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="66" max="66" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="11.5703125" customWidth="1"/>
+    <col min="39" max="39" width="25.42578125" customWidth="1"/>
+    <col min="42" max="42" width="15.140625" customWidth="1"/>
+    <col min="61" max="61" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="62" max="62" width="11.28515625" customWidth="1"/>
+    <col min="64" max="64" width="15.7109375" customWidth="1"/>
+    <col min="65" max="65" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="32" bestFit="1" customWidth="1"/>
-    <col min="68" max="68" width="23.44140625" customWidth="1"/>
+    <col min="68" max="68" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68" x14ac:dyDescent="0.3">
-      <c r="A1" s="346" t="s">
+    <row r="1" spans="1:68">
+      <c r="A1" s="342" t="s">
         <v>163</v>
       </c>
-      <c r="B1" s="345"/>
-[...5 lines deleted...]
-      <c r="H1" s="344" t="s">
+      <c r="B1" s="341"/>
+      <c r="C1" s="341"/>
+      <c r="D1" s="341"/>
+      <c r="E1" s="341"/>
+      <c r="F1" s="341"/>
+      <c r="G1" s="341"/>
+      <c r="H1" s="340" t="s">
         <v>164</v>
       </c>
-      <c r="I1" s="344"/>
-[...5 lines deleted...]
-      <c r="O1" s="345" t="s">
+      <c r="I1" s="340"/>
+      <c r="J1" s="340"/>
+      <c r="K1" s="340"/>
+      <c r="L1" s="340"/>
+      <c r="M1" s="340"/>
+      <c r="N1" s="340"/>
+      <c r="O1" s="341" t="s">
         <v>165</v>
       </c>
-      <c r="P1" s="345"/>
-[...1 lines deleted...]
-      <c r="R1" s="344" t="s">
+      <c r="P1" s="341"/>
+      <c r="Q1" s="341"/>
+      <c r="R1" s="340" t="s">
         <v>166</v>
       </c>
-      <c r="S1" s="344"/>
-[...22 lines deleted...]
-      <c r="AP1" s="345" t="s">
+      <c r="S1" s="340"/>
+      <c r="T1" s="340"/>
+      <c r="U1" s="340"/>
+      <c r="V1" s="340"/>
+      <c r="W1" s="340"/>
+      <c r="X1" s="340"/>
+      <c r="Y1" s="340"/>
+      <c r="Z1" s="340"/>
+      <c r="AA1" s="340"/>
+      <c r="AB1" s="340"/>
+      <c r="AC1" s="340"/>
+      <c r="AD1" s="340"/>
+      <c r="AE1" s="340"/>
+      <c r="AF1" s="340"/>
+      <c r="AG1" s="340"/>
+      <c r="AH1" s="340"/>
+      <c r="AI1" s="340"/>
+      <c r="AJ1" s="340"/>
+      <c r="AK1" s="340"/>
+      <c r="AL1" s="340"/>
+      <c r="AM1" s="340"/>
+      <c r="AN1" s="340"/>
+      <c r="AO1" s="340"/>
+      <c r="AP1" s="341" t="s">
         <v>167</v>
       </c>
-      <c r="AQ1" s="345"/>
-[...7 lines deleted...]
-      <c r="AY1" s="344" t="s">
+      <c r="AQ1" s="341"/>
+      <c r="AR1" s="341"/>
+      <c r="AS1" s="341"/>
+      <c r="AT1" s="341"/>
+      <c r="AU1" s="341"/>
+      <c r="AV1" s="341"/>
+      <c r="AW1" s="341"/>
+      <c r="AX1" s="341"/>
+      <c r="AY1" s="340" t="s">
         <v>168</v>
       </c>
-      <c r="AZ1" s="344"/>
-[...2 lines deleted...]
-      <c r="BC1" s="345" t="s">
+      <c r="AZ1" s="340"/>
+      <c r="BA1" s="340"/>
+      <c r="BB1" s="340"/>
+      <c r="BC1" s="341" t="s">
         <v>169</v>
       </c>
-      <c r="BD1" s="345"/>
-[...3 lines deleted...]
-      <c r="BH1" s="349" t="s">
+      <c r="BD1" s="341"/>
+      <c r="BE1" s="341"/>
+      <c r="BF1" s="341"/>
+      <c r="BG1" s="341"/>
+      <c r="BH1" s="345" t="s">
         <v>151</v>
       </c>
-      <c r="BI1" s="349"/>
-[...3 lines deleted...]
-      <c r="BM1" s="347" t="s">
+      <c r="BI1" s="345"/>
+      <c r="BJ1" s="345"/>
+      <c r="BK1" s="345"/>
+      <c r="BL1" s="345"/>
+      <c r="BM1" s="343" t="s">
         <v>160</v>
       </c>
-      <c r="BN1" s="347"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:68" s="66" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="BN1" s="343"/>
+      <c r="BO1" s="343"/>
+      <c r="BP1" s="344"/>
+    </row>
+    <row r="2" spans="1:68" s="66" customFormat="1" ht="55.5" customHeight="1">
       <c r="A2" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="56" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="56" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="56" t="s">
         <v>170</v>
       </c>
       <c r="E2" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F2" s="56" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="56" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="56" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="56" t="s">
@@ -8075,51 +8074,51 @@
       <c r="BI2" s="62" t="s">
         <v>155</v>
       </c>
       <c r="BJ2" s="63" t="s">
         <v>156</v>
       </c>
       <c r="BK2" s="62" t="s">
         <v>157</v>
       </c>
       <c r="BL2" s="62" t="s">
         <v>158</v>
       </c>
       <c r="BM2" s="62" t="s">
         <v>155</v>
       </c>
       <c r="BN2" s="64" t="s">
         <v>156</v>
       </c>
       <c r="BO2" s="62" t="s">
         <v>161</v>
       </c>
       <c r="BP2" s="65" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="3" spans="1:68" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:68" ht="15" customHeight="1" thickBot="1">
       <c r="A3" s="14">
         <f>'Landowner Details and Gen App'!B5</f>
         <v>0</v>
       </c>
       <c r="B3" s="15">
         <f>'Landowner Details and Gen App'!B6</f>
         <v>0</v>
       </c>
       <c r="C3" s="15">
         <f>'Landowner Details and Gen App'!B7</f>
         <v>0</v>
       </c>
       <c r="D3" s="15">
         <f>'Landowner Details and Gen App'!B8</f>
         <v>0</v>
       </c>
       <c r="E3" s="15">
         <f>'Landowner Details and Gen App'!B9</f>
         <v>0</v>
       </c>
       <c r="F3" s="15">
         <f>'Landowner Details and Gen App'!B10</f>
         <v>0</v>
       </c>
       <c r="G3" s="15">
@@ -8343,1869 +8342,1841 @@
         <v>0</v>
       </c>
       <c r="BJ3" s="20"/>
       <c r="BK3" s="15">
         <f>'Signature Page'!B11</f>
         <v>0</v>
       </c>
       <c r="BL3" s="15">
         <f>'Signature Page'!B12</f>
         <v>0</v>
       </c>
       <c r="BM3" s="15">
         <f>'Signature Page'!B26</f>
         <v>0</v>
       </c>
       <c r="BN3" s="21"/>
       <c r="BO3" s="15">
         <f>'Signature Page'!B28</f>
         <v>0</v>
       </c>
       <c r="BP3" s="22">
         <f>'Signature Page'!B29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:68" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:68" ht="15" customHeight="1"/>
+    <row r="18" spans="2:2">
       <c r="B18" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="19" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:2">
       <c r="B19" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="20" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:2">
       <c r="B20" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="21" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:2">
       <c r="B21" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="22" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:2">
       <c r="B22" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="23" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:2">
       <c r="B23" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="24" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:2">
       <c r="B24" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="25" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:2">
       <c r="B25" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="26" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:2">
       <c r="B26" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="27" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:2">
       <c r="B27" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="28" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:2">
       <c r="B28" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="29" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:2">
       <c r="B29" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="30" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:2">
       <c r="B30" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="31" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:2">
       <c r="B31" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="32" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:2">
       <c r="B32" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:2">
       <c r="B33" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="34" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:2">
       <c r="B34" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:2">
       <c r="B35" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="36" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:2">
       <c r="B36" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="37" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:2">
       <c r="B37" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="38" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:2">
       <c r="B38" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="39" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:2">
       <c r="B39" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:2">
       <c r="B40" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="41" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:2">
       <c r="B41" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="42" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:2">
       <c r="B42" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:2">
       <c r="B43" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="44" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:2">
       <c r="B44" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="45" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:2">
       <c r="B45" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="46" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:2">
       <c r="B46" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="47" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:2">
       <c r="B47" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="48" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:2">
       <c r="B48" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="49" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:2">
       <c r="B49" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="50" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:2">
       <c r="B50" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="51" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:2">
       <c r="B51" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="52" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:2">
       <c r="B52" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="53" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:2">
       <c r="B53" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="54" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:2">
       <c r="B54" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="55" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:2">
       <c r="B55" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="56" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:2">
       <c r="B56" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="57" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:2">
       <c r="B57" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="58" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:2">
       <c r="B58" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="59" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:2">
       <c r="B59" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="60" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="60" spans="2:2">
       <c r="B60" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="61" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="61" spans="2:2">
       <c r="B61" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="62" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:2">
       <c r="B62" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="63" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:2">
       <c r="B63" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="64" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="64" spans="2:2">
       <c r="B64" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="65" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:2">
       <c r="B65" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="66" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="66" spans="2:2">
       <c r="B66" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="67" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:2">
       <c r="B67" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="68" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="68" spans="2:2">
       <c r="B68" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="69" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:2">
       <c r="B69" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="70" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="70" spans="2:2">
       <c r="B70" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="71" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:2">
       <c r="B71" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="72" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:2">
       <c r="B72" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="73" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:2">
       <c r="B73" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="74" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:2">
       <c r="B74" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="75" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="75" spans="2:2">
       <c r="B75" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="76" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="76" spans="2:2">
       <c r="B76" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="77" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="77" spans="2:2">
       <c r="B77" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="78" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:2">
       <c r="B78" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="79" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:2">
       <c r="B79" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="80" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:2">
       <c r="B80" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="81" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="81" spans="2:2">
       <c r="B81" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="82" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="82" spans="2:2">
       <c r="B82" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="83" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="83" spans="2:2">
       <c r="B83" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="84" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="84" spans="2:2">
       <c r="B84" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="85" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="85" spans="2:2">
       <c r="B85" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="86" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="86" spans="2:2">
       <c r="B86" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="87" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="87" spans="2:2">
       <c r="B87" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="88" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="88" spans="2:2">
       <c r="B88" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="89" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="89" spans="2:2">
       <c r="B89" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="90" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="90" spans="2:2">
       <c r="B90" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="91" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="91" spans="2:2">
       <c r="B91" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="92" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="92" spans="2:2">
       <c r="B92" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="93" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="93" spans="2:2">
       <c r="B93" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="94" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="94" spans="2:2">
       <c r="B94" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="95" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="95" spans="2:2">
       <c r="B95" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="96" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="96" spans="2:2">
       <c r="B96" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="97" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="97" spans="2:2">
       <c r="B97" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="98" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="98" spans="2:2">
       <c r="B98" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="99" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="99" spans="2:2">
       <c r="B99" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="100" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="100" spans="2:2">
       <c r="B100" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="101" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="101" spans="2:2">
       <c r="B101" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="102" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="102" spans="2:2">
       <c r="B102" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="103" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="103" spans="2:2">
       <c r="B103" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="104" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="104" spans="2:2">
       <c r="B104" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="105" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="105" spans="2:2">
       <c r="B105" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="106" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="106" spans="2:2">
       <c r="B106" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="107" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="107" spans="2:2">
       <c r="B107" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="108" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="108" spans="2:2">
       <c r="B108" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="109" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="109" spans="2:2">
       <c r="B109" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="110" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="110" spans="2:2">
       <c r="B110" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="111" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="111" spans="2:2">
       <c r="B111" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="112" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="112" spans="2:2">
       <c r="B112" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="113" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="113" spans="2:2">
       <c r="B113" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="114" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="114" spans="2:2">
       <c r="B114" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="115" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="115" spans="2:2">
       <c r="B115" t="s">
         <v>294</v>
       </c>
     </row>
-    <row r="116" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="116" spans="2:2">
       <c r="B116" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="117" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="117" spans="2:2">
       <c r="B117" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="118" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="118" spans="2:2">
       <c r="B118" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="119" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="119" spans="2:2">
       <c r="B119" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="120" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="120" spans="2:2">
       <c r="B120" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="121" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="121" spans="2:2">
       <c r="B121" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="122" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="122" spans="2:2">
       <c r="B122" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="123" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="123" spans="2:2">
       <c r="B123" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="124" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="124" spans="2:2">
       <c r="B124" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="125" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="125" spans="2:2">
       <c r="B125" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="126" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="126" spans="2:2">
       <c r="B126" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="127" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="127" spans="2:2">
       <c r="B127" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="128" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="128" spans="2:2">
       <c r="B128" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="129" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="129" spans="2:2">
       <c r="B129" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="130" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="130" spans="2:2">
       <c r="B130" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="131" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="131" spans="2:2">
       <c r="B131" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="132" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="132" spans="2:2">
       <c r="B132" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="133" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="133" spans="2:2">
       <c r="B133" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="134" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="134" spans="2:2">
       <c r="B134" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="135" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="135" spans="2:2">
       <c r="B135" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="136" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="136" spans="2:2">
       <c r="B136" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="137" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="137" spans="2:2">
       <c r="B137" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="138" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="138" spans="2:2">
       <c r="B138" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="139" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="139" spans="2:2">
       <c r="B139" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="140" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="140" spans="2:2">
       <c r="B140" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="141" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="141" spans="2:2">
       <c r="B141" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="142" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="142" spans="2:2">
       <c r="B142" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="143" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="143" spans="2:2">
       <c r="B143" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="144" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="144" spans="2:2">
       <c r="B144" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="145" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="145" spans="2:2">
       <c r="B145" t="s">
         <v>324</v>
       </c>
     </row>
-    <row r="146" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="146" spans="2:2">
       <c r="B146" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="147" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="147" spans="2:2">
       <c r="B147" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="148" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="148" spans="2:2">
       <c r="B148" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="149" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="149" spans="2:2">
       <c r="B149" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="150" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="150" spans="2:2">
       <c r="B150" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="151" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="151" spans="2:2">
       <c r="B151" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="152" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="152" spans="2:2">
       <c r="B152" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="153" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="153" spans="2:2">
       <c r="B153" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="154" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="154" spans="2:2">
       <c r="B154" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="155" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="155" spans="2:2">
       <c r="B155" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="156" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="156" spans="2:2">
       <c r="B156" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="157" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="157" spans="2:2">
       <c r="B157" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="158" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="158" spans="2:2">
       <c r="B158" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="159" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="159" spans="2:2">
       <c r="B159" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="160" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="160" spans="2:2">
       <c r="B160" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="161" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="161" spans="2:2">
       <c r="B161" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="162" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="162" spans="2:2">
       <c r="B162" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="163" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="163" spans="2:2">
       <c r="B163" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="164" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="164" spans="2:2">
       <c r="B164" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="165" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="165" spans="2:2">
       <c r="B165" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="166" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="166" spans="2:2">
       <c r="B166" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="167" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="167" spans="2:2">
       <c r="B167" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="168" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="168" spans="2:2">
       <c r="B168" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="169" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="169" spans="2:2">
       <c r="B169" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="170" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="170" spans="2:2">
       <c r="B170" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="171" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="171" spans="2:2">
       <c r="B171" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="172" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="172" spans="2:2">
       <c r="B172" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="173" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="173" spans="2:2">
       <c r="B173" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="174" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="174" spans="2:2">
       <c r="B174" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="175" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="175" spans="2:2">
       <c r="B175" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="176" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="176" spans="2:2">
       <c r="B176" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="177" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="177" spans="2:2">
       <c r="B177" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="178" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="178" spans="2:2">
       <c r="B178" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="179" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="179" spans="2:2">
       <c r="B179" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="180" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="180" spans="2:2">
       <c r="B180" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="181" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="181" spans="2:2">
       <c r="B181" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="182" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="182" spans="2:2">
       <c r="B182" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="183" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="183" spans="2:2">
       <c r="B183" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="184" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="184" spans="2:2">
       <c r="B184" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="185" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="185" spans="2:2">
       <c r="B185" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="186" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="186" spans="2:2">
       <c r="B186" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="187" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="187" spans="2:2">
       <c r="B187" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="188" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="188" spans="2:2">
       <c r="B188" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="189" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="189" spans="2:2">
       <c r="B189" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="190" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="190" spans="2:2">
       <c r="B190" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="191" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="191" spans="2:2">
       <c r="B191" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="192" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="192" spans="2:2">
       <c r="B192" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="193" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="193" spans="2:2">
       <c r="B193" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="194" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="194" spans="2:2">
       <c r="B194" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="195" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="195" spans="2:2">
       <c r="B195" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="196" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="196" spans="2:2">
       <c r="B196" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="197" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="197" spans="2:2">
       <c r="B197" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="198" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="198" spans="2:2">
       <c r="B198" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="199" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="199" spans="2:2">
       <c r="B199" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="200" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="200" spans="2:2">
       <c r="B200" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="201" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="201" spans="2:2">
       <c r="B201" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="202" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="202" spans="2:2">
       <c r="B202" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="203" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="203" spans="2:2">
       <c r="B203" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="204" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="204" spans="2:2">
       <c r="B204" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="205" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="205" spans="2:2">
       <c r="B205" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="206" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="206" spans="2:2">
       <c r="B206" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="207" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="207" spans="2:2">
       <c r="B207" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="208" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="208" spans="2:2">
       <c r="B208" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="209" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="209" spans="2:2">
       <c r="B209" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="210" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="210" spans="2:2">
       <c r="B210" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="211" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="211" spans="2:2">
       <c r="B211" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="212" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="212" spans="2:2">
       <c r="B212" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="213" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="213" spans="2:2">
       <c r="B213" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="214" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="214" spans="2:2">
       <c r="B214" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="215" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="215" spans="2:2">
       <c r="B215" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="216" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="216" spans="2:2">
       <c r="B216" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="217" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="217" spans="2:2">
       <c r="B217" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="218" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="218" spans="2:2">
       <c r="B218" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="219" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="219" spans="2:2">
       <c r="B219" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="220" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="220" spans="2:2">
       <c r="B220" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="221" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="221" spans="2:2">
       <c r="B221" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="222" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="222" spans="2:2">
       <c r="B222" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="223" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="223" spans="2:2">
       <c r="B223" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="224" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="224" spans="2:2">
       <c r="B224" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="225" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="225" spans="2:2">
       <c r="B225" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="226" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="226" spans="2:2">
       <c r="B226" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="227" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="227" spans="2:2">
       <c r="B227" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="228" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="228" spans="2:2">
       <c r="B228" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="229" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="229" spans="2:2">
       <c r="B229" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="230" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="230" spans="2:2">
       <c r="B230" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="231" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="231" spans="2:2">
       <c r="B231" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="232" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="232" spans="2:2">
       <c r="B232" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="233" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="233" spans="2:2">
       <c r="B233" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="234" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="234" spans="2:2">
       <c r="B234" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="235" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="235" spans="2:2">
       <c r="B235" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="236" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="236" spans="2:2">
       <c r="B236" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="237" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="237" spans="2:2">
       <c r="B237" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="238" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="238" spans="2:2">
       <c r="B238" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="239" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="239" spans="2:2">
       <c r="B239" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="240" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="240" spans="2:2">
       <c r="B240" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="241" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="241" spans="2:2">
       <c r="B241" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="242" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="242" spans="2:2">
       <c r="B242" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="243" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="243" spans="2:2">
       <c r="B243" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="244" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="244" spans="2:2">
       <c r="B244" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="245" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="245" spans="2:2">
       <c r="B245" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="246" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="246" spans="2:2">
       <c r="B246" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="247" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="247" spans="2:2">
       <c r="B247" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="248" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="248" spans="2:2">
       <c r="B248" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="249" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="249" spans="2:2">
       <c r="B249" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="250" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="250" spans="2:2">
       <c r="B250" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="251" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="251" spans="2:2">
       <c r="B251" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="252" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="252" spans="2:2">
       <c r="B252" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="253" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="253" spans="2:2">
       <c r="B253" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="254" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="254" spans="2:2">
       <c r="B254" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="255" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="255" spans="2:2">
       <c r="B255" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="256" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="256" spans="2:2">
       <c r="B256" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="257" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="257" spans="2:2">
       <c r="B257" t="s">
         <v>436</v>
       </c>
     </row>
-    <row r="258" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="258" spans="2:2">
       <c r="B258" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="259" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="259" spans="2:2">
       <c r="B259" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="260" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="260" spans="2:2">
       <c r="B260" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="261" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="261" spans="2:2">
       <c r="B261" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="262" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="262" spans="2:2">
       <c r="B262" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="263" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="263" spans="2:2">
       <c r="B263" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="264" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="264" spans="2:2">
       <c r="B264" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="265" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="265" spans="2:2">
       <c r="B265" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="266" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="266" spans="2:2">
       <c r="B266" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="267" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="267" spans="2:2">
       <c r="B267" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="268" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="268" spans="2:2">
       <c r="B268" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="269" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="269" spans="2:2">
       <c r="B269" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="270" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="270" spans="2:2">
       <c r="B270" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="271" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="271" spans="2:2">
       <c r="B271" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="272" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="272" spans="2:2">
       <c r="B272" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="273" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="273" spans="2:2">
       <c r="B273" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="274" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="274" spans="2:2">
       <c r="B274" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="275" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="275" spans="2:2">
       <c r="B275" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="276" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="276" spans="2:2">
       <c r="B276" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="277" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="277" spans="2:2">
       <c r="B277" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="278" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="278" spans="2:2">
       <c r="B278" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="279" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="279" spans="2:2">
       <c r="B279" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="280" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="280" spans="2:2">
       <c r="B280" t="s">
         <v>459</v>
       </c>
     </row>
-    <row r="281" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="281" spans="2:2">
       <c r="B281" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="282" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="282" spans="2:2">
       <c r="B282" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="283" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="283" spans="2:2">
       <c r="B283" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="284" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="284" spans="2:2">
       <c r="B284" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="285" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="285" spans="2:2">
       <c r="B285" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="286" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="286" spans="2:2">
       <c r="B286" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="287" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="287" spans="2:2">
       <c r="B287" t="s">
         <v>466</v>
       </c>
     </row>
-    <row r="288" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="288" spans="2:2">
       <c r="B288" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="289" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="289" spans="2:2">
       <c r="B289" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="290" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="290" spans="2:2">
       <c r="B290" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="291" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="291" spans="2:2">
       <c r="B291" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="292" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="292" spans="2:2">
       <c r="B292" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="293" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="293" spans="2:2">
       <c r="B293" t="s">
         <v>472</v>
       </c>
     </row>
-    <row r="294" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="294" spans="2:2">
       <c r="B294" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="295" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="295" spans="2:2">
       <c r="B295" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="296" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="296" spans="2:2">
       <c r="B296" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="297" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="297" spans="2:2">
       <c r="B297" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="298" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="298" spans="2:2">
       <c r="B298" t="s">
         <v>477</v>
       </c>
     </row>
-    <row r="299" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="299" spans="2:2">
       <c r="B299" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="300" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="300" spans="2:2">
       <c r="B300" t="s">
         <v>479</v>
       </c>
     </row>
-    <row r="301" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="301" spans="2:2">
       <c r="B301" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="302" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="302" spans="2:2">
       <c r="B302" t="s">
         <v>481</v>
       </c>
     </row>
-    <row r="303" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="303" spans="2:2">
       <c r="B303" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="304" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="304" spans="2:2">
       <c r="B304" t="s">
         <v>483</v>
       </c>
     </row>
-    <row r="305" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="305" spans="2:2">
       <c r="B305" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="306" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="306" spans="2:2">
       <c r="B306" t="s">
         <v>485</v>
       </c>
     </row>
-    <row r="307" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="307" spans="2:2">
       <c r="B307" t="s">
         <v>486</v>
       </c>
     </row>
-    <row r="308" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="308" spans="2:2">
       <c r="B308" t="s">
         <v>487</v>
       </c>
     </row>
-    <row r="309" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="309" spans="2:2">
       <c r="B309" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="310" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="310" spans="2:2">
       <c r="B310" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="311" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="311" spans="2:2">
       <c r="B311" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="312" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="312" spans="2:2">
       <c r="B312" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="313" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="313" spans="2:2">
       <c r="B313" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="314" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="314" spans="2:2">
       <c r="B314" t="s">
         <v>493</v>
       </c>
     </row>
-    <row r="315" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="315" spans="2:2">
       <c r="B315" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="316" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="316" spans="2:2">
       <c r="B316" t="s">
         <v>495</v>
       </c>
     </row>
-    <row r="317" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="317" spans="2:2">
       <c r="B317" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="318" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="318" spans="2:2">
       <c r="B318" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="319" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="319" spans="2:2">
       <c r="B319" t="s">
         <v>498</v>
       </c>
     </row>
-    <row r="320" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="320" spans="2:2">
       <c r="B320" t="s">
         <v>499</v>
       </c>
     </row>
-    <row r="321" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="321" spans="2:2">
       <c r="B321" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="322" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="322" spans="2:2">
       <c r="B322" t="s">
         <v>501</v>
       </c>
     </row>
-    <row r="323" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="323" spans="2:2">
       <c r="B323" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="324" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="324" spans="2:2">
       <c r="B324" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="325" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="325" spans="2:2">
       <c r="B325" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="326" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="326" spans="2:2">
       <c r="B326" t="s">
         <v>505</v>
       </c>
     </row>
-    <row r="327" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="327" spans="2:2">
       <c r="B327" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="328" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="328" spans="2:2">
       <c r="B328" t="s">
         <v>507</v>
       </c>
     </row>
-    <row r="329" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="329" spans="2:2">
       <c r="B329" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="330" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="330" spans="2:2">
       <c r="B330" t="s">
         <v>509</v>
       </c>
     </row>
-    <row r="331" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="331" spans="2:2">
       <c r="B331" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="332" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="332" spans="2:2">
       <c r="B332" t="s">
         <v>511</v>
       </c>
     </row>
-    <row r="333" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="333" spans="2:2">
       <c r="B333" t="s">
         <v>512</v>
       </c>
     </row>
-    <row r="334" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="334" spans="2:2">
       <c r="B334" t="s">
         <v>513</v>
       </c>
     </row>
-    <row r="335" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="335" spans="2:2">
       <c r="B335" t="s">
         <v>514</v>
       </c>
     </row>
-    <row r="336" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="336" spans="2:2">
       <c r="B336" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="337" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="337" spans="2:2">
       <c r="B337" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="338" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="338" spans="2:2">
       <c r="B338" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="339" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="339" spans="2:2">
       <c r="B339" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="340" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="340" spans="2:2">
       <c r="B340" t="s">
         <v>519</v>
       </c>
     </row>
-    <row r="341" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="341" spans="2:2">
       <c r="B341" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="342" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="342" spans="2:2">
       <c r="B342" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="343" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="343" spans="2:2">
       <c r="B343" t="s">
         <v>522</v>
       </c>
     </row>
-    <row r="344" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="344" spans="2:2">
       <c r="B344" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="345" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="345" spans="2:2">
       <c r="B345" t="s">
         <v>524</v>
       </c>
     </row>
-    <row r="346" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="346" spans="2:2">
       <c r="B346" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="347" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="347" spans="2:2">
       <c r="B347" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="348" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="348" spans="2:2">
       <c r="B348" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="349" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="349" spans="2:2">
       <c r="B349" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="350" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="350" spans="2:2">
       <c r="B350" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="351" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="351" spans="2:2">
       <c r="B351" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="352" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="352" spans="2:2">
       <c r="B352" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="353" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="353" spans="2:2">
       <c r="B353" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="354" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="354" spans="2:2">
       <c r="B354" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="355" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="355" spans="2:2">
       <c r="B355" t="s">
         <v>534</v>
       </c>
     </row>
-    <row r="356" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="356" spans="2:2">
       <c r="B356" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="357" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="357" spans="2:2">
       <c r="B357" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="358" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="358" spans="2:2">
       <c r="B358" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="359" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="359" spans="2:2">
       <c r="B359" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="360" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="360" spans="2:2">
       <c r="B360" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="361" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="361" spans="2:2">
       <c r="B361" t="s">
         <v>540</v>
       </c>
     </row>
-    <row r="362" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="362" spans="2:2">
       <c r="B362" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="363" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="363" spans="2:2">
       <c r="B363" t="s">
         <v>542</v>
       </c>
     </row>
-    <row r="364" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="364" spans="2:2">
       <c r="B364" t="s">
         <v>543</v>
       </c>
     </row>
-    <row r="365" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="365" spans="2:2">
       <c r="B365" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="366" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="366" spans="2:2">
       <c r="B366" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="367" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="367" spans="2:2">
       <c r="B367" t="s">
         <v>546</v>
       </c>
     </row>
-    <row r="368" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="368" spans="2:2">
       <c r="B368" t="s">
         <v>547</v>
       </c>
     </row>
-    <row r="369" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="369" spans="2:2">
       <c r="B369" t="s">
         <v>548</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="svnJjRgH2ter9c8xj8BpnettpXujhGvznYYXXzMd2XEgukUMVqCN2oBRQQz1QC+vz3/jBuW9fzn4rPPjj73r9w==" saltValue="4VD4qunz5IgV3TbOEx+r3g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="9">
     <mergeCell ref="H1:N1"/>
     <mergeCell ref="O1:Q1"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="BM1:BP1"/>
     <mergeCell ref="BH1:BL1"/>
     <mergeCell ref="AY1:BB1"/>
     <mergeCell ref="BC1:BG1"/>
     <mergeCell ref="R1:AO1"/>
     <mergeCell ref="AP1:AX1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100763905381BFDDA4D80F7F23FAE50E991" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6402916d776375d7c5212a5d23918802">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xmlns:ns3="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a188d4db73086bba8647de1a2a819a6" ns2:_="" ns3:_="">
     <xsd:import namespace="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
     <xsd:import namespace="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:downloadedbyMassAudubon" minOccurs="0"/>
                 <xsd:element ref="ns2:Datedownloaded" minOccurs="0"/>
@@ -10450,90 +10421,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Municipality xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
+    <Inmasterlayer xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">false</Inmasterlayer>
+    <TaxKeywordTaxHTField xmlns="974ea58c-40de-4ff0-acbb-cffe06d1eb3f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <downloadedbyMassAudubon xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">false</downloadedbyMassAudubon>
+    <Datedownloaded xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" xsi:nil="true"/>
+    <StartYear xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{353EA1F0-B9B2-4FDE-A2DB-C8F865D5FEA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
     <ds:schemaRef ds:uri="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8E1434-8895-4295-9236-B9AF4B9037AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
+    <ds:schemaRef ds:uri="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDCD79BA-610F-4B39-8BA8-0C00F4E2853D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>