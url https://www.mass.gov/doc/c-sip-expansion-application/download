--- v0 (2026-02-04)
+++ v1 (2026-08-17)
@@ -1,81 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/paula_uribe_mass_gov/Documents/Documents/Cost-Share/C-Sip Landowner/Expansion 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/sara_wisner_mass_gov/Documents/downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4106" documentId="8_{DB5CD678-AE12-4074-90E1-57325150E2F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9CE01B95-F50E-4E6A-B69D-0985F727FC2B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4E3102E9-D835-442B-892B-42BCA033179C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3075" yWindow="3075" windowWidth="21600" windowHeight="11235" xr2:uid="{EEFD5C6A-57E5-4523-9F36-9C34D0FFA888}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{EEFD5C6A-57E5-4523-9F36-9C34D0FFA888}"/>
   </bookViews>
   <sheets>
     <sheet name="About. READ ME" sheetId="7" r:id="rId1"/>
     <sheet name="Landowner Details and Gen App" sheetId="1" r:id="rId2"/>
     <sheet name="CSIP 5.4 Timber Mats" sheetId="5" r:id="rId3"/>
     <sheet name="Practices" sheetId="3" r:id="rId4"/>
     <sheet name="Signature Page" sheetId="2" r:id="rId5"/>
     <sheet name="DataExtraction-Internal" sheetId="8" state="hidden" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V3" i="8" l="1"/>
   <c r="AJ3" i="8"/>
   <c r="AI3" i="8"/>
   <c r="P3" i="8"/>
@@ -126,935 +130,955 @@
   <c r="AC3" i="8"/>
   <c r="AB3" i="8"/>
   <c r="AA3" i="8"/>
   <c r="W3" i="8"/>
   <c r="T3" i="8"/>
   <c r="S3" i="8"/>
   <c r="R3" i="8"/>
   <c r="Q3" i="8"/>
   <c r="O3" i="8"/>
   <c r="L3" i="8"/>
   <c r="K3" i="8"/>
   <c r="J3" i="8"/>
   <c r="I3" i="8"/>
   <c r="H3" i="8"/>
   <c r="G3" i="8"/>
   <c r="F3" i="8"/>
   <c r="E3" i="8"/>
   <c r="D3" i="8"/>
   <c r="C3" i="8"/>
   <c r="B3" i="8"/>
   <c r="A3" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="661" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="550">
   <si>
     <t>Climate Stewardship Incentive Program (C-SIP)</t>
   </si>
   <si>
     <t>COST-SHARE APPLICATION</t>
   </si>
   <si>
+    <t>-This Excel workbook is to be used as an application to any one of the  C-SIP Practices available.</t>
+  </si>
+  <si>
+    <t>-Please keep in mind that this application is not valid without a completed signature tab.</t>
+  </si>
+  <si>
+    <t>-Only applications with completed IRS Form W-9 (Rev. March 2024) (irs.gov) will be processed. W-9 Forms are to be mailed to :</t>
+  </si>
+  <si>
+    <t>Massachusetts Woodlands Institute
+c/o Emily Boss 
+P.O. Box 450
+5 Mechanic Street
+Shelburne Falls, MA 01370
+Office: (413) 625-9151 ext. 104
+Email:  emily@masswoodlands.org</t>
+  </si>
+  <si>
+    <t>-Cells highlighted in yellow indicate a response field. No other fields will be editable.</t>
+  </si>
+  <si>
     <t>-If you choose to print out this excel document, please do so in landscape mode. Each tab was designed to fit the size of a 8.5 x 11 in piece of paper.</t>
   </si>
   <si>
+    <t>- To add digital signatures, please go to Draw tab in this document and, using the Pen tool, draw your signature over the appropriate cell.</t>
+  </si>
+  <si>
+    <t>Please direct questions and completed applications to :</t>
+  </si>
+  <si>
+    <t>Sara Wisner
+Program Analyst
+DCR Service Forestry
+DCR.Forestry@mass.gov
+(857) 408-4154 (mobile)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Application Last updated: </t>
+  </si>
+  <si>
+    <t>Click here to visit the Service Forestry website</t>
+  </si>
+  <si>
     <t>C-SIP practice cost-share is funded through the USFS by the 2025 IRA Grant for Landowner Support for Climate Mitigation and/or Forest Resilience under Grant Number 25-DG-11132544 030 with administrative support from Massachusetts Woodlands Institute.</t>
   </si>
   <si>
     <t>CONTACT INFORMATION</t>
   </si>
   <si>
     <t>DETAILS</t>
   </si>
   <si>
     <t>PROPERTY INFORMATION</t>
   </si>
   <si>
     <t>Details</t>
   </si>
   <si>
     <t>Applicant Name</t>
   </si>
   <si>
     <t>Total property acres:</t>
   </si>
   <si>
     <t>Mailing Address - Street:</t>
   </si>
   <si>
     <t>Property road:</t>
   </si>
   <si>
     <t>Mailing Address- City, State:</t>
   </si>
   <si>
     <t>Property town:</t>
   </si>
   <si>
-    <t>Mailing Address - Zip:</t>
+    <t>Mailing Address - ZIP:</t>
   </si>
   <si>
     <t>Property county:</t>
   </si>
   <si>
     <t>Applicant Email:</t>
   </si>
   <si>
-    <t>Forest Stewardship Plan Case Number:</t>
+    <t>Forest Stewardship/Management Plan Case Number:</t>
   </si>
   <si>
     <t>I am a:</t>
   </si>
   <si>
     <t>MA Licensed forester/ plan preparer name:</t>
   </si>
   <si>
     <t>Business Name if Applicable:</t>
   </si>
   <si>
     <t>Would you like to designate your plan preparer as primary contact regarding this application?</t>
   </si>
   <si>
     <t>ELIGIBILITY</t>
   </si>
   <si>
     <t>YES/NO</t>
-  </si>
-[...1 lines deleted...]
-    <t>DETAILS REQUIRED IF "YES"</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">I/We have a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">current and active </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Forest Stewardship Plan</t>
     </r>
   </si>
   <si>
-    <t>Required</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">I/We are including </t>
+      <t xml:space="preserve">The applicant </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Spatial Data, Locus  Map &amp; Stand Map</t>
+      <t xml:space="preserve">confirms that no other state or federal assistance </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t> outlining where C-SIP practices will take place</t>
+      <t>(including USDA NRCS) will cause total cost-share funding to exceed 100% of actual project costs.</t>
     </r>
   </si>
   <si>
+    <t>I/We acknowledge and authorize access to the project areas by DCR and or Mass Audubon staff for the purpose of conducting climate resilience monitoring.  This will occur prior to work implementation as well as after project completion.</t>
+  </si>
+  <si>
     <t>C-SIP Landowner Details and General App (page 1 of 2)</t>
   </si>
   <si>
     <t>I/We are applying for cost-Share for:</t>
   </si>
   <si>
     <t>REQUIRED IF "YES"</t>
   </si>
   <si>
     <t>C-SIP Practice Plan (aka Mgmt. Plan Amendment)</t>
   </si>
   <si>
     <t>Required to be paired with another practice (not a standalone)</t>
   </si>
   <si>
-    <t>C-SIP Monitoring (*must check yes when applying for all  C-SIP practices)</t>
+    <t>C-SIP Monitoring (*must check yes when applying for C-SIP practices 4, 6, 7, and 8)</t>
   </si>
   <si>
     <t xml:space="preserve">C-SIP 1 Harvest layout </t>
   </si>
   <si>
     <t>Acres:</t>
+  </si>
+  <si>
+    <t>Hours:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C-SIP 2 Legacy Tree Retention</t>
+    </r>
+  </si>
+  <si>
+    <t>QTY Trees:</t>
+  </si>
+  <si>
+    <t>Patch Acres:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C-SIP 4 Invasive Plant Species Control</t>
     </r>
   </si>
   <si>
     <t>Light Mechanical</t>
   </si>
   <si>
     <t>Light</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>Heavy</t>
   </si>
   <si>
-    <t xml:space="preserve">C-SIP 6 Temporary barriers to animal browse </t>
-[...185 lines deleted...]
-    <t>C-SIP 6 Slash walls: acres</t>
+    <t>C-SIP 5.1  Log-reinforced waterbars</t>
+  </si>
+  <si>
+    <t>Water bars throughout harvest:</t>
+  </si>
+  <si>
+    <t>Water bars at close out:</t>
   </si>
   <si>
     <t>C-SIP 5.2  Seeding for soil 
 stabilization and pollinator 
 habitat</t>
   </si>
   <si>
-    <t>Sara Wisner
-[...6 lines deleted...]
-    <t xml:space="preserve">Application Last updated: </t>
+    <t>C-SIP 5.3  BMP materials (up to $600)</t>
+  </si>
+  <si>
+    <t>C-SIP 5.4  Timber mats</t>
   </si>
   <si>
     <t>Please fill out "CSIP 5.4 Timber Mats" Tab</t>
   </si>
   <si>
+    <t xml:space="preserve">C-SIP 6 Temporary barriers to animal browse </t>
+  </si>
+  <si>
+    <t>Seedlings</t>
+  </si>
+  <si>
+    <t>Acres</t>
+  </si>
+  <si>
+    <t>QTY:</t>
+  </si>
+  <si>
+    <t>C-SIP 7 Enrichment Planting</t>
+  </si>
+  <si>
+    <t>Trees</t>
+  </si>
+  <si>
+    <t>C-SIP 8 Tree Inoculation</t>
+  </si>
+  <si>
+    <t>Ash</t>
+  </si>
+  <si>
+    <t>Hemlock</t>
+  </si>
+  <si>
+    <t>Follow up</t>
+  </si>
+  <si>
+    <t>Treatment QTY:</t>
+  </si>
+  <si>
+    <t>C-SIP Landowner Details and General App (page 2 of 2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Climate Stewardship Incentive Program (C-SIP) 5.4 TIMBER MATS </t>
+  </si>
+  <si>
+    <t>TIMBER MATS ELIGIBILITY</t>
+  </si>
+  <si>
+    <t>APPLICATIONS WILL BE EVALUATED USING THE PASS/FAIL QUESTIONS BELOW</t>
+  </si>
+  <si>
+    <t>DETAILS (REQUIRED IF “YES”):</t>
+  </si>
+  <si>
     <t>Are you a timber harvesting business owner who has an active Timber Harvester License in good standing with DCR?</t>
   </si>
   <si>
+    <t>MA Timber Harvester License Number:</t>
+  </si>
+  <si>
     <t>Are you a timber harvesting business owner that employs/contracts licensed harvesters in good standing with DCR?</t>
   </si>
   <si>
+    <t>MA Timber Harvester License Number(s):</t>
+  </si>
+  <si>
+    <t>Are you a timberland owner in the primary business of forest management demonstrated with an average of at least two forest cutting plans per year?</t>
+  </si>
+  <si>
+    <t>Will the mats be used on an approved "Long-Term" forest cutting plan?</t>
+  </si>
+  <si>
+    <t>Cutting Plan File Number:</t>
+  </si>
+  <si>
+    <t>Will the mats you intend to purchase be minimum 16’ long, 4’ wide, and 8” in height and constructed of durable hardwood timbers?</t>
+  </si>
+  <si>
+    <t>Will the mats you intend to purchase be new and unused?</t>
+  </si>
+  <si>
+    <t>TIMBER MAT INFORMATION</t>
+  </si>
+  <si>
+    <t>INTENDED MAT USE ON FOREST CUTTING PLAN</t>
+  </si>
+  <si>
     <t>Mats Requested For Cost-Share (#)</t>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
+    <t>(check all that apply)</t>
+  </si>
+  <si>
+    <t>Mat Supplier Business Name</t>
+  </si>
+  <si>
+    <t>Landings</t>
+  </si>
+  <si>
+    <t>Mat Supplier Town and State</t>
+  </si>
+  <si>
+    <t>Access Roads</t>
+  </si>
+  <si>
+    <t>Mat Supplier Phone Number</t>
+  </si>
+  <si>
+    <t>Skid Roads</t>
+  </si>
+  <si>
+    <t>Stream Crossings</t>
+  </si>
+  <si>
+    <t>Wetland Crossings</t>
+  </si>
+  <si>
+    <t>C-SIP 5.5 (page 1 of 1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVAILABLE PRACTICES </t>
+  </si>
+  <si>
+    <t>C-SIP Number</t>
+  </si>
+  <si>
+    <t>Practice</t>
+  </si>
+  <si>
+    <t>Forest Management or Stewardship Plan Required?</t>
+  </si>
+  <si>
+    <t>C-SIP Practice Plan Required?</t>
+  </si>
+  <si>
+    <t>Spatial Data</t>
+  </si>
+  <si>
+    <t>Forest Cutting Plan Required?</t>
+  </si>
+  <si>
+    <t>Cost-Share Rate</t>
+  </si>
+  <si>
+    <t>Harvest Layout</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Not required at the time of application.</t>
+  </si>
+  <si>
+    <t>Up to 50ac. Up to 4 hours (at $120/hour) Max. $480</t>
+  </si>
+  <si>
+    <t>51-100 ac. Up to 8 hours (at $120/hour) Max. $960</t>
+  </si>
+  <si>
+    <t>Greater than 100 ac. Up to 12 hours (at$120/hour) Max. $1,440</t>
+  </si>
+  <si>
+    <t>Legacy tree retention</t>
+  </si>
+  <si>
+    <t>$60 per tree, Tree limit: 5 trees/ac. , Maximum per ac: $300 
+Maximum reimbursement: $6,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patch Legacy Tree Retention (marking) $640/ac, Max Reimbursement: $6,400
+</t>
+  </si>
+  <si>
+    <t>Invasive plant species control</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Light mechanical treatment: $474/ac
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Light treatment: $309/ac
+</t>
+  </si>
+  <si>
+    <t>Moderate treatment: $543/ac</t>
+  </si>
+  <si>
+    <t>Heavy treatment: $1,193/ac</t>
+  </si>
+  <si>
+    <t>Log-reinforced waterbars</t>
+  </si>
+  <si>
+    <t>Maintained throughout the harvest: $250/log-reinforced water bar</t>
+  </si>
+  <si>
+    <t>Harvest closeout: $75/log-reinforced water bar</t>
+  </si>
+  <si>
+    <t>Seeding for Soil Stabilization and Pollinator Habitat</t>
+  </si>
+  <si>
+    <t>$600 - $1,200/ac</t>
+  </si>
+  <si>
+    <t>BMP materials (up to $600)</t>
+  </si>
+  <si>
+    <t>Up to $600 (incl straw wattle, stakes, bales, fiber blanket)</t>
+  </si>
+  <si>
+    <t>Timber mats</t>
+  </si>
+  <si>
     <r>
       <rPr>
-        <b/>
-        <sz val="12"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>C-SIP 2 Legacy Tree Retention</t>
+      <t xml:space="preserve">$500/mat up to $10,000. </t>
     </r>
-  </si>
-[...40 lines deleted...]
-    <t xml:space="preserve">Light mechanical treatment: $474/ac
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SEE  "CSIP 5.4 Timber Mats" TAB</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Temporary barriers to animal browse </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C-SIP 6A: Use of tree shelters to protect planted seedlings from deer browse: $15/seedling (max. 100 seedlings/acre*).
+C-SIP 6B: Use of tree shelters around natural regeneration: $15/seedling
+(max. 50 seedlings per acre*)
+* Up to 200 seedlings per acre may be approved with prior authorization.
+The combined maximum reimbursement for C-SIP 6A and 6B is $3,000 per acre at 200 seedlings per acre
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Light treatment: $309/ac
-[...48 lines deleted...]
-    <t>M.G.L. c. 132 volume threshold dependent</t>
+    <t>Enrichment Planting</t>
+  </si>
+  <si>
+    <t>$17 max. per tree, up to $20 per tree for labor</t>
+  </si>
+  <si>
+    <t>20 x 20 spacing or 100 trees per acre</t>
+  </si>
+  <si>
+    <t> at a maximum of 5 acres of planting.  </t>
+  </si>
+  <si>
+    <t>Tree Inoculation</t>
+  </si>
+  <si>
+    <t>$1500 base rate for the project</t>
+  </si>
+  <si>
+    <t>Plus</t>
+  </si>
+  <si>
+    <t>$10.50 per inch DBH (Ash) and $0.35 - $12.00 per inch DBH (Hemlock)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>MORE C-SIP PRACTICES COMING SOON!</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>Spatial Data</t>
-[...14 lines deleted...]
-    <t>Water bars at close out:</t>
+    <t>Number</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spatial Data </t>
+  </si>
+  <si>
+    <t>Marking for commercial thinning</t>
+  </si>
+  <si>
+    <t>M.G.L. c. 132 volume threshold dependent</t>
+  </si>
+  <si>
+    <t>Practice Rollout in Fall 2026</t>
+  </si>
+  <si>
+    <t>Marking: Group selection</t>
+  </si>
+  <si>
+    <t>Leave tree marking: Patch cut/shelterwood</t>
+  </si>
+  <si>
+    <t>Non-commercial tending</t>
+  </si>
+  <si>
+    <t>SIGNATURE PAGE</t>
+  </si>
+  <si>
+    <t>LANDOWNER or MUNICIPALITY REPRESENTATIVE SIGNATURE</t>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="11"/>
-        <color rgb="FF000000"/>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">$500/mat up to $10,000. </t>
+      <t>Only applications with completed IRS Form W-9 (Rev. March 2024) (irs.gov)* will be processed</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <color rgb="FF000000"/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>SEE  "CSIP 5.4 Timber Mats" TAB</t>
+      <t>.  The IRS considers Cost-share reimbursement payments reportable and must be reported on your income tax returns.  The name and address submitted on the IRS Form W-9 are to whom and where the reimbursement check will be issued.  IRS Form W-9 must be submitted with this cost-share application.
+Please contact the Forest Stewardship Office within thirty (30) days of application submission if you (the applicant) determine the information on the application to be incorrect or desire to withdraw your application.  If you decide at any point not to implement C-SIP practices on your land, you must notify Service Forestry C-SIP Cost-Share  program.  IRS considers Cost-share reimbursement payments reportable and must be reported on your income tax returns. You will receive an IRS Form 1099 for cost-share reimbursement payments.</t>
     </r>
   </si>
   <si>
-    <t>C-SIP 1 Harvest layout : hours</t>
-[...11 lines deleted...]
-    <t>C-SIP 5.1   Log-reinforced water bars at closeout</t>
+    <t xml:space="preserve">I acknowledge that I have read and understand the program requirements. I certify that the information provided by me is true and correct. </t>
+  </si>
+  <si>
+    <t>I am:</t>
+  </si>
+  <si>
+    <t>Print name:</t>
+  </si>
+  <si>
+    <t>Signature:</t>
+  </si>
+  <si>
+    <t>Title:</t>
+  </si>
+  <si>
+    <t>Date:</t>
+  </si>
+  <si>
+    <t>*Click here to download a copy of IRS Form W-9 (Rev. March 2024)</t>
+  </si>
+  <si>
+    <t>TIMBER HARVESTING BUSINESS OWNER SIGNATURE</t>
+  </si>
+  <si>
+    <t>Timber harvesting business name:</t>
+  </si>
+  <si>
+    <t>*Click here to watch a Digital Signature tutorial video</t>
+  </si>
+  <si>
+    <t>Contact Information</t>
+  </si>
+  <si>
+    <t>Property Information</t>
+  </si>
+  <si>
+    <t>Elegibility</t>
+  </si>
+  <si>
+    <t>General app</t>
+  </si>
+  <si>
+    <t>Timbermats eligibility</t>
+  </si>
+  <si>
+    <t>Timbermat information</t>
+  </si>
+  <si>
+    <t>Intended mat use</t>
+  </si>
+  <si>
+    <t>Mailing Address - Zip:</t>
+  </si>
+  <si>
+    <t>Forest Stewardship Plan Case Number:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">I/We have a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">current and active </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Forest Stewardship Plan</t>
     </r>
   </si>
   <si>
+    <t>The applicant confirms that no other state or federal assistance (including USDA NRCS) will cause total cost-share funding to exceed 100% of actual project costs.</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">I/We are including </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Spatial Data, Locus  Map &amp; Stand Map</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t> outlining where C-SIP practices will take place</t>
     </r>
   </si>
   <si>
+    <t>C-SIP Monitoring (*must check yes when applying for all  C-SIP practices)</t>
+  </si>
+  <si>
+    <t>C-SIP 1 Harvest layout : acres</t>
+  </si>
+  <si>
+    <t>C-SIP 1 Harvest layout : hours</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C-SIP 2 Legacy tree retention</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve"> C-SIP 2 Legacy tree retention: qty</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-SIP 2 Legacy tree retention: acres</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-SIP 2 Legacy tree retention: patch acres</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C-SIP 4 Invasive Plant Species Control</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-SIP 4 light mechanical acres</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-SIP 4 light acres</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-SIP 4 moderate acres</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-SIP 4 heavy acres</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C-SIP 5.1  Log-reinforced water bars</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>*Click here to download a copy of IRS Form W-9 (Rev. March 2024)</t>
-[...121 lines deleted...]
-    <t>Please direct questions and completed applications to :</t>
+    <t>C-SIP 5.1   Log-reinforced water bars throughout harvest</t>
+  </si>
+  <si>
+    <t>C-SIP 5.1   Log-reinforced water bars at closeout</t>
+  </si>
+  <si>
+    <t>C-SIP 2 acres</t>
+  </si>
+  <si>
+    <t>C-SIP 6 Temporary barriers to animal browse acres</t>
+  </si>
+  <si>
+    <t>C-SIP 6 Temporary barriers to animal browse seedling</t>
+  </si>
+  <si>
+    <t>C-SIP 6 Slash walls: acres</t>
+  </si>
+  <si>
+    <t>Are you a commercial timber harvesting business owner who has an active Timber Harvester License in good standing with DCR?</t>
+  </si>
+  <si>
+    <t>Are you a commercial timber harvesting business owner that employs/contracts licensed harvesters in good standing with DCR?</t>
+  </si>
+  <si>
+    <t>Mats Requested For Cost-Share</t>
+  </si>
+  <si>
+    <t>data validation- Towns for List:</t>
+  </si>
+  <si>
+    <t>Abington</t>
+  </si>
+  <si>
+    <t>Acton</t>
+  </si>
+  <si>
+    <t>Acushnet</t>
+  </si>
+  <si>
+    <t>Adams</t>
+  </si>
+  <si>
+    <t>Agawam</t>
+  </si>
+  <si>
+    <t>Alford</t>
+  </si>
+  <si>
+    <t>Amesbury</t>
+  </si>
+  <si>
+    <t>Amherst</t>
+  </si>
+  <si>
+    <t>Andover</t>
+  </si>
+  <si>
+    <t>Aquinnah</t>
+  </si>
+  <si>
+    <t>Arlington</t>
+  </si>
+  <si>
+    <t>Ashburnham</t>
+  </si>
+  <si>
+    <t>Ashby</t>
+  </si>
+  <si>
+    <t>Ashfield</t>
+  </si>
+  <si>
+    <t>Ashland</t>
+  </si>
+  <si>
+    <t>Athol</t>
+  </si>
+  <si>
+    <t>Attleboro</t>
+  </si>
+  <si>
+    <t>Auburn</t>
+  </si>
+  <si>
+    <t>Avon</t>
+  </si>
+  <si>
+    <t>Ayer</t>
   </si>
   <si>
     <t>Barnstable</t>
   </si>
   <si>
-    <t>Abington</t>
-[...58 lines deleted...]
-  <si>
     <t>Barre</t>
   </si>
   <si>
     <t>Becket</t>
   </si>
   <si>
     <t>Bedford</t>
   </si>
   <si>
     <t>Belchertown</t>
   </si>
   <si>
     <t>Bellingham</t>
   </si>
   <si>
     <t>Belmont</t>
   </si>
   <si>
     <t>Berkley</t>
   </si>
   <si>
     <t>Berlin</t>
   </si>
   <si>
     <t>Bernardston</t>
@@ -2001,70 +2025,61 @@
   <si>
     <t>Winchester</t>
   </si>
   <si>
     <t>Windsor</t>
   </si>
   <si>
     <t>Winthrop</t>
   </si>
   <si>
     <t>Woburn</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
     <t>Worthington</t>
   </si>
   <si>
     <t>Wrentham</t>
   </si>
   <si>
     <t>Yarmouth</t>
   </si>
   <si>
-    <t>The applicant confirms that no other state or federal assistance (including USDA NRCS) will cause total cost-share funding to exceed 100% of actual project costs.</t>
-[...8 lines deleted...]
-    <t>January 26 2026</t>
+    <t>August 10, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -2156,66 +2171,50 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Baikal"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...14 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2269,102 +2268,111 @@
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11.5"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <i/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9CCAFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDEDFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="77">
+  <borders count="75">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -2965,63 +2973,50 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -3135,116 +3130,81 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
-[...22 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -3270,133 +3230,138 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="323">
+  <cellXfs count="350">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
@@ -3413,766 +3378,841 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" readingOrder="1"/>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
-[...5 lines deleted...]
-      <alignment wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" xfId="2" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...63 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="4" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" xfId="2" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="0" xfId="2" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="3" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" readingOrder="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...229 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -4185,69 +4225,69 @@
     <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFDDEDFF"/>
+      <color rgb="FFFFFF99"/>
       <color rgb="FF9CCAFF"/>
-      <color rgb="FFFFFF99"/>
-      <color rgb="FFDDEDFF"/>
       <color rgb="FFFFFF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>50921</xdr:colOff>
       <xdr:row>13</xdr:row>
@@ -4394,145 +4434,145 @@
           <a:ext cx="3039341" cy="5781465"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>373</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>293781</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>325523</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>158743</xdr:rowOff>
+      <xdr:rowOff>165093</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 9" descr="USFS logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50FE87AB-5B28-4FBE-8C8F-EF9963E967B5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8034991" y="293781"/>
           <a:ext cx="325150" cy="380433"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2130986</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>29566</xdr:rowOff>
+      <xdr:colOff>1548280</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>63184</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>239509</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>116130</xdr:rowOff>
+      <xdr:colOff>133800</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>149748</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="ForestsWork logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{943287B1-51C0-4F1D-8855-1689FB6272BE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4282515" y="13252507"/>
-          <a:ext cx="2534847" cy="288270"/>
+          <a:off x="4293721" y="14059331"/>
+          <a:ext cx="2541197" cy="288270"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>363923</xdr:colOff>
       <xdr:row>39</xdr:row>
-      <xdr:rowOff>179294</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>450756</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>138879</xdr:rowOff>
+      <xdr:colOff>196196</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>167641</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2" descr="Powered by DCR logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24B821A9-B992-4B87-B0E7-3A2BBA12A8B8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -5756,2327 +5796,2330 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/service-forestry" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DWHMfHgCbMk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/pub/irs-pdf/fw9.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C56DF7B9-23D3-4CE9-8049-39D8FEA2DAF0}">
   <dimension ref="A1:F18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L6" sqref="L6"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="72" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="32.1" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:6" ht="32.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="20.25">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.4">
+      <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="27.6" customHeight="1">
+    <row r="3" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" ht="32.25" customHeight="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" ht="29.45" customHeight="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="12" t="s">
-        <v>166</v>
-[...7 lines deleted...]
-    <row r="7" spans="1:6" ht="30">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="105.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="132" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="12" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="30">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="30">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="7" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" ht="75">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="72" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
-        <v>106</v>
-[...7 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>11</v>
+      </c>
+      <c r="B12" s="72"/>
+      <c r="C12" s="72"/>
+      <c r="D12" s="72"/>
+      <c r="E12" s="72"/>
+      <c r="F12" s="72"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="11" t="s">
-        <v>540</v>
-[...47 lines deleted...]
-      <c r="F18" s="80"/>
+        <v>549</v>
+      </c>
+      <c r="B13" s="72"/>
+      <c r="C13" s="72"/>
+      <c r="D13" s="72"/>
+      <c r="E13" s="72"/>
+      <c r="F13" s="72"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="72"/>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="72"/>
+      <c r="B15" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="72"/>
+      <c r="D15" s="72"/>
+      <c r="E15" s="72"/>
+      <c r="F15" s="72"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="72"/>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="72"/>
+      <c r="B17" s="72"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="72"/>
+      <c r="E17" s="72"/>
+      <c r="F17" s="72"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="72"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HJdfJ0Kxl/Q3Kn6x4dS7HB4CfFpfffZspC/jL1W1SHsEaxuP3z2JC1JQjuboyMhT9UpaIiEFRUcmOgQGr/hCyQ==" saltValue="See0evoUI6Vzxn2EHqw1tA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Z4c/jez8aDVpfy1JH2cUD2ZMmWiOuUQUoPEA4ZKUIlLxHeLAYXpNc6XYHVtyGqb9TNN6TqGC7AYkv8DuMwPnaQ==" saltValue="r5dQ6AvVcKGhIBcMiUeiiw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{507A3650-4E4F-438F-BB99-B6FA0A0A6FBD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A7CD3EC-BA29-4348-82CC-ED8CF839D8AC}">
-  <dimension ref="A1:G69"/>
+  <dimension ref="A1:G68"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:F3"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="41.109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="35" style="1" customWidth="1"/>
-    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="3" width="11.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.5546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.6640625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="75" customFormat="1" ht="40.5" customHeight="1">
-      <c r="A1" s="96" t="s">
+    <row r="1" spans="1:7" s="67" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7" s="75" customFormat="1" ht="21">
-      <c r="A2" s="96" t="s">
+    <row r="2" spans="1:7" s="67" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="A2" s="81" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:7" s="75" customFormat="1" ht="46.5" customHeight="1" thickBot="1">
-[...54 lines deleted...]
-      <c r="C7" s="104" t="s">
+    <row r="3" spans="1:7" s="67" customFormat="1" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="268" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="107"/>
-[...4 lines deleted...]
-      <c r="A8" s="103" t="s">
+      <c r="B3" s="268"/>
+      <c r="C3" s="268"/>
+      <c r="D3" s="268"/>
+      <c r="E3" s="268"/>
+      <c r="F3" s="268"/>
+    </row>
+    <row r="4" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="170"/>
-      <c r="C8" s="104" t="s">
+      <c r="B4" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="107"/>
-[...4 lines deleted...]
-      <c r="A9" s="103" t="s">
+      <c r="C4" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="170"/>
-      <c r="C9" s="195" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="196"/>
-[...4 lines deleted...]
-      <c r="A10" s="103" t="s">
+      <c r="F4" s="87"/>
+    </row>
+    <row r="5" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="170"/>
-      <c r="C10" s="195" t="s">
+      <c r="B5" s="118"/>
+      <c r="C5" s="205" t="s">
         <v>19</v>
       </c>
-      <c r="D10" s="196"/>
-[...4 lines deleted...]
-      <c r="A11" s="108" t="s">
+      <c r="D5" s="206"/>
+      <c r="E5" s="120"/>
+      <c r="F5" s="203"/>
+    </row>
+    <row r="6" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="88" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="171"/>
-      <c r="C11" s="197" t="s">
+      <c r="B6" s="118"/>
+      <c r="C6" s="208" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="198"/>
-[...11 lines deleted...]
-      <c r="A14" s="109" t="s">
+      <c r="D6" s="209"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="203"/>
+    </row>
+    <row r="7" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="110" t="s">
+      <c r="B7" s="118"/>
+      <c r="C7" s="208" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="213" t="s">
+      <c r="D7" s="209"/>
+      <c r="E7" s="120"/>
+      <c r="F7" s="203"/>
+    </row>
+    <row r="8" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="D14" s="213"/>
-[...5 lines deleted...]
-      <c r="A15" s="111" t="s">
+      <c r="B8" s="130"/>
+      <c r="C8" s="205" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="25"/>
-      <c r="C15" s="215" t="s">
+      <c r="D8" s="207"/>
+      <c r="E8" s="120"/>
+      <c r="F8" s="203"/>
+    </row>
+    <row r="9" spans="1:7" s="67" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="215"/>
-[...16 lines deleted...]
-      <c r="A17" s="112" t="s">
+      <c r="B9" s="118"/>
+      <c r="C9" s="276" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="26"/>
-[...9 lines deleted...]
-      <c r="A18" s="76" t="s">
+      <c r="D9" s="277"/>
+      <c r="E9" s="120"/>
+      <c r="F9" s="203"/>
+    </row>
+    <row r="10" spans="1:7" s="67" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="113"/>
-[...13 lines deleted...]
-      <c r="A20" s="96" t="s">
+      <c r="B10" s="118"/>
+      <c r="C10" s="276" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="277"/>
+      <c r="E10" s="120"/>
+      <c r="F10" s="203"/>
+    </row>
+    <row r="11" spans="1:7" s="67" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="119"/>
+      <c r="C11" s="278" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="279"/>
+      <c r="E11" s="122"/>
+      <c r="F11" s="203"/>
+    </row>
+    <row r="12" spans="1:7" s="67" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C12" s="280"/>
+      <c r="D12" s="281"/>
+      <c r="E12" s="123"/>
+      <c r="F12" s="203"/>
+    </row>
+    <row r="13" spans="1:7" s="67" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="14" spans="1:7" s="67" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="90" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="124" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="295"/>
+      <c r="D14" s="295"/>
+      <c r="E14" s="295"/>
+      <c r="F14" s="295"/>
+      <c r="G14" s="295"/>
+    </row>
+    <row r="15" spans="1:7" s="67" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="296"/>
+      <c r="D15" s="296"/>
+      <c r="E15" s="296"/>
+      <c r="F15" s="296"/>
+      <c r="G15" s="296"/>
+    </row>
+    <row r="16" spans="1:7" s="67" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="195" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="23"/>
+      <c r="C16" s="193"/>
+      <c r="D16" s="193"/>
+      <c r="E16" s="193"/>
+      <c r="F16" s="193"/>
+      <c r="G16" s="193"/>
+    </row>
+    <row r="17" spans="1:7" s="67" customFormat="1" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="133" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="24"/>
+      <c r="C17" s="294"/>
+      <c r="D17" s="294"/>
+      <c r="E17" s="294"/>
+      <c r="F17" s="294"/>
+      <c r="G17" s="294"/>
+    </row>
+    <row r="18" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="68" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="198"/>
+      <c r="D18" s="198"/>
+      <c r="E18" s="198"/>
+      <c r="F18" s="198"/>
+      <c r="G18" s="198"/>
+    </row>
+    <row r="19" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="198"/>
+      <c r="D19" s="198"/>
+      <c r="E19" s="198"/>
+      <c r="F19" s="198"/>
+      <c r="G19" s="198"/>
+    </row>
+    <row r="20" spans="1:7" s="67" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="C20" s="113"/>
-[...96 lines deleted...]
-      <c r="E27" s="128" t="s">
+      <c r="C20" s="198"/>
+      <c r="D20" s="198"/>
+      <c r="E20" s="198"/>
+      <c r="F20" s="198"/>
+      <c r="G20" s="198"/>
+    </row>
+    <row r="21" spans="1:7" s="67" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="125" t="s">
         <v>38</v>
       </c>
-      <c r="F27" s="128" t="s">
+      <c r="B21" s="126" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="G27" s="129" t="s">
+      <c r="D21" s="127"/>
+      <c r="E21" s="127"/>
+      <c r="F21" s="127"/>
+      <c r="G21" s="128"/>
+    </row>
+    <row r="22" spans="1:7" s="67" customFormat="1" ht="30.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="137" t="s">
         <v>40</v>
       </c>
-    </row>
-[...64 lines deleted...]
-      <c r="A33" s="188" t="s">
+      <c r="B22" s="138"/>
+      <c r="C22" s="272" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="184"/>
-[...29 lines deleted...]
-      <c r="A42" s="142" t="s">
+      <c r="D22" s="272"/>
+      <c r="E22" s="272"/>
+      <c r="F22" s="272"/>
+      <c r="G22" s="273"/>
+    </row>
+    <row r="23" spans="1:7" s="67" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="194" t="s">
         <v>42</v>
       </c>
-    </row>
-[...26 lines deleted...]
-    <row r="69" s="75" customFormat="1"/>
+      <c r="B23" s="197"/>
+      <c r="C23" s="274" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="274"/>
+      <c r="E23" s="274"/>
+      <c r="F23" s="274"/>
+      <c r="G23" s="275"/>
+    </row>
+    <row r="24" spans="1:7" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="194" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="197"/>
+      <c r="C24" s="172" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" s="173"/>
+      <c r="E24" s="172" t="s">
+        <v>45</v>
+      </c>
+      <c r="F24" s="173"/>
+      <c r="G24" s="171"/>
+    </row>
+    <row r="25" spans="1:7" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="285" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" s="287"/>
+      <c r="C25" s="139" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="140"/>
+      <c r="E25" s="174" t="s">
+        <v>44</v>
+      </c>
+      <c r="F25" s="175"/>
+      <c r="G25" s="171"/>
+    </row>
+    <row r="26" spans="1:7" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="286"/>
+      <c r="B26" s="288"/>
+      <c r="C26" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="140"/>
+      <c r="E26" s="176"/>
+      <c r="F26" s="177"/>
+      <c r="G26" s="187"/>
+    </row>
+    <row r="27" spans="1:7" s="67" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="271" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="293"/>
+      <c r="C27" s="142"/>
+      <c r="D27" s="169" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="144" t="s">
+        <v>51</v>
+      </c>
+      <c r="F27" s="144" t="s">
+        <v>52</v>
+      </c>
+      <c r="G27" s="145" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="67" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="271"/>
+      <c r="B28" s="293"/>
+      <c r="C28" s="146" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="147"/>
+      <c r="E28" s="148"/>
+      <c r="F28" s="148"/>
+      <c r="G28" s="149"/>
+    </row>
+    <row r="29" spans="1:7" s="67" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A29" s="194" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="197"/>
+      <c r="C29" s="196" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="147"/>
+      <c r="E29" s="196" t="s">
+        <v>56</v>
+      </c>
+      <c r="F29" s="147"/>
+      <c r="G29" s="150"/>
+    </row>
+    <row r="30" spans="1:7" s="67" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A30" s="194" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="197"/>
+      <c r="C30" s="151" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="147"/>
+      <c r="E30" s="152"/>
+      <c r="F30" s="153"/>
+      <c r="G30" s="154"/>
+    </row>
+    <row r="31" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="194" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" s="197"/>
+      <c r="C31" s="282"/>
+      <c r="D31" s="283"/>
+      <c r="E31" s="283"/>
+      <c r="F31" s="283"/>
+      <c r="G31" s="284"/>
+    </row>
+    <row r="32" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="194" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32" s="197"/>
+      <c r="C32" s="289" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" s="289"/>
+      <c r="E32" s="289"/>
+      <c r="F32" s="290"/>
+      <c r="G32" s="291"/>
+    </row>
+    <row r="33" spans="1:7" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="269" t="s">
+        <v>61</v>
+      </c>
+      <c r="B33" s="292"/>
+      <c r="C33" s="146"/>
+      <c r="D33" s="143" t="s">
+        <v>62</v>
+      </c>
+      <c r="E33" s="155" t="s">
+        <v>63</v>
+      </c>
+      <c r="F33" s="156"/>
+      <c r="G33" s="157"/>
+    </row>
+    <row r="34" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="270"/>
+      <c r="B34" s="292"/>
+      <c r="C34" s="158" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" s="148"/>
+      <c r="E34" s="159"/>
+      <c r="F34" s="160"/>
+      <c r="G34" s="161"/>
+    </row>
+    <row r="35" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="297" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="292"/>
+      <c r="C35" s="162"/>
+      <c r="D35" s="152" t="s">
+        <v>66</v>
+      </c>
+      <c r="E35" s="156"/>
+      <c r="F35" s="163"/>
+      <c r="G35" s="157"/>
+    </row>
+    <row r="36" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="298"/>
+      <c r="B36" s="292"/>
+      <c r="C36" s="162" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="164"/>
+      <c r="E36" s="165"/>
+      <c r="F36" s="166"/>
+      <c r="G36" s="170"/>
+    </row>
+    <row r="37" spans="1:7" s="67" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="299" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="301"/>
+      <c r="C37" s="162"/>
+      <c r="D37" s="186" t="s">
+        <v>68</v>
+      </c>
+      <c r="E37" s="184" t="s">
+        <v>69</v>
+      </c>
+      <c r="F37" s="191" t="s">
+        <v>70</v>
+      </c>
+      <c r="G37" s="188"/>
+    </row>
+    <row r="38" spans="1:7" s="67" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="300"/>
+      <c r="B38" s="302"/>
+      <c r="C38" s="167" t="s">
+        <v>71</v>
+      </c>
+      <c r="D38" s="168"/>
+      <c r="E38" s="185"/>
+      <c r="F38" s="192"/>
+      <c r="G38" s="189"/>
+    </row>
+    <row r="39" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="135"/>
+      <c r="B39" s="136"/>
+      <c r="F39" s="190"/>
+    </row>
+    <row r="40" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="41" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="91" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="43" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="44" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="48" spans="1:7" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="49" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="50" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="51" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="52" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="53" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="54" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="55" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="56" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="57" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="58" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="59" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="60" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="61" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="62" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="63" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="64" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="65" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="66" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="67" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="68" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="WopHgjWRtPygySgLMJieC20gz6CY2jBnbKDpI5BMHtDJuUJ0bCkMYA3KPoWKiom6n8Bf+UXVJxO6KtK3dbP4DQ==" saltValue="O7ngAZjTsXP3Mz8pdKMVfA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="15">
+  <sheetProtection algorithmName="SHA-512" hashValue="iAkaWW3hG0llHjUJbqZhEpu8wAeSyLlzx4i/ceR2Kpc2K6zKdDKKx09JeFsiv2fA4gIEnsnllyaWbXJqxlfadw==" saltValue="CTm5ClFlDC4FPCG2LSBGTA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="21">
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="B37:B38"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="C22:G22"/>
     <mergeCell ref="C23:G23"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D12"/>
     <mergeCell ref="C31:G31"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C32:G32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="B27:B28"/>
     <mergeCell ref="C17:G17"/>
     <mergeCell ref="C14:G14"/>
-    <mergeCell ref="C15:G15"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B10" xr:uid="{8B3669B8-CA76-4AC8-8B78-F7C44D8BB632}">
       <formula1>"Private landowner, Municipality representative, Timber harvesting business owner"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B34 B28:B32 E12 B22:B25 B15:B17" xr:uid="{8FD9F88E-05F8-4995-896A-B7B0E2280E30}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B15:B17 B35 E12 B22:B25 B37 B29:B33 B27 F38" xr:uid="{8FD9F88E-05F8-4995-896A-B7B0E2280E30}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E8" xr:uid="{46F9A42D-F0F4-4D00-B382-A949DE90C1E6}">
       <formula1>"Barnstable, Berkshire, Bristol, Dukes, Essex, Franklin, Hampden, Hampshire, Middlesex, Nantucket, Norfolk, Plymouth, Suffolk, Worcester"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{623E4D4F-8CD1-4CB6-AB80-F8DF14CE3150}">
           <x14:formula1>
             <xm:f>'DataExtraction-Internal'!$B$19:$B$369</xm:f>
           </x14:formula1>
           <xm:sqref>E7</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2270F585-8F5B-4DAD-BE12-B8750CE5B035}">
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.140625" customWidth="1"/>
-    <col min="2" max="2" width="21.5703125" customWidth="1"/>
+    <col min="1" max="1" width="10.109375" customWidth="1"/>
+    <col min="2" max="2" width="21.5546875" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
-    <col min="4" max="4" width="1.7109375" customWidth="1"/>
-    <col min="5" max="5" width="24.28515625" customWidth="1"/>
+    <col min="4" max="4" width="1.6640625" customWidth="1"/>
+    <col min="5" max="5" width="24.33203125" customWidth="1"/>
     <col min="6" max="6" width="26" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="78" customFormat="1" ht="44.25" customHeight="1">
-[...146 lines deleted...]
-      <c r="F14" s="35" t="b">
+    <row r="1" spans="1:6" s="70" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="92" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="71" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="307" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="307"/>
+      <c r="C2" s="307"/>
+      <c r="D2" s="307"/>
+      <c r="E2" s="307"/>
+      <c r="F2" s="307"/>
+    </row>
+    <row r="3" spans="1:6" s="67" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="315" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" s="315"/>
+      <c r="C3" s="315"/>
+      <c r="D3" s="315"/>
+      <c r="E3" s="315"/>
+      <c r="F3" s="315"/>
+    </row>
+    <row r="4" spans="1:6" s="69" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="310" t="s">
+        <v>75</v>
+      </c>
+      <c r="C4" s="310"/>
+      <c r="D4" s="310"/>
+      <c r="E4" s="308" t="s">
+        <v>76</v>
+      </c>
+      <c r="F4" s="309"/>
+    </row>
+    <row r="5" spans="1:6" s="67" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="97"/>
+      <c r="B5" s="311" t="s">
+        <v>77</v>
+      </c>
+      <c r="C5" s="312"/>
+      <c r="D5" s="313"/>
+      <c r="E5" s="199" t="s">
+        <v>78</v>
+      </c>
+      <c r="F5" s="98"/>
+    </row>
+    <row r="6" spans="1:6" s="67" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="97"/>
+      <c r="B6" s="314" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="314"/>
+      <c r="D6" s="314"/>
+      <c r="E6" s="199" t="s">
+        <v>80</v>
+      </c>
+      <c r="F6" s="98"/>
+    </row>
+    <row r="7" spans="1:6" s="67" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="97"/>
+      <c r="B7" s="314" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="314"/>
+      <c r="D7" s="314"/>
+      <c r="E7" s="316"/>
+      <c r="F7" s="317"/>
+    </row>
+    <row r="8" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="99"/>
+      <c r="B8" s="305" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="305"/>
+      <c r="D8" s="306"/>
+      <c r="E8" s="101" t="s">
+        <v>83</v>
+      </c>
+      <c r="F8" s="102"/>
+    </row>
+    <row r="9" spans="1:6" s="67" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="97"/>
+      <c r="B9" s="303" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" s="303"/>
+      <c r="D9" s="303"/>
+      <c r="E9" s="318"/>
+      <c r="F9" s="319"/>
+    </row>
+    <row r="10" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="100"/>
+      <c r="B10" s="304" t="s">
+        <v>85</v>
+      </c>
+      <c r="C10" s="304"/>
+      <c r="D10" s="304"/>
+      <c r="E10" s="320"/>
+      <c r="F10" s="321"/>
+    </row>
+    <row r="11" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="93"/>
+      <c r="B11" s="93"/>
+      <c r="C11" s="93"/>
+      <c r="D11" s="93"/>
+      <c r="E11" s="93"/>
+      <c r="F11" s="93"/>
+    </row>
+    <row r="12" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="332" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="333"/>
+      <c r="C12" s="334"/>
+      <c r="D12" s="93"/>
+      <c r="E12" s="327" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="328"/>
+    </row>
+    <row r="13" spans="1:6" s="67" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="329" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="330"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="325" t="s">
+        <v>89</v>
+      </c>
+      <c r="F13" s="326"/>
+    </row>
+    <row r="14" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="331" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="314"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="93"/>
+      <c r="E14" s="94" t="s">
+        <v>91</v>
+      </c>
+      <c r="F14" s="29" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="75" customFormat="1" ht="20.25" customHeight="1">
-[...9 lines deleted...]
-      <c r="F15" s="35" t="b">
+    <row r="15" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="322" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="323"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="93"/>
+      <c r="E15" s="94" t="s">
+        <v>93</v>
+      </c>
+      <c r="F15" s="29" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="75" customFormat="1" ht="20.25" customHeight="1">
-[...9 lines deleted...]
-      <c r="F16" s="35" t="b">
+    <row r="16" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="322" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="323"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="93"/>
+      <c r="E16" s="94" t="s">
+        <v>95</v>
+      </c>
+      <c r="F16" s="29" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="75" customFormat="1" ht="20.25" customHeight="1">
-[...7 lines deleted...]
-      <c r="F17" s="35" t="b">
+    <row r="17" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="93"/>
+      <c r="B17" s="93"/>
+      <c r="C17" s="93"/>
+      <c r="D17" s="93"/>
+      <c r="E17" s="94" t="s">
+        <v>96</v>
+      </c>
+      <c r="F17" s="29" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="75" customFormat="1" ht="20.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="F18" s="36" t="b">
+    <row r="18" spans="1:6" s="67" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E18" s="95" t="s">
+        <v>97</v>
+      </c>
+      <c r="F18" s="30" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="75" customFormat="1" ht="51.75" customHeight="1">
-[...9 lines deleted...]
-    <row r="21" spans="1:6" s="80" customFormat="1"/>
+    <row r="19" spans="1:6" s="67" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E19" s="93"/>
+      <c r="F19" s="93"/>
+    </row>
+    <row r="20" spans="1:6" s="67" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="324" t="s">
+        <v>98</v>
+      </c>
+      <c r="B20" s="324"/>
+    </row>
+    <row r="21" spans="1:6" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="2QbtI3JHJ8TetFJ1UlyFk0ftXvTV3NRN4GZEJhx+ReZZuJCL6VEWO/J5mTIpj8SAShnBQttq8ZnrzOZRlu8rSw==" saltValue="EUg7f6NL6UU/ow+/EirjKw==" spinCount="100000" sheet="1"/>
   <mergeCells count="21">
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="A15:B15"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="E10:F10"/>
-    <mergeCell ref="A16:B16"/>
-[...6 lines deleted...]
-    <mergeCell ref="A15:B15"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A5:A10" xr:uid="{49CC4E48-BCDB-4FA6-87AF-F13A351E9495}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E2B28B8-2D30-4A6A-8115-F0AD2007EC31}">
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+    <sheetView topLeftCell="A19" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="53.140625" customWidth="1"/>
+    <col min="1" max="1" width="8.33203125" customWidth="1"/>
+    <col min="2" max="2" width="22" style="31" customWidth="1"/>
+    <col min="3" max="3" width="19.109375" customWidth="1"/>
+    <col min="4" max="4" width="10.88671875" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" customWidth="1"/>
+    <col min="7" max="7" width="53.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="80" customFormat="1" ht="6.75" customHeight="1" thickBot="1">
-[...2 lines deleted...]
-    <row r="2" spans="1:7" s="80" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:7" s="72" customFormat="1" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="73"/>
+    </row>
+    <row r="2" spans="1:7" s="72" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="9" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="E2" s="58"/>
+        <v>99</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
       <c r="F2" s="4"/>
-      <c r="G2" s="82"/>
-[...11 lines deleted...]
-      <c r="C4" s="43" t="s">
+      <c r="G2" s="74"/>
+    </row>
+    <row r="3" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="73"/>
+    </row>
+    <row r="4" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="73"/>
+    </row>
+    <row r="5" spans="1:7" s="72" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="73"/>
+    </row>
+    <row r="6" spans="1:7" s="72" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="80" t="s">
+        <v>100</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="G6" s="39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="240">
+        <v>1</v>
+      </c>
+      <c r="B7" s="243" t="s">
+        <v>107</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>108</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>109</v>
+      </c>
+      <c r="E7" s="229" t="s">
+        <v>109</v>
+      </c>
+      <c r="F7" s="229" t="s">
+        <v>110</v>
+      </c>
+      <c r="G7" s="35" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="241"/>
+      <c r="B8" s="244"/>
+      <c r="C8" s="230"/>
+      <c r="D8" s="230"/>
+      <c r="E8" s="230"/>
+      <c r="F8" s="230"/>
+      <c r="G8" s="36" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="242"/>
+      <c r="B9" s="245"/>
+      <c r="C9" s="231"/>
+      <c r="D9" s="231"/>
+      <c r="E9" s="231"/>
+      <c r="F9" s="231"/>
+      <c r="G9" s="78" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="72" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="249">
+        <v>2</v>
+      </c>
+      <c r="B10" s="246" t="s">
+        <v>114</v>
+      </c>
+      <c r="C10" s="232" t="s">
+        <v>109</v>
+      </c>
+      <c r="D10" s="232" t="s">
+        <v>109</v>
+      </c>
+      <c r="E10" s="232" t="s">
+        <v>109</v>
+      </c>
+      <c r="F10" s="232" t="s">
+        <v>109</v>
+      </c>
+      <c r="G10" s="40" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="72" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A11" s="250"/>
+      <c r="B11" s="247"/>
+      <c r="C11" s="233"/>
+      <c r="D11" s="233"/>
+      <c r="E11" s="233"/>
+      <c r="F11" s="233"/>
+      <c r="G11" s="204" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="251"/>
+      <c r="B12" s="248"/>
+      <c r="C12" s="234"/>
+      <c r="D12" s="234"/>
+      <c r="E12" s="234"/>
+      <c r="F12" s="234"/>
+      <c r="G12" s="41"/>
+    </row>
+    <row r="13" spans="1:7" s="72" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="252">
+        <v>4</v>
+      </c>
+      <c r="B13" s="254" t="s">
+        <v>117</v>
+      </c>
+      <c r="C13" s="235" t="s">
+        <v>109</v>
+      </c>
+      <c r="D13" s="235" t="s">
+        <v>109</v>
+      </c>
+      <c r="E13" s="235" t="s">
+        <v>109</v>
+      </c>
+      <c r="F13" s="235" t="s">
+        <v>108</v>
+      </c>
+      <c r="G13" s="42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="72" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="253"/>
+      <c r="B14" s="255"/>
+      <c r="C14" s="236"/>
+      <c r="D14" s="236"/>
+      <c r="E14" s="236"/>
+      <c r="F14" s="236"/>
+      <c r="G14" s="43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="253"/>
+      <c r="B15" s="255"/>
+      <c r="C15" s="236"/>
+      <c r="D15" s="236"/>
+      <c r="E15" s="236"/>
+      <c r="F15" s="236"/>
+      <c r="G15" s="36" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="253"/>
+      <c r="B16" s="255"/>
+      <c r="C16" s="237"/>
+      <c r="D16" s="237"/>
+      <c r="E16" s="237"/>
+      <c r="F16" s="237"/>
+      <c r="G16" s="36" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="72" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="238">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="B17" s="256" t="s">
+        <v>122</v>
+      </c>
+      <c r="C17" s="221" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="221" t="s">
+        <v>109</v>
+      </c>
+      <c r="E17" s="221" t="s">
+        <v>109</v>
+      </c>
+      <c r="F17" s="221" t="s">
+        <v>109</v>
+      </c>
+      <c r="G17" s="40" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="239"/>
+      <c r="B18" s="257"/>
+      <c r="C18" s="222"/>
+      <c r="D18" s="222"/>
+      <c r="E18" s="222"/>
+      <c r="F18" s="222"/>
+      <c r="G18" s="41" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="72" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="201">
+        <v>5.2</v>
+      </c>
+      <c r="B19" s="134" t="s">
+        <v>125</v>
+      </c>
+      <c r="C19" s="200" t="s">
+        <v>108</v>
+      </c>
+      <c r="D19" s="200" t="s">
+        <v>109</v>
+      </c>
+      <c r="E19" s="200" t="s">
+        <v>109</v>
+      </c>
+      <c r="F19" s="200" t="s">
+        <v>109</v>
+      </c>
+      <c r="G19" s="103" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="72" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A20" s="44">
+        <v>5.3</v>
+      </c>
+      <c r="B20" s="79" t="s">
+        <v>127</v>
+      </c>
+      <c r="C20" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="D20" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="E20" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="F20" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="45">
+        <v>5.4</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>129</v>
+      </c>
+      <c r="C21" s="202" t="s">
+        <v>108</v>
+      </c>
+      <c r="D21" s="202" t="s">
+        <v>108</v>
+      </c>
+      <c r="E21" s="202" t="s">
+        <v>108</v>
+      </c>
+      <c r="F21" s="202" t="s">
+        <v>109</v>
+      </c>
+      <c r="G21" s="54" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="72" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="44">
+        <v>6</v>
+      </c>
+      <c r="B22" s="79" t="s">
+        <v>131</v>
+      </c>
+      <c r="C22" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="D22" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="E22" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="F22" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="G22" s="131" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="240">
+        <v>7</v>
+      </c>
+      <c r="B23" s="243" t="s">
+        <v>133</v>
+      </c>
+      <c r="C23" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="E23" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="F23" s="223" t="s">
+        <v>108</v>
+      </c>
+      <c r="G23" s="179" t="s">
         <v>134</v>
       </c>
-      <c r="D4" s="43" t="s">
+    </row>
+    <row r="24" spans="1:7" s="72" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="241"/>
+      <c r="B24" s="244"/>
+      <c r="C24" s="224"/>
+      <c r="D24" s="224"/>
+      <c r="E24" s="224"/>
+      <c r="F24" s="224"/>
+      <c r="G24" s="183" t="s">
         <v>135</v>
       </c>
-      <c r="E4" s="43" t="s">
+    </row>
+    <row r="25" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="242"/>
+      <c r="B25" s="245"/>
+      <c r="C25" s="225"/>
+      <c r="D25" s="225"/>
+      <c r="E25" s="225"/>
+      <c r="F25" s="225"/>
+      <c r="G25" s="180" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="249">
+        <v>8</v>
+      </c>
+      <c r="B26" s="260" t="s">
+        <v>137</v>
+      </c>
+      <c r="C26" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="E26" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="F26" s="213" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="181" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="250"/>
+      <c r="B27" s="261"/>
+      <c r="C27" s="214"/>
+      <c r="D27" s="214"/>
+      <c r="E27" s="214"/>
+      <c r="F27" s="214"/>
+      <c r="G27" s="178" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="72" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A28" s="263"/>
+      <c r="B28" s="262"/>
+      <c r="C28" s="215"/>
+      <c r="D28" s="215"/>
+      <c r="E28" s="215"/>
+      <c r="F28" s="215"/>
+      <c r="G28" s="182" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="1:7" s="72" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="73"/>
+    </row>
+    <row r="31" spans="1:7" s="72" customFormat="1" ht="31.8" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A31" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="B31" s="33"/>
+      <c r="C31" s="77"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+    </row>
+    <row r="32" spans="1:7" s="72" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="73"/>
+    </row>
+    <row r="33" spans="1:7" s="72" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="D33" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="E33" s="37" t="s">
+        <v>143</v>
+      </c>
+      <c r="F33" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="240">
+        <v>3.1</v>
+      </c>
+      <c r="B34" s="254" t="s">
         <v>144</v>
       </c>
-      <c r="F4" s="43" t="s">
-[...392 lines deleted...]
-      <c r="A36" s="261">
+      <c r="C34" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="D34" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="E34" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="F34" s="226" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34" s="210" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="241"/>
+      <c r="B35" s="255"/>
+      <c r="C35" s="224"/>
+      <c r="D35" s="224"/>
+      <c r="E35" s="224"/>
+      <c r="F35" s="227"/>
+      <c r="G35" s="211"/>
+    </row>
+    <row r="36" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="241"/>
+      <c r="B36" s="255"/>
+      <c r="C36" s="224"/>
+      <c r="D36" s="224"/>
+      <c r="E36" s="224"/>
+      <c r="F36" s="227"/>
+      <c r="G36" s="211"/>
+    </row>
+    <row r="37" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="242"/>
+      <c r="B37" s="267"/>
+      <c r="C37" s="225"/>
+      <c r="D37" s="225"/>
+      <c r="E37" s="225"/>
+      <c r="F37" s="228"/>
+      <c r="G37" s="212"/>
+    </row>
+    <row r="38" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="249">
         <v>3.2</v>
       </c>
-      <c r="B36" s="264" t="s">
-[...46 lines deleted...]
-      <c r="A40" s="252">
+      <c r="B38" s="246" t="s">
+        <v>147</v>
+      </c>
+      <c r="C38" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="D38" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="E38" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="F38" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="G38" s="216" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="250"/>
+      <c r="B39" s="247"/>
+      <c r="C39" s="214"/>
+      <c r="D39" s="214"/>
+      <c r="E39" s="214"/>
+      <c r="F39" s="214"/>
+      <c r="G39" s="217"/>
+    </row>
+    <row r="40" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="240">
         <v>3.3</v>
       </c>
-      <c r="B40" s="249" t="s">
-[...74 lines deleted...]
-      <c r="F45" s="274"/>
+      <c r="B40" s="254" t="s">
+        <v>148</v>
+      </c>
+      <c r="C40" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="D40" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="E40" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="F40" s="223" t="s">
+        <v>109</v>
+      </c>
+      <c r="G40" s="210" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="241"/>
+      <c r="B41" s="255"/>
+      <c r="C41" s="224"/>
+      <c r="D41" s="224"/>
+      <c r="E41" s="224"/>
+      <c r="F41" s="224"/>
+      <c r="G41" s="211"/>
+    </row>
+    <row r="42" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="241"/>
+      <c r="B42" s="255"/>
+      <c r="C42" s="224"/>
+      <c r="D42" s="224"/>
+      <c r="E42" s="224"/>
+      <c r="F42" s="224"/>
+      <c r="G42" s="212"/>
+    </row>
+    <row r="43" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="249">
+        <v>9</v>
+      </c>
+      <c r="B43" s="264" t="s">
+        <v>149</v>
+      </c>
+      <c r="C43" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="D43" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="E43" s="213" t="s">
+        <v>109</v>
+      </c>
+      <c r="F43" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="G43" s="216" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="250"/>
+      <c r="B44" s="265"/>
+      <c r="C44" s="214"/>
+      <c r="D44" s="214"/>
+      <c r="E44" s="214"/>
+      <c r="F44" s="219"/>
+      <c r="G44" s="258"/>
+    </row>
+    <row r="45" spans="1:7" s="72" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="263"/>
+      <c r="B45" s="266"/>
+      <c r="C45" s="215"/>
+      <c r="D45" s="215"/>
+      <c r="E45" s="215"/>
+      <c r="F45" s="220"/>
       <c r="G45" s="259"/>
     </row>
-    <row r="46" spans="1:7" s="80" customFormat="1">
-[...109 lines deleted...]
-      <c r="B58" s="81"/>
+    <row r="46" spans="1:7" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="68"/>
+      <c r="B46" s="73"/>
+    </row>
+    <row r="47" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="73"/>
+    </row>
+    <row r="48" spans="1:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="73"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="htIPb9v2hQItzUjaewA5gfDDqMP/kA6zH7ede9LE5MEwU2YpTqJAXamIwkvR0yCiJsnY8iR0rYTImGAJxyB6NQ==" saltValue="61qJDX/6iJhM6SymFSl2zA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...66 lines deleted...]
-    <mergeCell ref="F36:F39"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="j6X7Kz1r9VblNdBDhE/Hpe2yCmeebnCLzMWgpo0CUlywnu17946Sb4ESdvx/JNHM5eaOBN41vSMZ0B8Orno9ow==" saltValue="osyxq8LhmMRgWa8/ycKkMA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="64">
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="C34:C37"/>
+    <mergeCell ref="D34:D37"/>
+    <mergeCell ref="E34:E37"/>
+    <mergeCell ref="C38:C39"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="G43:G45"/>
+    <mergeCell ref="A40:A42"/>
+    <mergeCell ref="B40:B42"/>
+    <mergeCell ref="A23:A25"/>
+    <mergeCell ref="B23:B25"/>
+    <mergeCell ref="B26:B28"/>
+    <mergeCell ref="A26:A28"/>
+    <mergeCell ref="B43:B45"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="C40:C42"/>
+    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="E40:E42"/>
+    <mergeCell ref="F40:F42"/>
+    <mergeCell ref="C23:C25"/>
+    <mergeCell ref="B34:B37"/>
+    <mergeCell ref="A34:A37"/>
+    <mergeCell ref="E13:E16"/>
+    <mergeCell ref="F13:F16"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:B16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C13:C16"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="D10:D12"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="D13:D16"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="E7:E9"/>
+    <mergeCell ref="F7:F9"/>
+    <mergeCell ref="C10:C12"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="C43:C45"/>
+    <mergeCell ref="D43:D45"/>
+    <mergeCell ref="E43:E45"/>
+    <mergeCell ref="F43:F45"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="D23:D25"/>
+    <mergeCell ref="E23:E25"/>
+    <mergeCell ref="F23:F25"/>
+    <mergeCell ref="F34:F37"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="G40:G42"/>
+    <mergeCell ref="F26:F28"/>
+    <mergeCell ref="E26:E28"/>
+    <mergeCell ref="D26:D28"/>
+    <mergeCell ref="C26:C28"/>
+    <mergeCell ref="G34:G37"/>
+    <mergeCell ref="G38:G39"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{999E94B8-A39E-4B6F-BAC1-121A25AFCB51}">
   <dimension ref="A1:G81"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:B4"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="70.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="70.5546875" customWidth="1"/>
+    <col min="2" max="2" width="56.44140625" customWidth="1"/>
+    <col min="3" max="4" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="78" customFormat="1" ht="39" customHeight="1">
-      <c r="A1" s="156" t="s">
+    <row r="1" spans="1:4" s="70" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="156"/>
-[...15 lines deleted...]
-      <c r="A4" s="311" t="s">
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+    </row>
+    <row r="2" spans="1:4" s="70" customFormat="1" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="104" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="72" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A3" s="105" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3" s="106"/>
+    </row>
+    <row r="4" spans="1:4" s="72" customFormat="1" ht="158.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="338" t="s">
+        <v>152</v>
+      </c>
+      <c r="B4" s="339"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+    </row>
+    <row r="5" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="108"/>
+      <c r="B5" s="109"/>
+    </row>
+    <row r="6" spans="1:4" s="72" customFormat="1" ht="45.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="342" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6" s="343"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
+    </row>
+    <row r="7" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="111"/>
+      <c r="B7" s="112"/>
+    </row>
+    <row r="8" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="113" t="s">
+        <v>154</v>
+      </c>
+      <c r="B8" s="23"/>
+    </row>
+    <row r="9" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="113" t="s">
+        <v>155</v>
+      </c>
+      <c r="B9" s="23"/>
+    </row>
+    <row r="10" spans="1:4" s="72" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="113" t="s">
+        <v>156</v>
+      </c>
+      <c r="B10" s="23"/>
+    </row>
+    <row r="11" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="113" t="s">
+        <v>157</v>
+      </c>
+      <c r="B11" s="23"/>
+    </row>
+    <row r="12" spans="1:4" s="72" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="114" t="s">
+        <v>158</v>
+      </c>
+      <c r="B12" s="24"/>
+    </row>
+    <row r="13" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="69"/>
+      <c r="B13" s="67"/>
+    </row>
+    <row r="14" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="115" t="s">
+        <v>159</v>
+      </c>
+      <c r="B14" s="67"/>
+    </row>
+    <row r="15" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="69"/>
+      <c r="B15" s="67"/>
+    </row>
+    <row r="16" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="69"/>
+      <c r="B16" s="67"/>
+    </row>
+    <row r="17" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="69"/>
+      <c r="B17" s="67"/>
+    </row>
+    <row r="18" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="69"/>
+      <c r="B18" s="67"/>
+    </row>
+    <row r="19" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="69"/>
+      <c r="B19" s="67"/>
+    </row>
+    <row r="20" spans="1:4" s="72" customFormat="1" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="337"/>
+      <c r="B20" s="337"/>
+    </row>
+    <row r="21" spans="1:4" s="72" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="340" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21" s="341"/>
+    </row>
+    <row r="22" spans="1:4" s="72" customFormat="1" ht="138.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="338" t="s">
+        <v>152</v>
+      </c>
+      <c r="B22" s="339"/>
+      <c r="C22" s="107"/>
+      <c r="D22" s="107"/>
+    </row>
+    <row r="23" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="111"/>
+      <c r="B23" s="112"/>
+    </row>
+    <row r="24" spans="1:4" s="116" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="335" t="s">
+        <v>153</v>
+      </c>
+      <c r="B24" s="336"/>
+      <c r="C24" s="110"/>
+      <c r="D24" s="110"/>
+    </row>
+    <row r="25" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="111"/>
+      <c r="B25" s="112"/>
+    </row>
+    <row r="26" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="113" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" s="23"/>
+    </row>
+    <row r="27" spans="1:4" s="72" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="113" t="s">
+        <v>156</v>
+      </c>
+      <c r="B27" s="23"/>
+    </row>
+    <row r="28" spans="1:4" s="72" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="113" t="s">
+        <v>161</v>
+      </c>
+      <c r="B28" s="23"/>
+    </row>
+    <row r="29" spans="1:4" s="72" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="114" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" s="24"/>
+    </row>
+    <row r="30" spans="1:4" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:4" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:4" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="33" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="115" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="35" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="36" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="37" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="39" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="40" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="41" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="42" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="43" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="44" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="48" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="49" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="50" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="51" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="52" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="53" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G53" s="115"/>
+    </row>
+    <row r="54" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="55" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="56" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="57" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="58" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="59" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="60" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="61" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="62" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="63" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="64" spans="7:7" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="65" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="66" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="67" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="68" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="69" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="70" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="71" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="72" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="73" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="74" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="117" t="s">
         <v>162</v>
       </c>
-      <c r="B4" s="312"/>
-[...198 lines deleted...]
-    <row r="81" s="80" customFormat="1"/>
+    </row>
+    <row r="75" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="76" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="77" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="78" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="79" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="80" spans="1:1" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="81" s="72" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="KTWA/8L0eqTk19aaSBfaAsKVtb/EL5Et8yROL6g+bHF6kUWC5Z17Sp87w0S5makhrbfNe2hXd97c9J9oZvj0xg==" saltValue="GqneyCVuePUART7uXBogRQ==" spinCount="100000" sheet="1"/>
   <mergeCells count="6">
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8" xr:uid="{6C17F281-DCA7-41E9-8716-B3FBBAAEFC33}">
       <formula1>"a private landowner, representing a municipality and have the legal authority to apply for C-SIP cost-share funds"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="*IRS Form W-9 (Rev. March 2024)" xr:uid="{C7AF35D7-6883-4C7C-831A-DF9CB5FB794A}"/>
     <hyperlink ref="A33" r:id="rId2" display="*IRS Form W-9 (Rev. March 2024)" xr:uid="{941EBAF5-2754-43DA-BF98-DE6FB00589E6}"/>
     <hyperlink ref="A74" r:id="rId3" display="*Click here to watch a Digitizal Signature tutorial video" xr:uid="{397D22FE-66C3-4D2D-844E-81F60B918108}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31C19249-C113-480A-968A-80647836C5C5}">
   <dimension ref="A1:BP369"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="21.42578125" customWidth="1"/>
+    <col min="1" max="1" width="16.109375" customWidth="1"/>
+    <col min="2" max="2" width="19.109375" customWidth="1"/>
+    <col min="3" max="3" width="21.44140625" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
-    <col min="5" max="5" width="13.140625" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="27" max="27" width="11.140625" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" customWidth="1"/>
+    <col min="7" max="7" width="17.88671875" customWidth="1"/>
+    <col min="8" max="8" width="13.109375" customWidth="1"/>
+    <col min="9" max="9" width="7.33203125" customWidth="1"/>
+    <col min="11" max="11" width="13.109375" customWidth="1"/>
+    <col min="12" max="12" width="19.5546875" customWidth="1"/>
+    <col min="13" max="13" width="27.33203125" customWidth="1"/>
+    <col min="14" max="14" width="34.109375" customWidth="1"/>
+    <col min="15" max="15" width="24.109375" customWidth="1"/>
+    <col min="16" max="16" width="21.5546875" customWidth="1"/>
+    <col min="17" max="17" width="32.88671875" customWidth="1"/>
+    <col min="18" max="18" width="13.109375" customWidth="1"/>
+    <col min="23" max="23" width="18.109375" customWidth="1"/>
+    <col min="24" max="24" width="17.33203125" customWidth="1"/>
+    <col min="25" max="25" width="18.5546875" customWidth="1"/>
+    <col min="26" max="26" width="24.109375" customWidth="1"/>
+    <col min="27" max="27" width="11.109375" customWidth="1"/>
     <col min="28" max="28" width="13" customWidth="1"/>
     <col min="37" max="37" width="16" customWidth="1"/>
-    <col min="38" max="38" width="11.5703125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="66" max="66" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="11.5546875" customWidth="1"/>
+    <col min="39" max="39" width="25.44140625" customWidth="1"/>
+    <col min="42" max="42" width="15.109375" customWidth="1"/>
+    <col min="61" max="61" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="62" max="62" width="11.33203125" customWidth="1"/>
+    <col min="64" max="64" width="15.6640625" customWidth="1"/>
+    <col min="65" max="65" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="10.109375" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="32" bestFit="1" customWidth="1"/>
-    <col min="68" max="68" width="23.42578125" customWidth="1"/>
+    <col min="68" max="68" width="23.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
-[...103 lines deleted...]
-      <c r="F2" s="64" t="s">
+    <row r="1" spans="1:68" x14ac:dyDescent="0.3">
+      <c r="A1" s="346" t="s">
+        <v>163</v>
+      </c>
+      <c r="B1" s="345"/>
+      <c r="C1" s="345"/>
+      <c r="D1" s="345"/>
+      <c r="E1" s="345"/>
+      <c r="F1" s="345"/>
+      <c r="G1" s="345"/>
+      <c r="H1" s="344" t="s">
+        <v>164</v>
+      </c>
+      <c r="I1" s="344"/>
+      <c r="J1" s="344"/>
+      <c r="K1" s="344"/>
+      <c r="L1" s="344"/>
+      <c r="M1" s="344"/>
+      <c r="N1" s="344"/>
+      <c r="O1" s="345" t="s">
+        <v>165</v>
+      </c>
+      <c r="P1" s="345"/>
+      <c r="Q1" s="345"/>
+      <c r="R1" s="344" t="s">
+        <v>166</v>
+      </c>
+      <c r="S1" s="344"/>
+      <c r="T1" s="344"/>
+      <c r="U1" s="344"/>
+      <c r="V1" s="344"/>
+      <c r="W1" s="344"/>
+      <c r="X1" s="344"/>
+      <c r="Y1" s="344"/>
+      <c r="Z1" s="344"/>
+      <c r="AA1" s="344"/>
+      <c r="AB1" s="344"/>
+      <c r="AC1" s="344"/>
+      <c r="AD1" s="344"/>
+      <c r="AE1" s="344"/>
+      <c r="AF1" s="344"/>
+      <c r="AG1" s="344"/>
+      <c r="AH1" s="344"/>
+      <c r="AI1" s="344"/>
+      <c r="AJ1" s="344"/>
+      <c r="AK1" s="344"/>
+      <c r="AL1" s="344"/>
+      <c r="AM1" s="344"/>
+      <c r="AN1" s="344"/>
+      <c r="AO1" s="344"/>
+      <c r="AP1" s="345" t="s">
+        <v>167</v>
+      </c>
+      <c r="AQ1" s="345"/>
+      <c r="AR1" s="345"/>
+      <c r="AS1" s="345"/>
+      <c r="AT1" s="345"/>
+      <c r="AU1" s="345"/>
+      <c r="AV1" s="345"/>
+      <c r="AW1" s="345"/>
+      <c r="AX1" s="345"/>
+      <c r="AY1" s="344" t="s">
+        <v>168</v>
+      </c>
+      <c r="AZ1" s="344"/>
+      <c r="BA1" s="344"/>
+      <c r="BB1" s="344"/>
+      <c r="BC1" s="345" t="s">
+        <v>169</v>
+      </c>
+      <c r="BD1" s="345"/>
+      <c r="BE1" s="345"/>
+      <c r="BF1" s="345"/>
+      <c r="BG1" s="345"/>
+      <c r="BH1" s="349" t="s">
+        <v>151</v>
+      </c>
+      <c r="BI1" s="349"/>
+      <c r="BJ1" s="349"/>
+      <c r="BK1" s="349"/>
+      <c r="BL1" s="349"/>
+      <c r="BM1" s="347" t="s">
+        <v>160</v>
+      </c>
+      <c r="BN1" s="347"/>
+      <c r="BO1" s="347"/>
+      <c r="BP1" s="348"/>
+    </row>
+    <row r="2" spans="1:68" s="66" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="64" t="s">
+      <c r="B2" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="H2" s="64" t="s">
-[...14 lines deleted...]
-      <c r="M2" s="64" t="s">
+      <c r="C2" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" s="56" t="s">
+        <v>170</v>
+      </c>
+      <c r="E2" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="N2" s="65" t="s">
+      <c r="I2" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="O2" s="61" t="s">
-[...8 lines deleted...]
-      <c r="R2" s="66" t="s">
+      <c r="J2" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="M2" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="N2" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="S2" s="66" t="s">
-[...47 lines deleted...]
-      <c r="AI2" s="66" t="str">
+      <c r="O2" s="53" t="s">
+        <v>172</v>
+      </c>
+      <c r="P2" s="53" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q2" s="53" t="s">
+        <v>174</v>
+      </c>
+      <c r="R2" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="S2" s="58" t="s">
+        <v>175</v>
+      </c>
+      <c r="T2" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="U2" s="53" t="s">
+        <v>176</v>
+      </c>
+      <c r="V2" s="53" t="s">
+        <v>177</v>
+      </c>
+      <c r="W2" s="52" t="s">
+        <v>178</v>
+      </c>
+      <c r="X2" s="53" t="s">
+        <v>179</v>
+      </c>
+      <c r="Y2" s="53" t="s">
+        <v>180</v>
+      </c>
+      <c r="Z2" s="53" t="s">
+        <v>181</v>
+      </c>
+      <c r="AA2" s="53" t="s">
+        <v>182</v>
+      </c>
+      <c r="AB2" s="53" t="s">
+        <v>183</v>
+      </c>
+      <c r="AC2" s="53" t="s">
+        <v>184</v>
+      </c>
+      <c r="AD2" s="53" t="s">
+        <v>185</v>
+      </c>
+      <c r="AE2" s="53" t="s">
+        <v>186</v>
+      </c>
+      <c r="AF2" s="53" t="s">
+        <v>187</v>
+      </c>
+      <c r="AG2" s="53" t="s">
+        <v>188</v>
+      </c>
+      <c r="AH2" s="53" t="s">
+        <v>189</v>
+      </c>
+      <c r="AI2" s="58" t="str">
         <f>'Landowner Details and Gen App'!A30</f>
         <v>C-SIP 5.2  Seeding for soil 
 stabilization and pollinator 
 habitat</v>
       </c>
-      <c r="AJ2" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AK2" s="66" t="str">
+      <c r="AJ2" s="58" t="s">
+        <v>190</v>
+      </c>
+      <c r="AK2" s="58" t="str">
         <f>'Landowner Details and Gen App'!A31</f>
         <v>C-SIP 5.3  BMP materials (up to $600)</v>
       </c>
-      <c r="AL2" s="66" t="str">
+      <c r="AL2" s="58" t="str">
         <f>'Landowner Details and Gen App'!A32</f>
         <v>C-SIP 5.4  Timber mats</v>
       </c>
-      <c r="AM2" s="66" t="s">
-[...62 lines deleted...]
-      <c r="BH2" s="70" t="s">
+      <c r="AM2" s="58" t="s">
+        <v>191</v>
+      </c>
+      <c r="AN2" s="58" t="s">
+        <v>192</v>
+      </c>
+      <c r="AO2" s="59" t="s">
+        <v>193</v>
+      </c>
+      <c r="AP2" s="56" t="s">
+        <v>194</v>
+      </c>
+      <c r="AQ2" s="56" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR2" s="56" t="s">
+        <v>195</v>
+      </c>
+      <c r="AS2" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="AT2" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU2" s="57" t="s">
+        <v>82</v>
+      </c>
+      <c r="AV2" s="60" t="s">
         <v>83</v>
       </c>
-      <c r="BI2" s="70" t="s">
+      <c r="AW2" s="57" t="s">
         <v>84</v>
       </c>
-      <c r="BJ2" s="71" t="s">
+      <c r="AX2" s="57" t="s">
         <v>85</v>
       </c>
-      <c r="BK2" s="70" t="s">
-[...18 lines deleted...]
-    <row r="3" spans="1:68" ht="15" customHeight="1" thickBot="1">
+      <c r="AY2" s="57" t="s">
+        <v>196</v>
+      </c>
+      <c r="AZ2" s="57" t="s">
+        <v>90</v>
+      </c>
+      <c r="BA2" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="BB2" s="61" t="s">
+        <v>94</v>
+      </c>
+      <c r="BC2" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD2" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="BE2" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF2" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="BG2" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="BH2" s="62" t="s">
+        <v>154</v>
+      </c>
+      <c r="BI2" s="62" t="s">
+        <v>155</v>
+      </c>
+      <c r="BJ2" s="63" t="s">
+        <v>156</v>
+      </c>
+      <c r="BK2" s="62" t="s">
+        <v>157</v>
+      </c>
+      <c r="BL2" s="62" t="s">
+        <v>158</v>
+      </c>
+      <c r="BM2" s="62" t="s">
+        <v>155</v>
+      </c>
+      <c r="BN2" s="64" t="s">
+        <v>156</v>
+      </c>
+      <c r="BO2" s="62" t="s">
+        <v>161</v>
+      </c>
+      <c r="BP2" s="65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="3" spans="1:68" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="14">
         <f>'Landowner Details and Gen App'!B5</f>
         <v>0</v>
       </c>
       <c r="B3" s="15">
         <f>'Landowner Details and Gen App'!B6</f>
         <v>0</v>
       </c>
       <c r="C3" s="15">
         <f>'Landowner Details and Gen App'!B7</f>
         <v>0</v>
       </c>
       <c r="D3" s="15">
         <f>'Landowner Details and Gen App'!B8</f>
         <v>0</v>
       </c>
       <c r="E3" s="15">
         <f>'Landowner Details and Gen App'!B9</f>
         <v>0</v>
       </c>
       <c r="F3" s="15">
         <f>'Landowner Details and Gen App'!B10</f>
         <v>0</v>
       </c>
       <c r="G3" s="15">
@@ -8300,1826 +8343,2199 @@
         <v>0</v>
       </c>
       <c r="BJ3" s="20"/>
       <c r="BK3" s="15">
         <f>'Signature Page'!B11</f>
         <v>0</v>
       </c>
       <c r="BL3" s="15">
         <f>'Signature Page'!B12</f>
         <v>0</v>
       </c>
       <c r="BM3" s="15">
         <f>'Signature Page'!B26</f>
         <v>0</v>
       </c>
       <c r="BN3" s="21"/>
       <c r="BO3" s="15">
         <f>'Signature Page'!B28</f>
         <v>0</v>
       </c>
       <c r="BP3" s="22">
         <f>'Signature Page'!B29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:68" ht="15" customHeight="1"/>
-    <row r="18" spans="2:2">
+    <row r="4" spans="1:68" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B18" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B19" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B20" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="21" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B21" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="22" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B22" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="23" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B23" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="24" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B24" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="25" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B25" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="26" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B26" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="27" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B27" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="28" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B28" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="29" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B29" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="30" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B30" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="31" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B31" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="32" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B32" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B33" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="34" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B34" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="35" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B35" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B36" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="37" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B37" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="38" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B38" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="39" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B39" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="40" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B40" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="41" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B41" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="42" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B42" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="43" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B43" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="44" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B44" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="45" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B45" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="46" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B46" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="47" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B47" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="48" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B48" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="49" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B49" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="50" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B50" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="51" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B51" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="52" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B52" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="53" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B53" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="54" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B54" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="55" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B55" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="56" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B56" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="57" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B57" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="58" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B58" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="59" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B59" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="60" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B60" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="61" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B61" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="62" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B62" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="63" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B63" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="64" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B64" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="65" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B65" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="66" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B66" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="67" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B67" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="68" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B68" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="69" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B69" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="70" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B70" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="71" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B71" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="72" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B72" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="73" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B73" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="74" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B74" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="75" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B75" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="76" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B76" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="77" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B77" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="78" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B78" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="79" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B79" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="80" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B80" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="81" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B81" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="82" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B82" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="83" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B83" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="84" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B84" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="85" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B85" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="86" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B86" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="87" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B87" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="88" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B88" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="89" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B89" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="90" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B90" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="91" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B91" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="92" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B92" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="93" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B93" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="94" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B94" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="95" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B95" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="96" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B96" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="97" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B97" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="98" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B98" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="99" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B99" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="100" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B100" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="101" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B101" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="102" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B102" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="103" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B103" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="104" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B104" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="105" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B105" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="106" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B106" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="107" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B107" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="108" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B108" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="109" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B109" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="110" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B110" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="111" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B111" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="112" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B112" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="113" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B113" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="114" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B114" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="115" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B115" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="116" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B116" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="117" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B117" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="118" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B118" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="119" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B119" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="120" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B120" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="121" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B121" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="122" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B122" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="123" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B123" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="124" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B124" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="125" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B125" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="126" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B126" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="127" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B127" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="128" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B128" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="129" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B129" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="130" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B130" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="131" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B131" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="132" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B132" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="133" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B133" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="134" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B134" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="135" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B135" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="136" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B136" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="137" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B137" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="138" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B138" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="139" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B139" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="140" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B140" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="141" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B141" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="142" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B142" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="143" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B143" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="144" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B144" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="145" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B145" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="146" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B146" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="147" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B147" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="148" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B148" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="149" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B149" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="150" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B150" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="151" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B151" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="152" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B152" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="153" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B153" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="154" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B154" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="155" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B155" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="156" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B156" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="157" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B157" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="158" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B158" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="159" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B159" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="160" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B160" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="161" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B161" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="162" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B162" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="163" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B163" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="164" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B164" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="165" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B165" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="166" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B166" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="167" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B167" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="168" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B168" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="169" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B169" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="170" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B170" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="171" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B171" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="172" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B172" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="173" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B173" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="174" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B174" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="175" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B175" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="176" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B176" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="177" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B177" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="178" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B178" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="179" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B179" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="180" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B180" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="181" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B181" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="182" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B182" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="183" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B183" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="184" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B184" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="185" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B185" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="186" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B186" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="187" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B187" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="188" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B188" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="189" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B189" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="190" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B190" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="191" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B191" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="192" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B192" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="193" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B193" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="194" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B194" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="195" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B195" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="196" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B196" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="197" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B197" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="198" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B198" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="199" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B199" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="200" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B200" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="201" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B201" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="202" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B202" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="203" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B203" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="204" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B204" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="205" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B205" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="206" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B206" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="207" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B207" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="208" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B208" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="209" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B209" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="210" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B210" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="211" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B211" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="212" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B212" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="213" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B213" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="214" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B214" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="215" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B215" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="216" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B216" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="217" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B217" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="218" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B218" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="219" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B219" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="220" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B220" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="221" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B221" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="222" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B222" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="223" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B223" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="224" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B224" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="225" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B225" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="226" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B226" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="227" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B227" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="228" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B228" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="229" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B229" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="230" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B230" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="231" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B231" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="232" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B232" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="233" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B233" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="234" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B234" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="235" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B235" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="236" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B236" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="237" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B237" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="238" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B238" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="239" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B239" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="240" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B240" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="241" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B241" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="242" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B242" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="243" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B243" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="244" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B244" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="245" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B245" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="246" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B246" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="247" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B247" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="248" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B248" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="249" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B249" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="250" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B250" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="251" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B251" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="252" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B252" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="253" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B253" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="254" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B254" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="255" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B255" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="256" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B256" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="257" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B257" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="258" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B258" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="259" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B259" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="260" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B260" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="261" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B261" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="262" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B262" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="263" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B263" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="264" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B264" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="265" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B265" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="266" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B266" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="267" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B267" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="268" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B268" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="269" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B269" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="270" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B270" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="271" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B271" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="272" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B272" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="273" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B273" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="274" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B274" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="275" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B275" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="276" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B276" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="277" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B277" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="278" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B278" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="279" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B279" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="280" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B280" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="281" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B281" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="282" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B282" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="283" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B283" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="284" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B284" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="285" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B285" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="286" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B286" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="287" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B287" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="288" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B288" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="289" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B289" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="290" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B290" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="291" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B291" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="292" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B292" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="293" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B293" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="294" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B294" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="295" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B295" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="296" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B296" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="297" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B297" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="298" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B298" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="299" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B299" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="300" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B300" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="301" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B301" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="302" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B302" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="303" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B303" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="304" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B304" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="305" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B305" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="306" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B306" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="307" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B307" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="308" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B308" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="309" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B309" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="310" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B310" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="311" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B311" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="312" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B312" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="313" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B313" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="314" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B314" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="315" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B315" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="316" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B316" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="317" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B317" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="318" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B318" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="319" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B319" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="320" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B320" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="321" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B321" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="322" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B322" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="323" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B323" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="324" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B324" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="325" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B325" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="326" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B326" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="327" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B327" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="328" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B328" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="329" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B329" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="330" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B330" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="331" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B331" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="332" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B332" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="333" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B333" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="334" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B334" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="335" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B335" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="336" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B336" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="337" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B337" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="338" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B338" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="339" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B339" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="340" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B340" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="341" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B341" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="342" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B342" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="343" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B343" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="344" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B344" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="345" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B345" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="346" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B346" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="347" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B347" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="348" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B348" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="349" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B349" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="350" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B350" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="351" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B351" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="352" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B352" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="353" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B353" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="354" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B354" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="355" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B355" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="356" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B356" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="357" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B357" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="358" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B358" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="359" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B359" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="360" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B360" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="19" spans="2:2">
-[...1709 lines deleted...]
-    <row r="361" spans="2:2">
+    <row r="361" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B361" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-    <row r="362" spans="2:2">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="362" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B362" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-    <row r="363" spans="2:2">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="363" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B363" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-    <row r="364" spans="2:2">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="364" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B364" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-    <row r="365" spans="2:2">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="365" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B365" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-    <row r="366" spans="2:2">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="366" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B366" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-    <row r="367" spans="2:2">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="367" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B367" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-    <row r="368" spans="2:2">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="368" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B368" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="369" spans="2:2">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="369" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B369" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="svnJjRgH2ter9c8xj8BpnettpXujhGvznYYXXzMd2XEgukUMVqCN2oBRQQz1QC+vz3/jBuW9fzn4rPPjj73r9w==" saltValue="4VD4qunz5IgV3TbOEx+r3g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="9">
     <mergeCell ref="H1:N1"/>
     <mergeCell ref="O1:Q1"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="BM1:BP1"/>
     <mergeCell ref="BH1:BL1"/>
     <mergeCell ref="AY1:BB1"/>
     <mergeCell ref="BC1:BG1"/>
     <mergeCell ref="R1:AO1"/>
     <mergeCell ref="AP1:AX1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Municipality xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
+    <Inmasterlayer xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">false</Inmasterlayer>
+    <TaxKeywordTaxHTField xmlns="974ea58c-40de-4ff0-acbb-cffe06d1eb3f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <downloadedbyMassAudubon xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">false</downloadedbyMassAudubon>
+    <Datedownloaded xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" xsi:nil="true"/>
+    <StartYear xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100763905381BFDDA4D80F7F23FAE50E991" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6402916d776375d7c5212a5d23918802">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xmlns:ns3="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a188d4db73086bba8647de1a2a819a6" ns2:_="" ns3:_="">
+    <xsd:import namespace="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
+    <xsd:import namespace="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:downloadedbyMassAudubon" minOccurs="0"/>
+                <xsd:element ref="ns2:Datedownloaded" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:Municipality" minOccurs="0"/>
+                <xsd:element ref="ns2:StartYear" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:Inmasterlayer" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="downloadedbyMassAudubon" ma:index="22" nillable="true" ma:displayName="Digitized" ma:default="0" ma:format="Dropdown" ma:internalName="downloadedbyMassAudubon">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datedownloaded" ma:index="23" nillable="true" ma:displayName="Date downloaded" ma:format="DateOnly" ma:internalName="Datedownloaded">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Municipality" ma:index="26" nillable="true" ma:displayName="Municipality " ma:description="Main municipality, followed by secondary municipality" ma:format="Dropdown" ma:internalName="Municipality">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="StartYear" ma:index="27" nillable="true" ma:displayName="Start Year" ma:description="Plan start year" ma:format="Dropdown" ma:internalName="StartYear">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Inmasterlayer" ma:index="29" nillable="true" ma:displayName="In master layer" ma:default="0" ma:format="Dropdown" ma:internalName="Inmasterlayer">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4531723c-0150-44a0-ad7d-a217d4fd5613}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="974ea58c-40de-4ff0-acbb-cffe06d1eb3f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8E1434-8895-4295-9236-B9AF4B9037AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDCD79BA-610F-4B39-8BA8-0C00F4E2853D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{353EA1F0-B9B2-4FDE-A2DB-C8F865D5FEA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
+    <ds:schemaRef ds:uri="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
@@ -10128,32 +10544,45 @@
       <vt:lpstr>CSIP 5.4 Timber Mats</vt:lpstr>
       <vt:lpstr>Practices</vt:lpstr>
       <vt:lpstr>Signature Page</vt:lpstr>
       <vt:lpstr>DataExtraction-Internal</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Uribe, Paula (DCR)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100763905381BFDDA4D80F7F23FAE50E991</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>