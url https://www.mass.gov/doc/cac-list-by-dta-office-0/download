--- v0 (2025-11-01)
+++ v1 (2026-06-02)
@@ -1,167 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\DTA-FP-BOS-161.ehs.govt.state.ma.us\Groups\Policy Support\Support and Administration\Web\field operations\cacs list\olg-intranet-internet versions\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\DTA-FP-BOS-161.ehs.govt.state.ma.us\Groups\Policy Support\Support and Administration\Web\field operations\cacs list\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A52417F-BEB0-4B0F-A5FD-9DCFBD94B26A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{226AD92B-3B04-4122-88A0-507268C91153}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="15720" xr2:uid="{F36823E4-AAF0-4BDE-A914-332BE408E0B9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="129">
   <si>
     <t>TAO</t>
   </si>
   <si>
     <t>CAC</t>
   </si>
   <si>
     <t>Brockton</t>
   </si>
   <si>
     <t>Kerri Calhoun</t>
   </si>
   <si>
     <t>(857) 278-7149</t>
   </si>
   <si>
     <t>kerri.calhoun@mass.gov</t>
   </si>
   <si>
     <t>Joanne Lobaton</t>
   </si>
   <si>
     <t>(857) 283-2121</t>
   </si>
   <si>
     <t>joanne.lobaton@mass.gov</t>
   </si>
   <si>
     <t>Chelsea Center</t>
   </si>
   <si>
     <t>Kathryn Ashe</t>
   </si>
   <si>
     <t>(857) 408-2099</t>
   </si>
   <si>
     <t>kathryn.ashe@mass.gov</t>
   </si>
   <si>
-    <t>Rebecca Douarin</t>
-[...1 lines deleted...]
-  <si>
     <t>(617) 551-1700</t>
   </si>
   <si>
-    <t>rebecca.k.douarin@mass.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Fall River</t>
   </si>
   <si>
     <t>Kerri Pessoa</t>
   </si>
   <si>
     <t>(857) 283-4096</t>
   </si>
   <si>
     <t>kerri.pessoa@mass.gov</t>
   </si>
   <si>
     <t>Fitchburg Center</t>
   </si>
   <si>
     <t>Sheri Fleck</t>
   </si>
   <si>
     <t>(857) 408-2272</t>
   </si>
   <si>
     <t>sheri.fleck@mass.gov</t>
   </si>
   <si>
     <t>Framingham</t>
   </si>
   <si>
     <t>Greenfield</t>
   </si>
   <si>
-    <t>Shelby Liebenow</t>
-[...4 lines deleted...]
-  <si>
     <t>Holyoke</t>
   </si>
   <si>
     <t>SAO, Holyoke</t>
   </si>
   <si>
     <t>Kristina Beauchemin</t>
   </si>
   <si>
     <t>kristina.beauchemin@mass.gov</t>
   </si>
   <si>
     <t>Hyannis</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>Diana Pereira-Velez</t>
   </si>
   <si>
     <t>(857) 408-2681</t>
   </si>
   <si>
     <t>diana.pereira@mass.gov</t>
@@ -250,62 +238,50 @@
   <si>
     <t>Elizabeth Doherty</t>
   </si>
   <si>
     <t>(857) 337-4354</t>
   </si>
   <si>
     <t>elizabeth.m.doherty@mass.gov</t>
   </si>
   <si>
     <t>Georgina Nunez</t>
   </si>
   <si>
     <t>(857) 293-3712</t>
   </si>
   <si>
     <t>georgina.nunez@mass.gov</t>
   </si>
   <si>
     <t>Taunton</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
-    <t>Kristin Britton, Director of Disability Access</t>
-[...10 lines deleted...]
-  <si>
     <t>TAO Main Number</t>
   </si>
   <si>
     <t>CAC Cell Number</t>
   </si>
   <si>
     <t>CAC Email</t>
   </si>
   <si>
     <t>(508) 895-7000</t>
   </si>
   <si>
     <t>(508) 646-6200</t>
   </si>
   <si>
     <t>(508) 661-6600</t>
   </si>
   <si>
     <t>(833)712-8027</t>
   </si>
   <si>
     <t>(508) 862-6600</t>
   </si>
   <si>
     <t>(781) 388-7300</t>
@@ -325,159 +301,168 @@
   <si>
     <t>Kelly DaCosta</t>
   </si>
   <si>
     <t>kelly.dacosta@mass.gov</t>
   </si>
   <si>
     <t>David Powers</t>
   </si>
   <si>
     <t>(508) 764-5909</t>
   </si>
   <si>
     <t>david.powers@mass.gov</t>
   </si>
   <si>
     <t>Anthony Richardson</t>
   </si>
   <si>
     <t>(857) 360-4438</t>
   </si>
   <si>
     <t>anthony.o.richardson@mass.gov</t>
   </si>
   <si>
+    <t>Ximena Valencia</t>
+  </si>
+  <si>
+    <t>(857) 408-5362</t>
+  </si>
+  <si>
+    <t>Ximena.Valencia@mass.gov</t>
+  </si>
+  <si>
+    <t>Michelle Auterio</t>
+  </si>
+  <si>
+    <t>(857) 291-6779</t>
+  </si>
+  <si>
+    <t>michelle.auterio@mass.gov</t>
+  </si>
+  <si>
+    <t>(857) 291-8166</t>
+  </si>
+  <si>
+    <t>(857) 291-4585</t>
+  </si>
+  <si>
+    <t>Meghan Sweeney</t>
+  </si>
+  <si>
+    <t>Meghan.A.Sweeney@mass.gov</t>
+  </si>
+  <si>
+    <t>Sarah McGahan</t>
+  </si>
+  <si>
+    <t>(857) 408-2258</t>
+  </si>
+  <si>
+    <t>sarah.mcgahan@mass.gov</t>
+  </si>
+  <si>
+    <t>Maybelline Willner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(508) 972-4359 </t>
+  </si>
+  <si>
+    <t>maybelline.j.willner2@mass.gov</t>
+  </si>
+  <si>
+    <t>Nataya Burch</t>
+  </si>
+  <si>
+    <t>Shaquana.Burch2@mass.gov</t>
+  </si>
+  <si>
+    <t>(857) 867-1517</t>
+  </si>
+  <si>
+    <t>Kyla Wesley</t>
+  </si>
+  <si>
+    <t>(857) 274-9095</t>
+  </si>
+  <si>
+    <t>Kyla.m.wesley@mass.gov</t>
+  </si>
+  <si>
+    <t>Mary-Meg Walsh</t>
+  </si>
+  <si>
+    <t>(857) 408-2469</t>
+  </si>
+  <si>
+    <t>Mary-Meg.Walsh@mass.gov</t>
+  </si>
+  <si>
+    <t>Jackson Square</t>
+  </si>
+  <si>
+    <t>(857) 291-8482</t>
+  </si>
+  <si>
+    <t>(617) 238-0080</t>
+  </si>
+  <si>
+    <t>Rebecca Rodriguez-Walsh</t>
+  </si>
+  <si>
+    <t>(978) 542-0129</t>
+  </si>
+  <si>
+    <t>Rebecca.Rodriguez-Walsh@mass.gov</t>
+  </si>
+  <si>
+    <t>Ardyth Hulse</t>
+  </si>
+  <si>
+    <t>ardyth.hulse@mass.gov</t>
+  </si>
+  <si>
+    <t>(857) 291-6267</t>
+  </si>
+  <si>
+    <t>Thom Regan</t>
+  </si>
+  <si>
+    <t>(857) 409-0149</t>
+  </si>
+  <si>
+    <t>Thom.Regan@mass.gov</t>
+  </si>
+  <si>
     <t>Kristin Baskowski</t>
   </si>
   <si>
     <t>(857) 293-2076</t>
   </si>
   <si>
-    <t>kristin.baskowski@mass.gov</t>
-[...101 lines deleted...]
-    <t>Rebecca.Rodriguez-Walsh@mass.gov</t>
+    <t>Kristin.Baskowski@mass.gov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -495,162 +480,294 @@
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color auto="1"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color auto="1"/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color auto="1"/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
-      <bottom style="double">
-        <color auto="1"/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color auto="1"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color auto="1"/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color auto="1"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color auto="1"/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -927,654 +1044,627 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diana.pereira@mass.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georgina.nunez@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.powers@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mary-Meg.Walsh@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Shaquana.Burch2@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ximena.Valencia@mass.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelby.liebenow@mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arlin.gonzalez@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecca.k.douarin@mass.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maybelline.j.willner2@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.pessoa@mass.gov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.beauchemin@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristin.baskowski@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nichelle.tarver@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.calhoun@mass.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheri.fleck@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melory.layne@mass.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.mcgahan@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathryn.ashe@mass.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristin.Britton2@mass.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Meghan.A.Sweeney@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristen.lukach@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valerie.coleman@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthony.o.richardson@mass.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rebecca.Rodriguez-Walsh@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanne.lobaton@mass.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.dacosta@mass.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sula.conchinha@mass.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.auterio@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kyla.m.wesley@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melissa.lambright@mass.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.dacosta@mass.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.beauchemin@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ximena.Valencia@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nichelle.tarver@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Shaquana.Burch2@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.mcgahan@mass.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diana.pereira@mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:georgina.nunez@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristin.Baskowski@mass.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristen.lukach@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.pessoa@mass.gov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthony.o.richardson@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Meghan.A.Sweeney@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Thom.Regan@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.calhoun@mass.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheri.fleck@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arlin.gonzalez@mass.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kyla.m.wesley@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathryn.ashe@mass.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.powers@mass.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mary-Meg.Walsh@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rebecca.Rodriguez-Walsh@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melory.layne@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.auterio@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanne.lobaton@mass.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valerie.coleman@mass.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardyth.hulse@mass.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maybelline.j.willner2@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melissa.lambright@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0582FE48-CF02-4984-BA99-BF40F51EFB94}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E34"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="25.5703125" customWidth="1"/>
     <col min="3" max="3" width="27.140625" customWidth="1"/>
     <col min="4" max="4" width="24.140625" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="23.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="1" t="s">
+      <c r="B1" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="2" t="s">
-        <v>77</v>
+      <c r="D1" s="7" t="s">
+        <v>69</v>
       </c>
       <c r="E1" s="15" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="19.5" thickTop="1" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5">
+      <c r="B2" s="8">
         <v>5088957000</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="8"/>
-      <c r="B3" s="10" t="s">
+      <c r="A3" s="4"/>
+      <c r="B3" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="9">
+        <v>6175511700</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="9">
+        <v>9786658700</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="9">
+        <v>4137723400</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="9">
+        <v>4135525400</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="B14" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="9">
+        <v>9787257100</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="10">
+        <v>9784462400</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="9">
+        <v>5089612000</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="9">
+        <v>6179896000</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="E19" s="17" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="9">
+        <v>6179896000</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="E22" s="17" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="E23" s="17" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="C3" s="9" t="s">
-[...45 lines deleted...]
-      <c r="B6" s="10" t="s">
+      <c r="C24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E24" s="17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="9">
+        <v>5087652400</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" s="17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C6" s="9" t="s">
-[...36 lines deleted...]
-      <c r="D8" s="10" t="s">
+      <c r="C26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="9">
+        <v>4138581000</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E27" s="17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="9">
+        <v>5088845300</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E29" s="17" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="9">
+        <v>5087673100</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="D30" s="9" t="s">
         <v>127</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D9" s="10" t="s">
+      <c r="E30" s="17" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="5"/>
+      <c r="B31" s="9">
+        <v>5087673100</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...30 lines deleted...]
-      <c r="D11" s="10" t="s">
+      <c r="E31" s="17" t="s">
         <v>110</v>
       </c>
-      <c r="E11" s="7" t="s">
-[...360 lines deleted...]
-      </c>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="18"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" xr:uid="{72A2BF12-BA01-4E1B-B1CA-67933CA86659}"/>
     <hyperlink ref="E6" r:id="rId2" xr:uid="{53544E87-C785-4AA5-BB65-7F6F75E19BBE}"/>
     <hyperlink ref="E23" r:id="rId3" xr:uid="{C0CA21B4-62F5-4253-8CD8-D322FFC29715}"/>
     <hyperlink ref="E3" r:id="rId4" xr:uid="{AF3471B9-2F13-409E-991F-84D690ECA3FA}"/>
     <hyperlink ref="E4" r:id="rId5" xr:uid="{7D4FDA6C-C37B-499F-9B99-E3D5A06C15D0}"/>
     <hyperlink ref="E7" r:id="rId6" xr:uid="{9BA81E44-E384-47DE-93D5-4A0195FE2E8E}"/>
-    <hyperlink ref="E9" r:id="rId7" xr:uid="{665146A0-13C3-47F9-9D55-A26E2F4BA515}"/>
-[...23 lines deleted...]
-    <hyperlink ref="E22" r:id="rId31" xr:uid="{D477AC6A-1CB0-4B65-B2B3-A0B4A77793CC}"/>
+    <hyperlink ref="E15" r:id="rId7" xr:uid="{7CC70D51-B5A4-410C-87DD-47CF35726173}"/>
+    <hyperlink ref="E18" r:id="rId8" xr:uid="{EE9B723F-9C2E-4F55-B012-12A80FF93F7A}"/>
+    <hyperlink ref="E20" r:id="rId9" xr:uid="{5A6AC7C8-A0A0-4E83-91DC-360BBBD21479}"/>
+    <hyperlink ref="E24" r:id="rId10" xr:uid="{030EDEB4-9FB8-40AF-A53C-B13B79AFDE49}"/>
+    <hyperlink ref="E26" r:id="rId11" xr:uid="{77836690-7D68-40BB-A8FA-1D3A8CADEC55}"/>
+    <hyperlink ref="E28" r:id="rId12" xr:uid="{91CB5956-AE60-40D4-875F-B93C71558424}"/>
+    <hyperlink ref="E11" r:id="rId13" xr:uid="{61D95187-5CE8-4083-A732-DC6C72E0F899}"/>
+    <hyperlink ref="E5" r:id="rId14" xr:uid="{9FB76719-A286-4D70-A847-ED6301AF5CBA}"/>
+    <hyperlink ref="E25" r:id="rId15" xr:uid="{C85E34D3-9468-4C78-ABB6-6AEE0611F38D}"/>
+    <hyperlink ref="E29" r:id="rId16" xr:uid="{D8D156A4-6E49-4116-BDBE-A71F7AC33950}"/>
+    <hyperlink ref="E30" r:id="rId17" xr:uid="{C5BD0C89-E5B2-43A7-BA99-FBAA0078D7DC}"/>
+    <hyperlink ref="E16" r:id="rId18" xr:uid="{43EB210D-1499-4574-A063-0053D5D69E33}"/>
+    <hyperlink ref="E17" r:id="rId19" xr:uid="{89957993-A8BC-4CB6-A888-D607FBB5C745}"/>
+    <hyperlink ref="E19" r:id="rId20" xr:uid="{64727648-90B1-4A1C-B9CC-720F685F0D48}"/>
+    <hyperlink ref="E10" r:id="rId21" xr:uid="{B1FF8D1E-6350-4E0C-84D6-A573B00BDC5C}"/>
+    <hyperlink ref="E12" r:id="rId22" xr:uid="{BCEC23BD-DC5F-4BB9-B2E6-9D859EE013BA}"/>
+    <hyperlink ref="E8" r:id="rId23" xr:uid="{5530A76C-C7AC-4F4D-990F-E0E0BD3AC397}"/>
+    <hyperlink ref="E31" r:id="rId24" xr:uid="{6EA33C1E-10FA-46C6-BD4D-92DD2E14F3A5}"/>
+    <hyperlink ref="E21" r:id="rId25" xr:uid="{AC83505C-CE03-49D4-AAD9-3306C6E52C8C}"/>
+    <hyperlink ref="E13" r:id="rId26" xr:uid="{8C095CA0-A40A-4E68-875A-BC90648C0EAC}"/>
+    <hyperlink ref="E14" r:id="rId27" xr:uid="{2AEFCA69-727C-4BE2-906C-B25EE1133BF7}"/>
+    <hyperlink ref="E22" r:id="rId28" xr:uid="{D477AC6A-1CB0-4B65-B2B3-A0B4A77793CC}"/>
+    <hyperlink ref="E9" r:id="rId29" xr:uid="{4E183BDE-E8BE-4CB0-AE41-33A2EFBA7599}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="84" fitToHeight="0" orientation="landscape" r:id="rId32"/>
+  <pageSetup scale="84" fitToHeight="0" orientation="landscape" r:id="rId30"/>
   <headerFooter>
-    <oddHeader>&amp;CCAC List
-As of 9/2025</oddHeader>
+    <oddHeader>&amp;C&amp;"-,Bold"&amp;18Client Assistance Coordinators (CAC)</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>