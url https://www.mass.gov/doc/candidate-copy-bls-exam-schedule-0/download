--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -7,13239 +7,19034 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1046"/>
-        <w:gridCol w:w="1918"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5673"/>
+        <w:gridCol w:w="1917"/>
+        <w:gridCol w:w="1331"/>
+        <w:gridCol w:w="3107"/>
+        <w:gridCol w:w="1660"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB3551" w14:paraId="6C54D94F" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="24EB98D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="4159F8FE" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:right="2"/>
+          <w:p w14:paraId="215ED29D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="30" w:right="3"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="Candidate_Copy"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-10"/>
+                <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="33B1F287" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="31"/>
+          <w:p w14:paraId="4DC28E7A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="31" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
+            <w:tcW w:w="1331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB1FF1B" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:right="2"/>
+          <w:p w14:paraId="3BE0B610" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="32" w:right="2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TIME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="63949562" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="32" w:right="6"/>
+          <w:p w14:paraId="36B55230" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SPONSORING</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TRAINING</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="5"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INSTITUTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="5633C3FD" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="28" w:right="4"/>
+          <w:p w14:paraId="651ED520" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF2B6A0" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="27" w:right="2"/>
+          <w:p w14:paraId="6AE316B9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="39" w:right="2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CONTACT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-10"/>
+                <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="6F2FC56E" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="7D4D3086" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E21ACF4" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...40 lines deleted...]
-          <w:p w14:paraId="1663BA96" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+          <w:p w14:paraId="7D533DA7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026533</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D712FCB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A436FF6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082B1BE5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8:00</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>National</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>AM</w:t>
-[...20 lines deleted...]
-              <w:t>Nashoba</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D9C67A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A02F8E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Melissa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Valley</w:t>
+              <w:t>White</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>800-497-6732</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...121 lines deleted...]
-                <w:spacing w:val="4"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ext</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>nvemstllc@gmail.com</w:t>
+                <w:t>white@rapidsafety.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="50072A08" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="500487CC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="19777BE3" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+          </w:tcPr>
+          <w:p w14:paraId="154B91FF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026535</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2CAD4B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3/28/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4000DEED" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C750B47" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Southern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Berkshire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Volunteer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="313E9330" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ambulance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Squad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A15D99" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8:00</w:t>
-[...60 lines deleted...]
-              <w:t>Community</w:t>
+              <w:t>Great</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>College</w:t>
-[...73 lines deleted...]
-              <w:rPr>
+              <w:t>Barrington</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71908328" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Anderson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-528-3632</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>jb240217@bhcc.edu</w:t>
+                <w:t>ajanderson19@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="0AC520D5" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="40369649" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE44DB2" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...17 lines deleted...]
-            <w:tcW w:w="1918" w:type="dxa"/>
+          <w:p w14:paraId="58DA7719" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026573</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8588DE" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...18 lines deleted...]
-            <w:tcW w:w="1332" w:type="dxa"/>
+          <w:p w14:paraId="5017D9B1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3/28/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE0995E" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+          <w:p w14:paraId="3E072C73" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="344106C1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Coastal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DACDED3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3109" w:type="dxa"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Quincy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="16689A92" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...96 lines deleted...]
-              <w:t>Meaney</w:t>
+          <w:p w14:paraId="2BED0DC9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>413-664-6680</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="2"/>
+              <w:t>Forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>617-302-8142</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>jmeaney@northadamsambulance.com</w:t>
+                <w:t>mforest@cmtsus.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="592E8C41" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="310D7EA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478946B9" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...43 lines deleted...]
-              <w:ind w:right="2"/>
+          <w:p w14:paraId="09304630" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026534</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0166D9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3/29/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD34A47" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...69 lines deleted...]
-              <w:t>Kent</w:t>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D56F84" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Greenfield</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2724002F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Amherst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B27CDC3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dawn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-              <w:t>617-343-1135</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Josefski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-775-1761</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId9">
-              <w:r>
-[...464 lines deleted...]
-            <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>josefski@gcc.mass.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="16B6AAF0" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="71D809C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53237A3D" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...42 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6DC03A62" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026572</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="028CB585" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3/29/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1C62CA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B06D76C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Greenfield</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10831457" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Amherst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB019BC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dawn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Josefski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-775-1761</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>josefski@gcc.mass.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="6BFD9CA5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FAFD65" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026536</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D7BBDF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3/31/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="694F2BFB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D573173" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3510C685" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9:00</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-6"/>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(NMETC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9CA991" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bridgewater</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="182203EF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Makayla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Wilkins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-510-3666</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>mwilkins@nmetc.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="337867CD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6F6850" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026537</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C01C75C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/4/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4A0FD4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...40 lines deleted...]
-              <w:t>Education</w:t>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134E1827" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>McNeilly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Educators</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>and</w:t>
-[...15 lines deleted...]
-              <w:t>Training</w:t>
+              <w:t>Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36014571" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Danvers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D1DF82" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Erin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Center</w:t>
+              <w:t>Jones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-278-3008</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...89 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>x1004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>mcummings@nmetc.com</w:t>
+                <w:t>ejones@mcneillyems.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="0B793E5C" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="789EE98A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78C87919" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...56 lines deleted...]
-                <w:spacing w:val="-6"/>
+          <w:p w14:paraId="2D32FAB1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026538</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C81C43" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/4/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F10683" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>AM</w:t>
-[...19 lines deleted...]
-              <w:t>National</w:t>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2393B711" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>McNeilly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...43 lines deleted...]
-              <w:t>Melissa</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Educators</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...46 lines deleted...]
-                <w:spacing w:val="-8"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E2DB2B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Danvers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFEF236" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Erin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Jones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-278-3008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>x1004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>white@rapidsafety.com</w:t>
+                <w:t>ejones@mcneillyems.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="0BD9EE35" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="6C80CC5B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="455A187A" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...17 lines deleted...]
-            <w:tcW w:w="1918" w:type="dxa"/>
+          <w:p w14:paraId="037250DE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026583</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="2C69DDFB" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...18 lines deleted...]
-            <w:tcW w:w="1332" w:type="dxa"/>
+          <w:p w14:paraId="53950055" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="7475C1F8" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...2 lines deleted...]
-              <w:ind w:right="2"/>
+          <w:p w14:paraId="163A92C0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="649F347D" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...57 lines deleted...]
-              <w:t>Institute</w:t>
+          <w:p w14:paraId="601C895E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>McNeilly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Educators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CECF23" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Danvers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="35ED5273" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Craig</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...58 lines deleted...]
-              <w:t>Smith</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cole</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>781-826-8900</w:t>
+              <w:t>978-278-3008</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>x2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>gsmith@cmtiinc.com</w:t>
+                <w:t>ccole@mcneillyems.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="6F46A183" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="102DF10A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42940CB8" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...40 lines deleted...]
-          <w:p w14:paraId="7EEF3F24" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+          <w:p w14:paraId="242CC34F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026539</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="644D781A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/13/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B056573" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6911A4BF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EA2786" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...79 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Carver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:ind w:left="27" w:right="6"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FB2E5A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Melissa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="31"/>
+                <w:spacing w:val="29"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>800-497-6732</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ext</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>white@rapidsafety.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="1C675FA9" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="00E8E512" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03AF1355" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...40 lines deleted...]
-          <w:p w14:paraId="0C750FBC" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+          <w:p w14:paraId="4D84C4E7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026541</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7982BB90" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/15/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="276287DD" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A02E934" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB9210C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...79 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Carver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:ind w:left="27" w:right="6"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="553582D4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Melissa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="31"/>
+                <w:spacing w:val="29"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>800-497-6732</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ext</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>white@rapidsafety.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="02D9178F" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="5D7C82BE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...46 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A8A628" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026542</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFAEC01" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/16/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3CAC6D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AFBCD2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...52 lines deleted...]
-              <w:t>Berkshire</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Beauport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ambulance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68EB9B5B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B3CE72" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Beverly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A03C3D4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Greg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>West</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Volunteer</w:t>
-[...118 lines deleted...]
-                <w:spacing w:val="2"/>
+              <w:t>978-560-7726</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>ajanderson19@yahoo.com</w:t>
+                <w:t>instructorwest@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="587E7B6B" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="5C8C9C25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
-[...56 lines deleted...]
-              <w:t>10:00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0CB08DFD" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026543</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C43EA04" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="047583C2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...85 lines deleted...]
-              <w:t>Michaelle</w:t>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4C56F6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>NCTI-Springfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB0D8A9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Springfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D749533" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Emily</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Chandler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-946-6150</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="20"/>
-[...28 lines deleted...]
-                <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>salfity@bostonems.org</w:t>
+                <w:t>emily.chandler@gmr.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="5683F7A3" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="7805366C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
-[...47 lines deleted...]
-              <w:ind w:right="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="194F1062" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026568</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09344A62" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36164FB8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...142 lines deleted...]
-                <w:spacing w:val="-8"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FD0F94" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Northeastern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="574B4A0D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E64B1C8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dominic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Corey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>58-287-3131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>white@rapidsafety.com</w:t>
+                <w:t>d.corey@northeastern.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="056FDB76" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="606C80B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
-[...60 lines deleted...]
-                <w:spacing w:val="-6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B05B54E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25097D14" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781038F6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>AM</w:t>
-[...148 lines deleted...]
-                <w:spacing w:val="-8"/>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21662743" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Northeastern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FCEC69" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10066565" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dominic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Corey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>58-287-3131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>white@rapidsafety.com</w:t>
+                <w:t>d.corey@northeastern.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="3CF8A8C1" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="69A02BC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...60 lines deleted...]
-                <w:spacing w:val="-6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D93196A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026544</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F42DA0A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/19/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B38600" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="37741393" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C289C12" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
-              <w:ind w:left="32" w:right="7"/>
-[...8 lines deleted...]
-              <w:t>National</w:t>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cambridge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Medical</w:t>
-[...12 lines deleted...]
-              <w:t>Education</w:t>
+              <w:t>College</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7B1FB80E" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Path</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF831DC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
-              <w:ind w:left="32" w:right="3"/>
-[...128 lines deleted...]
-            </w:r>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689D9E29" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C9718D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ronald</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Estanislao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>617-921-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4271</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2815DBDB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:hyperlink r:id="rId21">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>mwilkins@nmetc.com</w:t>
+                <w:t>ronald.estanislao@cambridgecollege.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="5F4248BD" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="4FE43BC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...60 lines deleted...]
-                <w:spacing w:val="-6"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BCBCF3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A98494" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/19/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="394FF47D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>AM</w:t>
-[...20 lines deleted...]
-              <w:t>McNeilly</w:t>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B632744" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>EMS</w:t>
-[...116 lines deleted...]
-            </w:r>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Path</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E63CF6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBD7A5D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0C292F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ronald</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Estanislao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>617-921-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4271</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2994E364" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>ejones@mcneillyems.com</w:t>
+                <w:t>ronald.estanislao@cambridgecollege.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="479043CE" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="424D1EE5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...55 lines deleted...]
-              <w:t>12:00</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D65A4D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026574</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1752EC01" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/19/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6334A666" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>PM</w:t>
-[...159 lines deleted...]
-            </w:hyperlink>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E08532" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4162CFD1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Chicopee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CB5A20" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kerry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Panto-Konopka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-734-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9119</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0485FE5F" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00EB3551">
+    <w:p w14:paraId="23A7038C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="0094674F">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00EB3551">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId25"/>
+        <w:sectPr w:rsidR="0094674F">
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-          <w:pgMar w:top="1060" w:right="720" w:bottom="1312" w:left="0" w:header="520" w:footer="765" w:gutter="0"/>
+          <w:pgMar w:top="1060" w:right="720" w:bottom="1313" w:left="360" w:header="520" w:footer="767" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1046"/>
-        <w:gridCol w:w="1918"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5673"/>
+        <w:gridCol w:w="1917"/>
+        <w:gridCol w:w="1331"/>
+        <w:gridCol w:w="3107"/>
+        <w:gridCol w:w="1660"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB3551" w14:paraId="7E204865" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="59E074E7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="237C3ADC" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:right="2"/>
+          <w:p w14:paraId="593FC8DB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="30" w:right="3"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-10"/>
+                <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="6FEAD42C" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="31"/>
+          <w:p w14:paraId="7F095FD5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="31" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
+            <w:tcW w:w="1331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDA9C6A" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:right="2"/>
+          <w:p w14:paraId="25AE6C43" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="32" w:right="2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TIME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="43AF4EDF" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="32" w:right="6"/>
+          <w:p w14:paraId="2F7BFFD0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SPONSORING</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TRAINING</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="5"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INSTITUTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="37719BFA" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="28" w:right="4"/>
+          <w:p w14:paraId="43118E40" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="1C798CEE" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="27" w:right="2"/>
+          <w:p w14:paraId="138B163A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="39" w:right="2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CONTACT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-10"/>
+                <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="59F4090C" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="7FC1F50C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="350E0F49" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F1A6D9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026575</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9AA002" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/19/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F94A03" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="57993466" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Academy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7C08B2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Chicopee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="50664DC2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kerry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Panto-Konopka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-734-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="6590764E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE2CAF0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026576</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D904382" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/20/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="527AC8C3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B74C877" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CPR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3B5F16" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Yarmouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BBB160" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Brittany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Burlingame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-364-4750</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>bburlingame@capecpr.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="6CBD81DA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="721784A5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B48A6E1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/20/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D36BFCE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="38693946" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CPR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C6FA96" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Yarmouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="67882342" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Brittany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Burlingame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-364-4750</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>bburlingame@capecpr.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="22AECA2C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2B7118" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469E8AF2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="31" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4/13/2026</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="776D344A" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+              <w:t>4/25/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B454EF7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF32688" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>GMEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Enterprises</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="571A1036" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fairhaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DECDB89" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Daniel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Pina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>774-202-2079</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>daniel@gmec-emt.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="0E2088A8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="268EC4B1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1C7173" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/25/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="343916A1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D25EDC4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>GMEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Enterprises</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="031F326D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fairhaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDE383E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Daniel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Pina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>774-202-2079</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>daniel@gmec-emt.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="4C684AD7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11274F41" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C182943" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/26/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F3AF1B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="32" w:right="4"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60916863" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Leicester,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Oxford,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Charlton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(LOC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="455E860A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Worcester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="564912EF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ricci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-864-1228</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>rhall7@yahoo.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="0E26305B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="580C0926" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026548</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C7D7FC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/26/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB5CEF0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D0B8B5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Leicester,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Oxford,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Charlton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(LOC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4AEAC5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Worcester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="711D5A82" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ricci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-864-1228</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>rhall7@yahoo.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="08F001F2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A19C1BD" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026578</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="792A4FB7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/26/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="67411A70" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A01760" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cataldo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AD8BCC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Woburn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D90DB8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Nicholas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Metcalf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>857-523-2186</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>nmetcalf@cataldoambuance.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="338F1171" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8759EE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026579</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3592086E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/26/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5A3F4D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="273B308F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cataldo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C2B1A5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Woburn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C25DCA8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Nicholas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Metcalf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>857-523-2186</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>nmetcalf@cataldoambuance.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="791E4310" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="129CF1EC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026549</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F9A45B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4/28/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="692304AF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F778E4E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>National</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Institute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="28" w:right="1"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="289B3349" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Carver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="27" w:right="6"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="650B2F30" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Melissa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="31"/>
+                <w:spacing w:val="29"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>800-497-6732</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ext</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId33">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>white@rapidsafety.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="0F9B10FC" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="56B77E61" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...55 lines deleted...]
-              <w:t>12:00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="18FFBBF8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DAD603" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/2/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5750FE6A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>PM</w:t>
-[...24 lines deleted...]
-                <w:spacing w:val="-7"/>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="593D13BB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
-[...78 lines deleted...]
-              <w:t>800-497-6732</w:t>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Educators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172AC401" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Chestnut</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...710 lines deleted...]
-              <w:t>413-946-6150</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAE1063" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Jarrod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MacKenzie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
-[...647 lines deleted...]
-              <w:t>Estanislao</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-604-0620</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...295 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34">
-              <w:r>
-[...1356 lines deleted...]
-            <w:hyperlink r:id="rId40">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>jarrod@baystateemseducators.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="0A46E46E" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="6A4745A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          </w:tcPr>
+          <w:p w14:paraId="587835F7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1918" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="31" w:right="3"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BB1FB2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5/2/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BBB6C6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="32" w:right="6"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="735F8BDD" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bay</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-              <w:t>EMS</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Educators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3385977F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Chestnut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-              <w:t>Chestnut</w:t>
+              <w:t>Hill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2711A081" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Jarrod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MacKenzie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...24 lines deleted...]
-              <w:t>Jarrod</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-604-0620</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId41">
+            <w:hyperlink r:id="rId35">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>jarrod@baystateemseducators.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="48DF3D3B" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="46AA727A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4750B6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F02F6F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/2/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E587C94" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B03002" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>McNeilly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Educators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="192E61F8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Danvers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="23712523" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Craig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-278-3008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>x2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>ccole@mcneillyems.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="7FF6B408" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F68618" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="30" w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1918" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="31" w:right="3"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7382FD0A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="31" w:right="5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5/3/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:right="2"/>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03325CED" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="32"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="32" w:right="7"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E239FFA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="7"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Boston</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-10"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="28" w:right="4"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BD1648" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Waltham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="27" w:right="7"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0CBE8B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="39" w:right="7"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Daniel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Guerrios</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>617-358-1891</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId42">
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>buems@bu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="5E0AAD87" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="4E38565E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          </w:tcPr>
+          <w:p w14:paraId="3665996F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="30" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1918" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="31" w:right="3"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BBFAFB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="31" w:right="5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5/3/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:right="2"/>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30987036" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="32" w:right="5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6315995D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ProEMS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...35 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Center</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Medics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="28"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA96524" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cambridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="42AD2A85" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539A068B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
-              <w:ind w:left="27"/>
+              <w:ind w:left="39" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Emmett</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Coakley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>781-898-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5162</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08451A32" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+          <w:p w14:paraId="56F9F4FC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
-              <w:ind w:left="27" w:right="2"/>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId43">
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId38">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>emmett.coakley@centerformedics.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="34A6A3E3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6256206C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026584</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D26CBFE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/4/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="746C934E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="045C14D8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Anna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Maria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B985F89" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Paxton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F95E607" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>William</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Bill)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Allen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>781-234-8351</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>william.allen151@gmail.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="6065D8B1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EA135A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026554</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F5665E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/5/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06651BF6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEE70D9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296C35C9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(NMETC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37582AB9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bridgewater</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6BD8B8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Makayla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Wilkins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-510-3666</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>mwilkins@nmetc.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="16D846F5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E36F3F0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D391EC5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/9/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="735E4A93" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035FCF89" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA95E10" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="358A547E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Daniel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Guerrios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>617-358-1891</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>buems@bu.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AB00B2D" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00EB3551">
+    <w:p w14:paraId="0226EF0A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="0094674F">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:spacing w:line="213" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00EB3551">
+        <w:sectPr w:rsidR="0094674F">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-          <w:pgMar w:top="1060" w:right="720" w:bottom="1312" w:left="0" w:header="520" w:footer="765" w:gutter="0"/>
+          <w:pgMar w:top="1060" w:right="720" w:bottom="1313" w:left="360" w:header="520" w:footer="767" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="379" w:type="dxa"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1046"/>
-        <w:gridCol w:w="1918"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5673"/>
+        <w:gridCol w:w="1917"/>
+        <w:gridCol w:w="1331"/>
+        <w:gridCol w:w="3107"/>
+        <w:gridCol w:w="1660"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB3551" w14:paraId="5CBB6BBF" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="28BE7CA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA9B635" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:right="2"/>
+          <w:p w14:paraId="2AACF16E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="30" w:right="3"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-10"/>
+                <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcW w:w="1917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBFE892" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="31"/>
+          <w:p w14:paraId="47B6D58A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="31" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
+            <w:tcW w:w="1331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="4049F04C" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:right="2"/>
+          <w:p w14:paraId="4C2AF20A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="32" w:right="2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TIME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="6F94637B" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="32" w:right="6"/>
+          <w:p w14:paraId="26943A7B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SPONSORING</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="4"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TRAINING</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="5"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INSTITUTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB957A7" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="28" w:right="4"/>
+          <w:p w14:paraId="1F945A26" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
           </w:tcPr>
-          <w:p w14:paraId="23645FC9" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
-[...3 lines deleted...]
-              <w:ind w:left="27" w:right="2"/>
+          <w:p w14:paraId="19533900" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="39" w:right="2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CONTACT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-10"/>
+                <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="2DEC4B40" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="1A4519E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...60 lines deleted...]
-                <w:spacing w:val="-6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC01F34" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026556</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B79EB41" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/9/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F42DC87" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3312FE8F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABC93C7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7E45B6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Daniel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Guerrios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>617-358-1891</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>buems@bu.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="445CCBA7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FEA082" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026557</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6077EA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/9/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E519EF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>National</w:t>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0120BC12" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Metrowest</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Medical</w:t>
-[...12 lines deleted...]
-              <w:t>Education</w:t>
+              <w:t>EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Educators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDBB4A3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Framingham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AADB09A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gemma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-397-1437</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>afd065@comcast.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="3EADEE81" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FD98FD" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E2FB27" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C9C775" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>and</w:t>
-[...99 lines deleted...]
-              <w:t>Makayla</w:t>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF5A77F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3127A4BB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E75B7F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Daniel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Guerrios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>617-358-1891</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
-                <w:sz w:val="20"/>
-[...26 lines deleted...]
-                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId44">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>mwilkins@nmetc.com</w:t>
+                <w:t>buems@bu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="1693D440" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="08DEDD66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...60 lines deleted...]
-                <w:spacing w:val="-6"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A39CC3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026559</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC1ACC5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0DE9CA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>AM</w:t>
-[...11 lines deleted...]
-              <w:ind w:left="32" w:right="7"/>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CEDDB2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="6"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Boston</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-10"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="28" w:right="4"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="101BE469" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="27" w:right="7"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1916559B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Daniel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Guerrios</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
+                <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>617-358-1891</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="2"/>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId45">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>buems@bu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="369F84C3" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="5B13FEC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...59 lines deleted...]
-                <w:spacing w:val="-6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E04D78" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0008F660" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E06510" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>PM</w:t>
-[...24 lines deleted...]
-                <w:spacing w:val="-10"/>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="25920CC1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tufts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...69 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0005A0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Medford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE4D032" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Nicholas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cardellicchio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-612-1613</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId46">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>buems@bu.edu</w:t>
+                <w:t>ncardell@verison.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="179A36FE" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="3E5F7D23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="6A8850A8" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="292218CC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026587</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1E114B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="488A3327" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D92EE3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tufts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE8C4DC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...139 lines deleted...]
-                <w:spacing w:val="1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Medford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D4F249" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Nicholas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cardellicchio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-612-1613</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId47">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>afd065@comcast.net</w:t>
+                <w:t>ncardell@verison.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="10A96DB1" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="2B949C46" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="487"/>
+          <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...50 lines deleted...]
-              <w:ind w:right="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70507E68" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0E52B1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F873454" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EF672A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...84 lines deleted...]
-              <w:t>Daniel</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B557845" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Barnstable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F3C9E2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Matthew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Guerrios</w:t>
-[...17 lines deleted...]
-                <w:spacing w:val="2"/>
+              <w:t>Malone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-245-6642</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId48">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>buems@bu.edu</w:t>
+                <w:t>mmalone@capecod.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="496256F2" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="14E340F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...55 lines deleted...]
-              <w:t>1:00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7F3BF39B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026561</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FD7AC5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5B9BFA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="717B9970" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cod</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...81 lines deleted...]
-              <w:t>Daniel</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBA52CD" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Barnstable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="600758B7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Matthew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Guerrios</w:t>
-[...17 lines deleted...]
-                <w:spacing w:val="2"/>
+              <w:t>Malone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-245-6642</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId49">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>buems@bu.edu</w:t>
+                <w:t>mmalone@capecod.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="2A2067BC" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="1B81103A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...47 lines deleted...]
-              <w:ind w:right="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3F3CEF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E117F6E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70527A4C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="272A9F8F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...36 lines deleted...]
-              <w:t>Cod</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="293804CC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>West</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...46 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Barnstable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="27" w:right="8"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="651CC366" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Matthew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Malone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>508-245-6642</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId50">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>mmalone@capecod.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="5E051473" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="6EFA43AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...46 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          </w:tcPr>
+          <w:p w14:paraId="41583153" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F691617" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D816180" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3109" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="32" w:right="6"/>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578629C4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cape</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cod</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FD1BDE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...46 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Barnstable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="27" w:right="8"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1923016C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Matthew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Malone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>508-245-6642</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId51">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>mmalone@capecod.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="61D5ABD5" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="01C5A12C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...25 lines deleted...]
-              <w:ind w:left="31" w:right="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="120353F0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B7DD0E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5/12/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:spacing w:val="-6"/>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA824C6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>AM</w:t>
-[...43 lines deleted...]
-              <w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="19978CBC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Greenfield</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Community</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...50 lines deleted...]
-              <w:t>Matthew</w:t>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FEC2BD" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Greenfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7981C092" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dawn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Malone</w:t>
-[...17 lines deleted...]
-                <w:spacing w:val="3"/>
+              <w:t>Josefski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-775-1761</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId52">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>mmalone@capecod.edu</w:t>
+                <w:t>josefski@gcc.mass.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="40AFF1FE" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="152B0D34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...55 lines deleted...]
-              <w:t>12:00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="15C4B97A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="370C4268" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/16/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5C6C64" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>PM</w:t>
-[...43 lines deleted...]
-              <w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B725A6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Quinsigamond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Community</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...50 lines deleted...]
-              <w:t>Matthew</w:t>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2C2BBD" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Worcester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2296FB15" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ricci</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Malone</w:t>
+              <w:t>Hall</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>508-245-6642</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="3"/>
+              <w:t>508-864-1228</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId53">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>mmalone@capecod.edu</w:t>
+                <w:t>rhall7@qcc.mass.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="6AD526EC" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="2EA21B65" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...25 lines deleted...]
-              <w:ind w:left="31" w:right="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA63CB0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1772F9A4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="31"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5/16/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:spacing w:val="-6"/>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DFC9EB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>AM</w:t>
-[...11 lines deleted...]
-              <w:ind w:left="32" w:right="5"/>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1451FED6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Quinsigamond</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Community</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="7"/>
+                <w:spacing w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="28" w:right="3"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AA0FA4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Worcester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F26CD63" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="39" w:right="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ricci</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-11"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hall</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-10"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>508-864-1228</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-11"/>
+                <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId54">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>rhall7@qcc.mass.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="6D7300EB" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="20DF2F12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...25 lines deleted...]
-              <w:ind w:left="31" w:right="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C01AFA9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BCA231" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="31" w:right="5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5/16/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:t>12:00</w:t>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA6E353" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>PM</w:t>
-[...32 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6BE9D4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Shore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Community</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="7"/>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...66 lines deleted...]
-                <w:spacing w:val="-11"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F63B77" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Danvers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465408B7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="39" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Greg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-560-7726</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId55">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>rhall7@qcc.mass.edu</w:t>
+                <w:t>instructorwest@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="4D10B3F8" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="136D7342" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...25 lines deleted...]
-              <w:ind w:left="31" w:right="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1D902B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="30" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62309829" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="31" w:right="5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5/16/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:spacing w:val="-6"/>
+            <w:tcW w:w="1331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4A553A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="32" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>AM</w:t>
-[...11 lines deleted...]
-              <w:ind w:left="32" w:right="7"/>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B48756" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="6"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>North</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Shore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Community</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-8"/>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>College</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1662" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="28"/>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B8AC0F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="1"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Danvers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5673" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:ind w:left="27" w:right="6"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAD8FAB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="39" w:right="5"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Greg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>West</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>978-560-7726</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId56">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>instructorwest@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3551" w14:paraId="3E0FBB11" w14:textId="77777777">
+      <w:tr w:rsidR="0094674F" w14:paraId="33C38549" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...55 lines deleted...]
-              <w:t>12:00</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EB6040" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="30" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026588</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D856B6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="31" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E834755" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="32" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>PM</w:t>
-[...135 lines deleted...]
-                <w:spacing w:val="1"/>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5438BB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PrideStar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="03114843" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lowell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="490DDC26" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>David</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-902-2529</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId57">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>instructorwest@gmail.com</w:t>
+                <w:t>dwood@pemstems.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="0B3DAAC2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDD0614" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="30" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="303F0ED3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="31" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E287B4E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="32" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="720F6A8D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PrideStar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="54778FF1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lowell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D9FFF9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>David</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-902-2529</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>dwood@pemstems.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="7F221316" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CC89E6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="30" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026590</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD329F3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="31" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFD309C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="32" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3EA8A4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bristol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD8587F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>River</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC7CD77" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="39" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Paul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Paquette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="28"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>774-357-3911</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>Ppaquette14@bristolcc.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C88553C" w14:textId="77777777" w:rsidR="00BB3A72" w:rsidRDefault="00BB3A72"/>
-    <w:sectPr w:rsidR="00BB3A72">
+    <w:p w14:paraId="5943306C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="0094674F">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0094674F">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1060" w:right="720" w:bottom="1313" w:left="360" w:header="520" w:footer="767" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1046"/>
+        <w:gridCol w:w="1917"/>
+        <w:gridCol w:w="1331"/>
+        <w:gridCol w:w="3107"/>
+        <w:gridCol w:w="1660"/>
+        <w:gridCol w:w="5670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0094674F" w14:paraId="1B790BE7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="479"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A57BC6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="30" w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>EXAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="448A1AEB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="31" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EXAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="013787DC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="32" w:right="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EXAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TIME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A63C3BC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SPONSORING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRAINING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>INSTITUTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="7058E1B4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EXAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LOCATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD7BCF7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CONTACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>INFO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="0D7526D6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCA4AED" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A92DCE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/21/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="094F0B29" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="386BD6C6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Training,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1B2A38" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Leominster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="592F7A56" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kelly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Deshler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>774-242-5207</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>kdeshler@adqualityemstraining.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="6E1B05C0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="625FA14D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026592</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BC04B5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/21/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0D3F4A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5041C1D0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Training,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B530CB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Leominster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="131D8243" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kelly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Deshler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>774-242-5207</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>kdeshler@adqualityemstraining.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="213CE070" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB8868C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026581</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0E5CA2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/23/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0104A067" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="298A31F6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Westfield</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AB7A18" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Westfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E77B3E4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Christopher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Perkins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-572-5673</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>cperkins@westfield.ma.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="78037701" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="377ADB6A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026582</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F404A38" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/23/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="606C48F1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="35373678" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Westfield</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2231692B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Westfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9C6CB6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="7"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Christopher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Perkins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-572-5673</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>cperkins@westfield.ma.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="1B31100F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F948FD" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7171F3D7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/23/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA46875" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4812F7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>County</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ambulance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="410C6BFE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Pittsfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1497B615" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Christine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Isca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>413-499-2527</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>cisca@countyamb.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="7E9DD2F3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="4441CD6A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026597</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B723DAA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/24/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B47AA6" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED20E9E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>River</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8794D8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B660D52" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>River</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3519B72A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:left="39" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bethanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ferguson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-324-2744</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ext</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>512</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36949ED3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="39" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId65">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>emstrainingcapt@fallriverems.o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="2EFD53E2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B2AD5D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026594</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB190A4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/26/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7306C4D5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BA16E3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0CF7E1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8E3E6B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Melissa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>White</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>800-497-6732</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ext</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>white@rapidsafety.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="544A8F9A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4787C3BE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026595</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6D242B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/28/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C115EC8" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="416E24B4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3982E595" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAE56F3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Melissa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>White</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>800-497-6732</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ext</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>white@rapidsafety.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="197F29D4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B73F35E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4C309F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/30/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F20494" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA659D0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD0554F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="45657BE2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Framingham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="614E722E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Charles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Jenness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>617-799-8600</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>cjenness@massbay.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="0B6A7FAB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7458B2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026598</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="107B84BA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5/31/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9F81CC" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B437216" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comprehensive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="057C7CF4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(CMTI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D250A5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Plymouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="066C7FAB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Smith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>781-826-8900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>gsmith@cmtiinc.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="3CCAE7B4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB06D9C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026599</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E69ACC5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6/4/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3715FD20" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="619C7C54" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comprehensive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B5A9C33" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(CMTI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2729C4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Buzzards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7A2ADA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Smith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>774-259-0408</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>gsmith@cmtiinc.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="31458AEC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F27BDA1" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A2B024" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6/6/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="764C2912" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D08921" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Training,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="75299EE9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Leominster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C24E5F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Al</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Deshler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-424-3318</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>adeshler@adqualityemstraining.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="090D7AE2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EF559A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB3D4EE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6/6/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FC7C16" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="013138BB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Training,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5859FE27" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Leominster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F77FC0F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Al</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Deshler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>978-424-3318</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>adeshler@adqualityemstraining.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="3FADC521" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="652FE2C0" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="791AD7DB" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31" w:right="5"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6/6/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D7F348" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="189CDB6A" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="236" w:lineRule="exact"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comprehensive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="549A2535" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17" w:line="213" w:lineRule="exact"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(CMTI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="389248D5" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Plymouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F00E067" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Smith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>781-826-8900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>gsmith@cmtiinc.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="7031B536" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="08706A8B" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB40B05" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6/8/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2517A552" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="172E00DA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE3584D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBF6926" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Melissa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>White</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>800-497-6732</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ext</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>white@rapidsafety.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="3C6F770C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E01D3BA" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026604</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="67244AD4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7657930F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B1A3CF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E5EB54" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C81D906" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Melissa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>White</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>800-497-6732</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ext</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>white@rapidsafety.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="4515C093" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B36E639" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="242ACA89" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A8BB98" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C31772F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B60C0F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F967F3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Melissa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>White</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>800-497-6732</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ext</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>white@rapidsafety.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="7147DEAF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E89A56F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026606</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="319C91F4" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6/20/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E981694" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA71CE9" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Northeastern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="250CD4C3" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="784B0691" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dominic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Corey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-287-3131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>d.corey@northeastern.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6D36E312" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="0094674F">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0094674F">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1060" w:right="720" w:bottom="1313" w:left="360" w:header="520" w:footer="767" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1046"/>
+        <w:gridCol w:w="1917"/>
+        <w:gridCol w:w="1331"/>
+        <w:gridCol w:w="3107"/>
+        <w:gridCol w:w="1660"/>
+        <w:gridCol w:w="5670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0094674F" w14:paraId="31CF64A6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="479"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB22159" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="30" w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>EXAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B63E41" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="31" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EXAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7F253F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="32" w:right="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EXAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TIME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C4AF5C" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SPONSORING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRAINING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>INSTITUTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F885595" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EXAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LOCATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BC"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C480407" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="39" w:right="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CONTACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>INFO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094674F" w14:paraId="087EEE86" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C55018D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="1"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026607</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="642988D7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6/20/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="28737B72" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="715387FF" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Metrowest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Educators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C953BB2" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Framingham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="741FF174" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gemma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>508-397-1437</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78">
+              <w:r>
+                <w:rPr>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>afd065@comcast.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08913611" w14:textId="77777777" w:rsidR="00D00967" w:rsidRDefault="00D00967"/>
+    <w:sectPr w:rsidR="00D00967">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="1060" w:right="720" w:bottom="960" w:left="0" w:header="520" w:footer="765" w:gutter="0"/>
+      <w:pgMar w:top="1060" w:right="720" w:bottom="960" w:left="360" w:header="520" w:footer="767" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F33BBC0" w14:textId="77777777" w:rsidR="00BB3A72" w:rsidRDefault="00BB3A72">
+    <w:p w14:paraId="0309A0CD" w14:textId="77777777" w:rsidR="00D00967" w:rsidRDefault="00D00967">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C526AFD" w14:textId="77777777" w:rsidR="00BB3A72" w:rsidRDefault="00BB3A72">
+    <w:p w14:paraId="4AE94B0B" w14:textId="77777777" w:rsidR="00D00967" w:rsidRDefault="00D00967">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="744351C5" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+  <w:p w14:paraId="4A1D3417" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487038464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="601398E8" wp14:editId="6ADDDF8F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486792192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C026FDE" wp14:editId="148A6DD2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>9050273</wp:posOffset>
+                <wp:posOffset>9049004</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7146747</wp:posOffset>
+                <wp:posOffset>7145528</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="793750" cy="350520"/>
+              <wp:extent cx="795020" cy="350520"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Textbox 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="793750" cy="350520"/>
+                        <a:ext cx="795020" cy="350520"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7BA8A8E1" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                        <w:p w14:paraId="4FB923C7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                           <w:pPr>
                             <w:spacing w:line="245" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>MDPH/OEMS</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="1063B6E1" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                        <w:p w14:paraId="0C9E636F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                           <w:pPr>
-                            <w:spacing w:before="22"/>
+                            <w:spacing w:before="21"/>
                             <w:ind w:left="267"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
-                            <w:t>1/28/2026</w:t>
+                            <w:t>3/17/2026</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="601398E8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4C026FDE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:712.6pt;margin-top:562.75pt;width:62.5pt;height:27.6pt;z-index:-16278016;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDofA/rlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v0zAQf0fiO1h+p8k6lUHUdAImENIE&#10;k8Y+gOvYjUXsM3duk357zl7aInibeHEuvvPPvz9e305+EAeD5CC08mpRS2GChs6FXSuffnx+804K&#10;Sip0aoBgWnk0JG83r1+tx9iYJfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gmcNMCepX4F3dVh2pkdD9U&#10;y7p+W42AXUTQhoh3756bclPwrTU6fbeWTBJDK5lbKiuWdZvXarNWzQ5V7J2eaagXsPDKBb70DHWn&#10;khJ7dP9AeacRCGxaaPAVWOu0KRpYzVX9l5rHXkVTtLA5FM820f+D1d8Oj/EBRZo+wsQBFhEU70H/&#10;JPamGiM180z2lBri6Sx0sujzlyUIPsjeHs9+mikJzZs3769vVtzR3Lpe1atl8bu6HI5I6YsBL3LR&#10;SuS4CgF1uKeUr1fNaWTm8nx9JpKm7SRcx8g5xLyzhe7IUkZOs5X0a6/QSDF8DWxXjv5U4KnYngpM&#10;wycoDyQrCvBhn8C6QuCCOxPgHAqv+c3koP/8L1OXl735DQAA//8DAFBLAwQUAAYACAAAACEAQok9&#10;9+EAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdiJQ2jVNVCE5IiDQc&#10;ODqxm1iN1yF22/D3bE5w25kdzb7Nd5Pr2cWMwXqUsFwIYAYbry22Ej6r14c1sBAVatV7NBJ+TIBd&#10;cXuTq0z7K5bmcogtoxIMmZLQxThknIemM06FhR8M0u7oR6ciybHlelRXKnc9T4RYcacs0oVODea5&#10;M83pcHYS9l9Yvtjv9/qjPJa2qjYC31YnKe/vpv0WWDRT/AvDjE/oUBBT7c+oA+tJPyZpQlmalkma&#10;ApszaSrIq2dvLZ6AFzn//0fxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOh8D+uXAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEKJPffh&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:712.5pt;margin-top:562.65pt;width:62.6pt;height:27.6pt;z-index:-16524288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoeY+jlQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/02SLyiVqugJWIKQV&#10;rLTsB7iO3VjEHjPjNunfM3bTFsHbihd7PDM+PueM17eTH8TBIDkIrbxZ1FKYoKFzYdfKpx+fX72T&#10;gpIKnRogmFYeDcnbzcsX6zE2Zgk9DJ1BwSCBmjG2sk8pNlVFujde0QKiCVy0gF4lPuKu6lCNjO6H&#10;alnXb6oRsIsI2hBx9u5UlJuCb63R6bu1ZJIYWsncUlmxrNu8Vpu1anaoYu/0TEM9g4VXLvCjF6g7&#10;lZTYo/sHyjuNQGDTQoOvwFqnTdHAam7qv9Q89iqaooXNoXixif4frP52eIwPKNL0ESYeYBFB8R70&#10;T2JvqjFSM/dkT6kh7s5CJ4s+7yxB8EX29njx00xJaE6+fb+ql1zRXHq9qlccZ8zr5YiUvhjwIget&#10;RB5XIaAO95ROreeWmcvp+UwkTdtJuI6RM2jObKE7spSRp9lK+rVXaKQYvga2K4/+HOA52J4DTMMn&#10;KB8kKwrwYZ/AukLgijsT4DkUCfOfyYP+81y6rj978xsAAP//AwBQSwMEFAAGAAgAAAAhAGPoDzri&#10;AAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3YCrNo1TVQhOSIg0HDg6&#10;iZtYjdchdtvw92xOcNvZHc2+yXaT69nFjMF6VLBcCGAGa99YbBV8lq8Pa2Ahamx079Eo+DEBdvnt&#10;TabTxl+xMJdDbBmFYEi1gi7GIeU81J1xOiz8YJBuRz86HUmOLW9GfaVw1/NEiBV32iJ96PRgnjtT&#10;nw5np2D/hcWL/X6vPopjYctyI/BtdVLq/m7ab4FFM8U/M8z4hA45MVX+jE1gPemnRFKZSNMykY/A&#10;Zo+UIgFWzbu1kMDzjP/vkf8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6HmPo5UBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAY+gPOuIA&#10;AAAPAQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7BA8A8E1" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                  <w:p w14:paraId="4FB923C7" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>MDPH/OEMS</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="1063B6E1" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                  <w:p w14:paraId="0C9E636F" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                     <w:pPr>
-                      <w:spacing w:before="22"/>
+                      <w:spacing w:before="21"/>
                       <w:ind w:left="267"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
-                      <w:t>1/28/2026</w:t>
+                      <w:t>3/17/2026</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487038976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CD664A3" wp14:editId="27DFAC70">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486792704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DA3C06C" wp14:editId="2E19AC61">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>190500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7331456</wp:posOffset>
+                <wp:posOffset>7329931</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="374650" cy="165735"/>
+              <wp:extent cx="375285" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Textbox 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="374650" cy="165735"/>
+                        <a:ext cx="375285" cy="165735"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2367E112" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                        <w:p w14:paraId="06D82423" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                           <w:pPr>
                             <w:spacing w:line="245" w:lineRule="exact"/>
                             <w:ind w:left="60"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
-                            <w:t xml:space="preserve"> of</w:t>
+                            <w:rPr>
+                              <w:spacing w:val="1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>of</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="1"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>3</w:t>
+                            <w:t>5</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5CD664A3" id="Textbox 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:15pt;margin-top:577.3pt;width:29.5pt;height:13.05pt;z-index:-16277504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGzy7bmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO3utouipitgBUJa&#10;wUoLH+A6dmMRe8yM26R/z9hNWwQ3xMUez4yf33vj9cPoe3EwSA5CIxezuRQmaGhd2DXy+7ePb95K&#10;QUmFVvUQTCOPhuTD5vWr9RBrcwMd9K1BwSCB6iE2sksp1lVFujNe0QyiCVy0gF4lPuKualENjO77&#10;6mY+X1UDYBsRtCHi7OOpKDcF31qj01drySTRN5K5pbJiWbd5rTZrVe9Qxc7piYb6BxZeucCPXqAe&#10;VVJij+4vKO80AoFNMw2+AmudNkUDq1nM/1Dz0qloihY2h+LFJvp/sPrL4SU+o0jjexh5gEUExSfQ&#10;P4i9qYZI9dSTPaWauDsLHS36vLMEwRfZ2+PFTzMmoTl5e3+3WnJFc2mxWt7fLrPf1fVyREqfDHiR&#10;g0Yij6sQUIcnSqfWc8vE5fR8JpLG7Shc28i7DJozW2iPLGXgaTaSfu4VGin6z4HtyqM/B3gOtucA&#10;U/8BygfJigK82yewrhC44k4EeA5FwvRn8qB/P5eu68/e/AIAAP//AwBQSwMEFAAGAAgAAAAhAPO7&#10;ezXfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXX5CGuJUFYITEiIN&#10;B45OvE2ixusQu214e7YnOO7saOabfD27QRxxCr0nDcuFAoHUeNtTq+Gzer1JQYRoyJrBE2r4wQDr&#10;4vIiN5n1JyrxuI2t4BAKmdHQxThmUoamQ2fCwo9I/Nv5yZnI59RKO5kTh7tB3iqVSGd64obOjPjc&#10;YbPfHpyGzReVL/33e/1R7sq+qlaK3pK91tdX8+YJRMQ5/pnhjM/oUDBT7Q9kgxg03CmeEllfPtwn&#10;INiRrlipz0qqHkEWufy/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARs8u25gBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA87t7Nd8A&#10;AAALAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="1DA3C06C" id="Textbox 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:15pt;margin-top:577.15pt;width:29.55pt;height:13.05pt;z-index:-16523776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNzXzemQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG2X7q6ipitgBUJa&#10;wUoLH+A6dmMRe8yM26R/z9hNWwQ3xGU8Ho+f33vj9cPoe3EwSA5CIxezuRQmaGhd2DXy+7ePb+6l&#10;oKRCq3oIppFHQ/Jh8/rVeoi1WUIHfWtQMEigeoiN7FKKdVWR7oxXNINoAh9aQK8Sb3FXtagGRvd9&#10;tZzPb6sBsI0I2hBx9fF0KDcF31qj01drySTRN5K5pRKxxG2O1Wat6h2q2Dk90VD/wMIrF/jRC9Sj&#10;Skrs0f0F5Z1GILBppsFXYK3TpmhgNYv5H2peOhVN0cLmULzYRP8PVn85vMRnFGl8DyMPsIig+AT6&#10;B7E31RCpnnqyp1QTd2eho0WfV5Yg+CJ7e7z4acYkNBdv7lbL+5UUmo8Wt6u7m1X2u7pejkjpkwEv&#10;ctJI5HEVAurwROnUem6ZuJyez0TSuB2Faxv5NoPmyhbaI0sZeJqNpJ97hUaK/nNgu/Lozwmek+05&#10;wdR/gPJBsqIA7/YJrCsErrgTAZ5DkTD9mTzo3/el6/qzN78AAAD//wMAUEsDBBQABgAIAAAAIQDe&#10;pYkb4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3ZoqdIQp6oQnJAQ&#10;aThwdGI3sRqvQ+y24e/ZnspxZ0czb/Lt5Hp2NmOwHiUkCwHMYOO1xVbCV/X2kAILUaFWvUcj4dcE&#10;2Bazu1xl2l+wNOd9bBmFYMiUhC7GIeM8NJ1xKiz8YJB+Bz86FekcW65HdaFw1/NHIdbcKYvU0KnB&#10;vHSmOe5PTsLuG8tX+/NRf5aH0lbVRuD7+ijl/XzaPQOLZoo3M1zxCR0KYqr9CXVgvYSloCmR9ORp&#10;tQRGjnSTAKuvSipWwIuc/99Q/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNzXzemQEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDepYkb&#10;4AAAAAsBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2367E112" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                  <w:p w14:paraId="06D82423" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
-                      <w:t xml:space="preserve"> of</w:t>
+                      <w:rPr>
+                        <w:spacing w:val="1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>of</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>3</w:t>
+                      <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487039488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AE71BC1" wp14:editId="1F209781">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486793216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29F6C11C" wp14:editId="7A5B07AA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>1360677</wp:posOffset>
+                <wp:posOffset>1360424</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7331456</wp:posOffset>
+                <wp:posOffset>7329931</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7332980" cy="165735"/>
+              <wp:extent cx="7336790" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textbox 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7332980" cy="165735"/>
+                        <a:ext cx="7336790" cy="165735"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1730CE36" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                        <w:p w14:paraId="674948EE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="245" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>For</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-5"/>
+                              <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>use</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-2"/>
+                              <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>only</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-2"/>
+                              <w:spacing w:val="-1"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>by</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-2"/>
+                              <w:spacing w:val="-1"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>applicants</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>with</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
@@ -13273,256 +19068,263 @@
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>MA</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-1"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OEMS</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-4"/>
+                              <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>or</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-3"/>
+                              <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>outside</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>candidate</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-2"/>
+                              <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>form.</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="47"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>Not</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-2"/>
+                              <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>to</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>be</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-4"/>
+                              <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>used</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-4"/>
+                              <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>for</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-2"/>
+                              <w:spacing w:val="-1"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>skills</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FF0000"/>
+                              <w:spacing w:val="-1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="FF0000"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> verification.</w:t>
+                            <w:t>verification.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4AE71BC1" id="Textbox 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:107.15pt;margin-top:577.3pt;width:577.4pt;height:13.05pt;z-index:-16276992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARXBmemAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/0/SivRA1XQErENIK&#10;Vlr4ANexG4vYY2bcJv17xm7aInhDvNjjmfHxOWe8fhh9Lw4GyUFo5GI2l8IEDa0Lu0Z+//bxzb0U&#10;lFRoVQ/BNPJoSD5sXr9aD7E2S+igbw0KBglUD7GRXUqxrirSnfGKZhBN4KIF9CrxEXdVi2pgdN9X&#10;y/n8thoA24igDRFnH09FuSn41hqdvlpLJom+kcwtlRXLus1rtVmreocqdk5PNNQ/sPDKBX70AvWo&#10;khJ7dH9BeacRCGyaafAVWOu0KRpYzWL+h5qXTkVTtLA5FC820f+D1V8OL/EZRRrfw8gDLCIoPoH+&#10;QexNNUSqp57sKdXE3VnoaNHnnSUIvsjeHi9+mjEJzcm71Wr59p5LmmuL25u71U02vLrejkjpkwEv&#10;ctBI5HkVBurwROnUem6ZyJzez0zSuB2FaxtZQHNmC+2RtQw8zkbSz71CI0X/ObBfefbnAM/B9hxg&#10;6j9A+SFZUoB3+wTWFQJX3IkAD6JImD5NnvTv59J1/dqbXwAAAP//AwBQSwMEFAAGAAgAAAAhACTt&#10;u1jiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxY2m2UrWs6TQhOSGhd&#10;OXBMG6+N1jilybby9qQnONr/p9+fs91oOnbFwWlLAuJ5BAyptkpTI+CzfHtcA3NekpKdJRTwgw52&#10;+f1dJlNlb1Tg9egbFkrIpVJA632fcu7qFo10c9sjhexkByN9GIeGq0HeQrnp+CKKEm6kpnChlT2+&#10;tFifjxcjYP9Fxav+/qgOxanQZbmJ6D05C/EwG/dbYB5H/wfDpB/UIQ9Olb2QcqwTsIhXy4CGIH5a&#10;JcAmZJlsYmDVtFtHz8DzjP9/I/8FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEVwZnpgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJO27&#10;WOIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="29F6C11C" id="Textbox 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:107.1pt;margin-top:577.15pt;width:577.7pt;height:13.05pt;z-index:-16523264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmFnrzlwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO1W20LUdAWsQEgr&#10;QFr4ANexG4vYY2bcJv17xm7aIrghLvZ4Zvz83htvHkbfi6NBchAauZjNpTBBQ+vCvpHfv3149VoK&#10;Siq0qodgGnkyJB+2L19shlibO+igbw0KBglUD7GRXUqxrirSnfGKZhBN4KIF9CrxEfdVi2pgdN9X&#10;d/P5qhoA24igDRFnH89FuS341hqdvlhLJom+kcwtlRXLustrtd2oeo8qdk5PNNQ/sPDKBX70CvWo&#10;khIHdH9BeacRCGyaafAVWOu0KRpYzWL+h5rnTkVTtLA5FK820f+D1Z+Pz/ErijS+g5EHWERQfAL9&#10;g9ibaohUTz3ZU6qJu7PQ0aLPO0sQfJG9PV39NGMSmpPr5XK1fsMlzbXF6n69vM+GV7fbESl9NOBF&#10;DhqJPK/CQB2fKJ1bLy0TmfP7mUkad6NwbSMLaM7soD2xloHH2Uj6eVBopOg/BfYrz/4S4CXYXQJM&#10;/XsoPyRLCvD2kMC6QuCGOxHgQRQJ06fJk/79XLpuX3v7CwAA//8DAFBLAwQUAAYACAAAACEAb24P&#10;KeEAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNldKJIWWZrG6MnESPHg&#10;cWGnQMrOIrtt8e1dTnqc+b/8802+m83ALji53pKEaCWAITVW99RK+KxeHzbAnFek1WAJJfygg11x&#10;e5OrTNsrlXg5+JaFEnKZktB5P2acu6ZDo9zKjkghO9rJKB/GqeV6UtdQbgYeC5Fyo3oKFzo14nOH&#10;zelwNhL2X1S+9N/v9Ud5LPuq2gp6S09S3t/N+ydgHmf/B8OiH9ShCE61PZN2bJAQR0kc0BBEj8ka&#10;2IKs020KrF52G5EAL3L+/43iFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACYWevOXAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG9uDynh&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1730CE36" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                  <w:p w14:paraId="674948EE" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>For</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-5"/>
+                        <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>use</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-2"/>
+                        <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>only</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-2"/>
+                        <w:spacing w:val="-1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>by</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-2"/>
+                        <w:spacing w:val="-1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>applicants</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>with</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
@@ -13556,671 +19358,678 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>MA</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="-1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OEMS</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-4"/>
+                        <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>or</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-3"/>
+                        <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>outside</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>candidate</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-2"/>
+                        <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>form.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="47"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>Not</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-2"/>
+                        <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>to</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>be</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-4"/>
+                        <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>used</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-4"/>
+                        <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>for</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-2"/>
+                        <w:spacing w:val="-1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>skills</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FF0000"/>
+                        <w:spacing w:val="-1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="FF0000"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> verification.</w:t>
+                      <w:t>verification.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69C00FCF" w14:textId="77777777" w:rsidR="00BB3A72" w:rsidRDefault="00BB3A72">
+    <w:p w14:paraId="61B95CDB" w14:textId="77777777" w:rsidR="00D00967" w:rsidRDefault="00D00967">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04D6CEB1" w14:textId="77777777" w:rsidR="00BB3A72" w:rsidRDefault="00BB3A72">
+    <w:p w14:paraId="7C33B713" w14:textId="77777777" w:rsidR="00D00967" w:rsidRDefault="00D00967">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F2D8042" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+  <w:p w14:paraId="344C3495" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487036928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0971EA39" wp14:editId="72334187">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486790656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CDED8D" wp14:editId="551F29F1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>9044178</wp:posOffset>
+                <wp:posOffset>9042896</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>317627</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="799465" cy="304800"/>
+              <wp:extent cx="800100" cy="304800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="799465" cy="304800"/>
+                        <a:ext cx="800100" cy="304800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4060E1EA" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                        <w:p w14:paraId="11420351" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                           <w:pPr>
                             <w:spacing w:line="468" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="44"/>
                             </w:rPr>
-                            <w:t>v26.05</w:t>
+                            <w:t>v26.07</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0971EA39" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="76CDED8D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:712.15pt;margin-top:25pt;width:62.95pt;height:24pt;z-index:-16279552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhH4u/lQEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfibellHaVTUWpQEgV&#10;rVT4AMdrZ1esPWbGyW7+nrG7SSq4IS7jsT1+894bL28nP4idReohNPJ8UUlhg4G2D5tG/vj++e21&#10;FJR0aPUAwTZyb0ners7eLMdY2wvoYGgtCgYJVI+xkV1KsVaKTGe9pgVEG/jSAXqdeIsb1aIeGd0P&#10;6qKqrtQI2EYEY4n49P7lUq4KvnPWpEfnyCYxNJK5pRKxxHWOarXU9QZ17Hoz09D/wMLrPnDTI9S9&#10;Tlpssf8LyvcGgcClhQGvwLne2KKB1ZxXf6h57nS0RQubQ/FoE/0/WPNt9xyfUKTpDiYeYBFB8QHM&#10;T2Jv1Bipnmuyp1QTV2ehk0OfV5Yg+CF7uz/6aackDB9+uLm5vHovheGrd9XldVX8VqfHESl9seBF&#10;ThqJPK5CQO8eKOX2uj6UzFxe2mciaVpPXJLTNbR71jDyGBtJv7YarRTD18A+5ZkfEjwk60OCafgE&#10;5WdkKQE+bhO4vnQ+4c6deQCF0PxZ8oRf70vV6UuvfgMAAP//AwBQSwMEFAAGAAgAAAAhAC6LeXTg&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhRu6Gp2hCnqhCckBBpOHB0&#10;4m1iNV6H2G3D3+OeynG0T7Nv8u1ke3bG0RtHEhZzAQypcdpQK+GrentcA/NBkVa9I5Twix62xf1d&#10;rjLtLlTieR9aFkvIZ0pCF8KQce6bDq3yczcgxdvBjVaFGMeW61FdYrnteSLEiltlKH7o1IAvHTbH&#10;/clK2H1T+Wp+PurP8lCaqtoIel8dpXyYTbtnYAGncIPhqh/VoYhOtTuR9qyPeZksnyIrIRVx1JVI&#10;U5EAqyVs1gJ4kfP/G4o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGEfi7+VAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC6LeXTgAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAA7wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:712.05pt;margin-top:25pt;width:63pt;height:24pt;z-index:-16525824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcPkPNkAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvRfYPwi6L3K7oSiMOMXaosWA&#10;oivQ7gMUWYqNWaJGKrHz96MUJxm227CLRInU43uPWt5OfhA7i9RDaOTlopLCBgNtHzaN/P7++PFG&#10;Cko6tHqAYBu5tyRvVx8ulmOs7RV0MLQWBYMEqsfYyC6lWCtFprNe0wKiDZx0gF4nPuJGtahHRveD&#10;uqqqazUCthHBWCK+fTgk5argO2dN+uYc2SSGRjK3VFYs6zqvarXU9QZ17Hoz09D/wMLrPnDTE9SD&#10;Tlpssf8LyvcGgcClhQGvwLne2KKB1VxWf6h563S0RQubQ/FkE/0/WPOye4uvKNJ0BxMPsIig+Azm&#10;B7E3aoxUzzXZU6qJq7PQyaHPO0sQ/JC93Z/8tFMShi9vKtbEGcOpT9VnPma/1flxREpPFrzIQSOR&#10;x1UI6N0zpUPpsWTmcmifiaRpPXFJDtfQ7lnDyGNsJP3carRSDF8D+5RnfgzwGKyPAabhHsrPyFIC&#10;fNkmcH3pfMadO/MACvf5s+QJ/34uVecvvfoFAAD//wMAUEsDBBQABgAIAAAAIQA08LBb3wAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2qqdoQp6oQnJAQaThwdJJtYjVe&#10;h9htw9+zPdHjzD7NzmTbyfXijGOwnjTMZwoEUu0bS62Gr/LtaQ0iREON6T2hhl8MsM3v7zKTNv5C&#10;BZ73sRUcQiE1GroYh1TKUHfoTJj5AYlvBz86E1mOrWxGc+Fw18uFUivpjCX+0JkBXzqsj/uT07D7&#10;puLV/nxUn8WhsGW5UfS+Omr9+DDtnkFEnOI/DNf6XB1y7lT5EzVB9KyXi+WcWQ2J4lFXIkkUO5WG&#10;zVqBzDN5uyH/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFw+Q82QAQAAGgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADTwsFvfAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAA6gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD2BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4060E1EA" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                  <w:p w14:paraId="11420351" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                     <w:pPr>
                       <w:spacing w:line="468" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="44"/>
                       </w:rPr>
-                      <w:t>v26.05</w:t>
+                      <w:t>v26.07</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487037440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3365DA6B" wp14:editId="657916CE">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486791168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2798D5CC" wp14:editId="2D4EC562">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>228091</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>329818</wp:posOffset>
+                <wp:posOffset>329819</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2088514" cy="304800"/>
+              <wp:extent cx="2087880" cy="304800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2088514" cy="304800"/>
+                        <a:ext cx="2087880" cy="304800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B6D6B43" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                        <w:p w14:paraId="27D3D64D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                           <w:pPr>
                             <w:spacing w:line="468" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t>CANDIDATE</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="FF0000"/>
-                              <w:spacing w:val="-23"/>
+                              <w:spacing w:val="-25"/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t>COPY</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3365DA6B" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:17.95pt;margin-top:25.95pt;width:164.45pt;height:24pt;z-index:-16279040;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpmM2RmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGlZUBU1XQErENIK&#10;kHb5ANexG4vYY2bcJv17xt60RXBb7cUez4yf33vjze3kB3E0SA5CK5eLWgoTNHQu7Fv58/Hzm7UU&#10;lFTo1ADBtPJkSN5uX7/ajLExK+hh6AwKBgnUjLGVfUqxqSrSvfGKFhBN4KIF9CrxEfdVh2pkdD9U&#10;q7p+X42AXUTQhoizd09FuS341hqdvltLJomhlcwtlRXLustrtd2oZo8q9k7PNNQzWHjlAj96gbpT&#10;SYkDuv+gvNMIBDYtNPgKrHXaFA2sZln/o+ahV9EULWwOxYtN9HKw+tvxIf5AkaaPMPEAiwiK96B/&#10;EXtTjZGauSd7Sg1xdxY6WfR5ZwmCL7K3p4ufZkpCc3JVr9fvljdSaK69rW/WdTG8ut6OSOmLAS9y&#10;0ErkeRUG6nhPKb+vmnPLTObp/cwkTbtJuC6T5s6c2UF3Yi0jj7OV9Pug0EgxfA3sV579OcBzsDsH&#10;mIZPUH5IlhTgwyGBdYXAFXcmwIMovOZPkyf997l0Xb/29g8AAAD//wMAUEsDBBQABgAIAAAAIQCQ&#10;btfj3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFNKIxziVBWCExIi&#10;DQeOTrJNrMbrELtt+HuWUzmtRjOafZNvZjeIE07BetKwXCQgkBrfWuo0fFavd48gQjTUmsETavjB&#10;AJvi+io3WevPVOJpFzvBJRQyo6GPccykDE2PzoSFH5HY2/vJmchy6mQ7mTOXu0HeJ0kqnbHEH3oz&#10;4nOPzWF3dBq2X1S+2O/3+qPcl7aqVEJv6UHr25t5+wQi4hwvYfjDZ3QomKn2R2qDGDSs1oqTGtZL&#10;vuyv0geeUmtQSoEscvl/QPELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqZjNkZkBAAAi&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkG7X494A&#10;AAAIAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="2798D5CC" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:17.95pt;margin-top:25.95pt;width:164.4pt;height:24pt;z-index:-16525312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk38G7lwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNNmCIIqarhZWIKQV&#10;IC18gOvYjUXsMTNuk/49Y2/aIrihvYzHnvHze2+8uZ39KI4GyUHo5M2qlsIEDb0L+07++P7xVSMF&#10;JRV6NUIwnTwZkrfbly82U2zNGgYYe4OCQQK1U+zkkFJsq4r0YLyiFUQTuGgBvUq8xX3Vo5oY3Y/V&#10;uq7fVhNgHxG0IeLT+6ei3BZ8a41OX60lk8TYSeaWSsQSdzlW241q96ji4PRCQ/0HC69c4EcvUPcq&#10;KXFA9w+UdxqBwKaVBl+BtU6booHV3NR/qXkcVDRFC5tD8WITPR+s/nJ8jN9QpPk9zDzAIoLiA+if&#10;xN5UU6R26cmeUkvcnYXOFn1eWYLgi+zt6eKnmZPQfLium3dNwyXNtdf1m6YuhlfX2xEpfTLgRU46&#10;iTyvwkAdHyjl91V7blnIPL2fmaR5NwvXZ9LcmU920J9Yy8Tj7CT9Oig0UoyfA/uVZ39O8Jzszgmm&#10;8QOUH5IlBbg7JLCuELjiLgR4EIXX8mnypP/cl67r197+BgAA//8DAFBLAwQUAAYACAAAACEAnP6A&#10;898AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTSgMOcaoKwQkJkYYD&#10;RyfeJlHjdYjdNvw9ywlOo9WMZt7mm9kN4oRT6D1pWC4SEEiNtz21Gj6ql5sHECEasmbwhBq+McCm&#10;uLzITWb9mUo87WIruIRCZjR0MY6ZlKHp0Jmw8CMSe3s/ORP5nFppJ3PmcjfI2yRJpTM98UJnRnzq&#10;sDnsjk7D9pPK5/7rrX4v92VfVSqh1/Sg9fXVvH0EEXGOf2H4xWd0KJip9keyQQwaVmvFSQ3rJSv7&#10;q/TuHkStQSkFssjl/weKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAk38G7lwEAACID&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCc/oDz3wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B6D6B43" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                  <w:p w14:paraId="27D3D64D" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                     <w:pPr>
                       <w:spacing w:line="468" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t>CANDIDATE</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="FF0000"/>
-                        <w:spacing w:val="-23"/>
+                        <w:spacing w:val="-25"/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t>COPY</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487037952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="716CD82A" wp14:editId="77ADC2B5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486791680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F70503" wp14:editId="3C8817B6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>2520442</wp:posOffset>
+                <wp:posOffset>2520305</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>329818</wp:posOffset>
+                <wp:posOffset>329819</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5006340" cy="304800"/>
+              <wp:extent cx="5006975" cy="304800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5006340" cy="304800"/>
+                        <a:ext cx="5006975" cy="304800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6B55EDB6" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                        <w:p w14:paraId="6273239E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                           <w:pPr>
                             <w:spacing w:line="468" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t>MA</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:spacing w:val="-14"/>
+                              <w:spacing w:val="-13"/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t>EMT</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-13"/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t>BASIC</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:spacing w:val="-14"/>
+                              <w:spacing w:val="-12"/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t>PRACTICAL</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:spacing w:val="-13"/>
+                              <w:spacing w:val="-15"/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="44"/>
                             </w:rPr>
                             <w:t>EXAMINATIONS</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="716CD82A" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:198.45pt;margin-top:25.95pt;width:394.2pt;height:24pt;z-index:-16278528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXzzTWmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v2yAQf5/U74B4b+ym3VRZcaqu1aZJ&#10;1Tap2wcgGGI0w9E7Ejvffgd1kml7m/qCz9zx4/eH1d3kB7E3SA5CK68WtRQmaOhc2Lby549Pl7dS&#10;UFKhUwME08qDIXm3vni3GmNjltDD0BkUDBKoGWMr+5RiU1Wke+MVLSCawE0L6FXiX9xWHaqR0f1Q&#10;Lev6QzUCdhFBGyLefXxtynXBt9bo9M1aMkkMrWRuqaxY1k1eq/VKNVtUsXd6pqH+g4VXLvClJ6hH&#10;lZTYofsHyjuNQGDTQoOvwFqnTdHAaq7qv9Q89yqaooXNoXiyid4OVn/dP8fvKNL0ESYOsIig+AT6&#10;F7E31RipmWeyp9QQT2ehk0WfvyxB8EH29nDy00xJaN58zwFd33BLc++6vrmti+HV+XRESp8NeJGL&#10;ViLnVRio/ROlfL9qjiMzmdf7M5M0bSbhulYuc4p5ZwPdgbWMHGcr6WWn0EgxfAnsV87+WOCx2BwL&#10;TMMDlBeSJQW43yWwrhA4484EOIjCa340Oek//8vU+WmvfwMAAP//AwBQSwMEFAAGAAgAAAAhALo9&#10;jhLgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9Ie4fIk7ixtEyrllJ3mhCckBBd&#10;OXBMm6yN1jilybby9mQnOFmWP/3+/mI324Fd9OSNI4R0lQDT1DplqEP4rF8ftsB8kKTk4Egj/GgP&#10;u3JxV8hcuStV+nIIHYsh5HOJ0Icw5pz7ttdW+pUbNcXb0U1WhrhOHVeTvMZwO/DHJMm4lYbih16O&#10;+rnX7elwtgj7L6pezPd781EdK1PXIqG37IR4v5z3T8CCnsMfDDf9qA5ldGrcmZRnA8JaZCKiCJs0&#10;zhuQbjdrYA2CEAJ4WfD/FcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFfPNNaYAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALo9jhLg&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="41F70503" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:198.45pt;margin-top:25.95pt;width:394.25pt;height:24pt;z-index:-16524800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5DD8cmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uEzEQviP1HSzfm92mFMoqm4pSgZAq&#10;ilR4AMdrZy3WHjPjZDdvz9jdJAhuiIs9tsefvx+v7iY/iL1BchBaebWopTBBQ+fCtpXfv328vJWC&#10;kgqdGiCYVh4Mybv1xavVGBuzhB6GzqBgkEDNGFvZpxSbqiLdG69oAdEEPrSAXiVe4rbqUI2M7odq&#10;WddvqhGwiwjaEPHuw8uhXBd8a41OT9aSSWJoJXNLZcQybvJYrVeq2aKKvdMzDfUPLLxygR89QT2o&#10;pMQO3V9Q3mkEApsWGnwF1jptigZWc1X/oea5V9EULWwOxZNN9P9g9Zf9c/yKIk33MHGARQTFR9A/&#10;iL2pxkjN3JM9pYa4OwudLPo8swTBF9nbw8lPMyWhefOGA3r39kYKzWfX9evbuhhenW9HpPTJgBe5&#10;aCVyXoWB2j9Syu+r5tgyk3l5PzNJ02YSrmvlMqeYdzbQHVjLyHG2kn7uFBophs+B/crZHws8Fptj&#10;gWn4AOWHZEkB3u8SWFcInHFnAhxE4TV/mpz07+vSdf7a618AAAD//wMAUEsDBBQABgAIAAAAIQA8&#10;e1vA4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD5EncWFpg1dLVnSYEJyRE&#10;Vw4c0yZrozVOabKtvD3ZCU6W5U+/v7/YznZgZz154wghXSbANLVOGeoQPuvX+zUwHyQpOTjSCD/a&#10;w7a8vSlkrtyFKn3eh47FEPK5ROhDGHPOfdtrK/3SjZri7eAmK0Ncp46rSV5iuB34Q5Jk3EpD8UMv&#10;R/3c6/a4P1mE3RdVL+b7vfmoDpWpa5HQW3ZEvFvMuw2woOfwB8NVP6pDGZ0adyLl2YDwKDIRUYRV&#10;GucVSNerJ2ANghACeFnw/xXKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5DD8cmQEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8e1vA&#10;4AAAAAoBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6B55EDB6" w14:textId="77777777" w:rsidR="00EB3551" w:rsidRDefault="00BB3A72">
+                  <w:p w14:paraId="6273239E" w14:textId="77777777" w:rsidR="0094674F" w:rsidRDefault="00D00967">
                     <w:pPr>
                       <w:spacing w:line="468" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t>MA</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:spacing w:val="-14"/>
+                        <w:spacing w:val="-13"/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t>EMT</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-13"/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t>BASIC</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:spacing w:val="-14"/>
+                        <w:spacing w:val="-12"/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t>PRACTICAL</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:spacing w:val="-13"/>
+                        <w:spacing w:val="-15"/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="44"/>
                       </w:rPr>
                       <w:t>EXAMINATIONS</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -14228,81 +20037,81 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EB3551"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EB3551"/>
+    <w:rsidRoot w:val="0094674F"/>
+    <w:rsid w:val="00394413"/>
+    <w:rsid w:val="0094674F"/>
+    <w:rsid w:val="00B1098E"/>
+    <w:rsid w:val="00D00967"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="62B98F5F"/>
-  <w15:docId w15:val="{D406673E-0009-4D31-B434-E3D4AA1694E8}"/>
+  <w14:docId w14:val="77916F7F"/>
+  <w15:docId w15:val="{0D94868A-710F-4FEF-9610-40A133F085BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -14716,63 +20525,63 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="121"/>
-      <w:ind w:left="29"/>
+      <w:ind w:left="36" w:right="4"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salfity@bostonems.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwilkins@nmetc.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.estanislao@cambridgecollege.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afd065@comcast.net" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmalone@capecod.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhall7@qcc.mass.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jb240217@bhcc.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:instructorwest@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefski@gcc.mass.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.corey@northeastern.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhall7@yahoo.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarrod@baystateemseducators.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmalone@capecod.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scarna@bostonems.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsmith@cmtiinc.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ejones@mcneillyems.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily.chandler@gmr.net" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel@gmec-emt.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmett.coakley@centerformedics.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:instructorwest@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmeaney@northadamsambulance.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmalone@capecod.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcummings@nmetc.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajanderson19@yahoo.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.estanislao@cambridgecollege.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhall7@yahoo.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarrod@baystateemseducators.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhall7@qcc.mass.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nvemstllc@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ejones@mcneillyems.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel@gmec-emt.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:instructorwest@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarrod@baystateemseducators.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.corey@northeastern.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwilkins@nmetc.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmalone@capecod.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bburlingame@capecpr.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.estanislao@cambridgecollege.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncardell@verison.net" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperkins@westfield.ma.edu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cjenness@massbay.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwilkins@nmetc.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmetcalf@cataldoambuance.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwilkins@nmetc.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhall7@qcc.mass.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dwood@pemstems.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdeshler@adqualityemstraining.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.corey@northeastern.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccole@mcneillyems.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.estanislao@cambridgecollege.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel@gmec-emt.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhall7@yahoo.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarrod@baystateemseducators.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afd065@comcast.net" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmalone@capecod.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:instructorwest@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cisca@countyamb.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsmith@cmtiinc.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.corey@northeastern.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mforest@cmtsus.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmalone@capecod.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adeshler@adqualityemstraining.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ejones@mcneillyems.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:instructorwest@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bburlingame@capecpr.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmett.coakley@centerformedics.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncardell@verison.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ppaquette14@bristolcc.edu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.corey@northeastern.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhall7@qcc.mass.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperkins@westfield.ma.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsmith@cmtiinc.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel@gmec-emt.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccole@mcneillyems.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmalone@capecod.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dwood@pemstems.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefski@gcc.mass.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmetcalf@cataldoambuance.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buems@bu.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefski@gcc.mass.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdeshler@adqualityemstraining.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emstrainingcapt@fallriverems.o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsmith@cmtiinc.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afd065@comcast.net" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefski@gcc.mass.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ejones@mcneillyems.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily.chandler@gmr.net" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.allen151@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jarrod@baystateemseducators.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmalone@capecod.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:instructorwest@gmail.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:white@rapidsafety.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajanderson19@yahoo.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adeshler@adqualityemstraining.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rhall7@yahoo.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15018,68 +20827,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7149</Characters>
+  <Pages>5</Pages>
+  <Words>1825</Words>
+  <Characters>10403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8387</CharactersWithSpaces>
+  <CharactersWithSpaces>12204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Daniel.Saxe@MassMail.State.MA.US</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2026-01-28T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-03-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Excel® for Microsoft 365</vt:lpwstr>
+    <vt:lpwstr>Acrobat PDFMaker 25 for Excel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2026-01-28T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-03-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Microsoft® Excel® for Microsoft 365</vt:lpwstr>
+    <vt:lpwstr>Adobe PDF Library 25.1.40</vt:lpwstr>
   </property>
 </Properties>
 </file>