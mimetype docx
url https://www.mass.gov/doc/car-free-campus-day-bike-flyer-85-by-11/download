--- v0 (2025-10-30)
+++ v1 (2026-05-18)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68A228A9" w14:textId="5C48E9C7" w:rsidR="00E14FD9" w:rsidRPr="000E6AED" w:rsidRDefault="00FF6376" w:rsidP="000E6AED">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68136D38" wp14:editId="71DA0617">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-359410</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-602466</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4461163" cy="3209925"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -158,51 +159,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="68136D38" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-28.3pt;margin-top:-47.45pt;width:351.25pt;height:252.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQArONoGGAIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K8tRYsB24CFwWC&#13;&#10;JIBT5ExTpCWA4rAkbcn9+g4peUHaU9ELNcMZzfLe4/KuaxQ5Cutq0AXNRiklQnMoa70v6I/Xzacv&#13;&#10;lDjPdMkUaFHQk3D0bvXxw7I1uRhDBaoUlmAR7fLWFLTy3uRJ4nglGuZGYITGoATbMI+u3SelZS1W&#13;&#10;b1QyTtN50oItjQUunMPbhz5IV7G+lIL7Zymd8EQVFGfz8bTx3IUzWS1ZvrfMVDUfxmD/MEXDao1N&#13;&#10;L6UemGfkYOs/SjU1t+BA+hGHJgEpay7iDrhNlr7bZlsxI+IuCI4zF5jc/yvLn45b82KJ775ChwQG&#13;&#10;QFrjcoeXYZ9O2iZ8cVKCcYTwdIFNdJ5wvJxO51k2n1DCMTYZp4vFeBbqJNffjXX+m4CGBKOgFnmJ&#13;&#10;cLHjo/N96jkldNOwqZWK3ChN2oLOJ7M0/nCJYHGlscd12GD5btcNG+ygPOFiFnrOneGbGps/Mudf&#13;&#10;mEWScRcUrn/GQyrAJjBYlFRgf/3tPuQj9hilpEXRFNT9PDArKFHfNbKyyKbToLLoTGefx+jY28ju&#13;&#10;NqIPzT2gLjN8IoZHM+R7dTalheYN9b0OXTHENMfeBfVn8973Usb3wcV6HZNQV4b5R701PJQOcAZo&#13;&#10;X7s3Zs2Av0fqnuAsL5a/o6HP7YlYHzzIOnIUAO5RHXBHTUaWh/cTRH/rx6zrK1/9BgAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEAO51vAeUAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbExPTWvCQBC9F/wPywi9&#13;&#10;6UZJgsZsRFKkUNqD1ktvm+yYhO5Hml017a/v9GQvwxvmzfvIt6PR7IqD75wVsJhHwNDWTnW2EXB6&#13;&#10;389WwHyQVkntLAr4Rg/bYvKQy0y5mz3g9RgaRiLWZ1JAG0Kfce7rFo30c9ejpdvZDUYGWoeGq0He&#13;&#10;SNxovoyilBvZWXJoZY9li/Xn8WIEvJT7N3molmb1o8vn1/Ou/zp9JEI8TsenDY3dBljAMdw/4K8D&#13;&#10;5YeCglXuYpVnWsAsSVOiEljHa2DESOOEQCUgXkQp8CLn/4sUvwAAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQArONoGGAIAAC0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQA7nW8B5QAAABABAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-28.3pt;margin-top:-47.45pt;width:351.25pt;height:252.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArONoGGAIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K8tRYsB24CFwWC&#10;JIBT5ExTpCWA4rAkbcn9+g4peUHaU9ELNcMZzfLe4/KuaxQ5Cutq0AXNRiklQnMoa70v6I/Xzacv&#10;lDjPdMkUaFHQk3D0bvXxw7I1uRhDBaoUlmAR7fLWFLTy3uRJ4nglGuZGYITGoATbMI+u3SelZS1W&#10;b1QyTtN50oItjQUunMPbhz5IV7G+lIL7Zymd8EQVFGfz8bTx3IUzWS1ZvrfMVDUfxmD/MEXDao1N&#10;L6UemGfkYOs/SjU1t+BA+hGHJgEpay7iDrhNlr7bZlsxI+IuCI4zF5jc/yvLn45b82KJ775ChwQG&#10;QFrjcoeXYZ9O2iZ8cVKCcYTwdIFNdJ5wvJxO51k2n1DCMTYZp4vFeBbqJNffjXX+m4CGBKOgFnmJ&#10;cLHjo/N96jkldNOwqZWK3ChN2oLOJ7M0/nCJYHGlscd12GD5btcNG+ygPOFiFnrOneGbGps/Mudf&#10;mEWScRcUrn/GQyrAJjBYlFRgf/3tPuQj9hilpEXRFNT9PDArKFHfNbKyyKbToLLoTGefx+jY28ju&#10;NqIPzT2gLjN8IoZHM+R7dTalheYN9b0OXTHENMfeBfVn8973Usb3wcV6HZNQV4b5R701PJQOcAZo&#10;X7s3Zs2Av0fqnuAsL5a/o6HP7YlYHzzIOnIUAO5RHXBHTUaWh/cTRH/rx6zrK1/9BgAA//8DAFBL&#10;AwQUAAYACAAAACEAO51vAeUAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbExPTWvCQBC9F/wPywi9&#10;6UZJgsZsRFKkUNqD1ktvm+yYhO5Hml017a/v9GQvwxvmzfvIt6PR7IqD75wVsJhHwNDWTnW2EXB6&#10;389WwHyQVkntLAr4Rg/bYvKQy0y5mz3g9RgaRiLWZ1JAG0Kfce7rFo30c9ejpdvZDUYGWoeGq0He&#10;SNxovoyilBvZWXJoZY9li/Xn8WIEvJT7N3molmb1o8vn1/Ou/zp9JEI8TsenDY3dBljAMdw/4K8D&#10;5YeCglXuYpVnWsAsSVOiEljHa2DESOOEQCUgXkQp8CLn/4sUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQArONoGGAIAAC0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA7nW8B5QAAABABAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="457E3446" w14:textId="77777777" w:rsidR="006002EE" w:rsidRPr="00CB4230" w:rsidRDefault="006002EE" w:rsidP="006002EE">
                       <w:pPr>
                         <w:suppressOverlap/>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="34676A"/>
                           <w:sz w:val="72"/>
                           <w:szCs w:val="72"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CB4230">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="34676A"/>
                           <w:sz w:val="72"/>
                           <w:szCs w:val="72"/>
                         </w:rPr>
                         <w:t>Month XX</w:t>
                       </w:r>
@@ -319,51 +320,51 @@
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="54EFF18D" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="1.7pt,486.6pt" to="236.6pt,486.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDa345hwgEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRdtCxR09Wy1fKC&#13;&#10;YAXsB7jOuLHkmzymSf+esdOmK0BIi3hx7PGcM2eOJ+vb0Rp2gIjau5bXiyVn4KTvtNu3/On7w5sb&#13;&#10;zjAJ1wnjHbT8CMhvN69frYfQwMr33nQQGZE4bIbQ8j6l0FQVyh6swIUP4OhS+WhFomPcV10UA7Fb&#13;&#10;U62Wy+tq8LEL0UtApOh2uuSbwq8UyPRFKYTETMtJWyprLOsur9VmLZp9FKHX8iRD/IMKK7SjojPV&#13;&#10;ViTBfkT9G5XVMnr0Ki2kt5VXSksoPVA39fKXbr71IkDphczBMNuE/49Wfj7cu8dINgwBGwyPMXcx&#13;&#10;qmjzl/SxsZh1nM2CMTFJwdX7m6vVFXkqz3fVBRgipo/gLcublhvtch+iEYdPmKgYpZ5Tctg4NrT8&#13;&#10;3TW9aElDb3T3oI3Jlxj3u3sT2UHQG9bbuw9v7/KzEcWzNDoZR8FLF2WXjgamAl9BMd2R7nqqkAcM&#13;&#10;ZlohJbhUn3iNo+wMUyRhBp6k/Q14ys9QKMP3EvCMKJW9SzPYaufjn2Sn8SxZTflnB6a+swU73x3L&#13;&#10;+xZraIqKc6eJz2P6/Fzgl/9y8xMAAP//AwBQSwMEFAAGAAgAAAAhAHHCG7XfAAAADgEAAA8AAABk&#13;&#10;cnMvZG93bnJldi54bWxMT81OwzAMviPxDpGRuCCWslYMuqYTMCEBF6DjAdLEtIXGKU22lbfHICS4&#13;&#10;WLY/+/spVpPrxQ7H0HlScDZLQCAZbztqFLxsbk8vQISoyereEyr4xACr8vCg0Ln1e3rGXRUbwSQU&#13;&#10;cq2gjXHIpQymRafDzA9IjL360enI49hIO+o9k7tezpPkXDrdESu0esCbFs17tXUKqsc3PLmbFuv6&#13;&#10;enP/RJl5MD79UOr4aFovuVwtQUSc4t8HfGdg/1CysdpvyQbRK0gzPlRwuUjnIBjPfpr6dyPLQv6P&#13;&#10;UX4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#13;&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#13;&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2t+OYcIBAADfAwAADgAAAAAAAAAAAAAA&#13;&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAccIbtd8AAAAOAQAADwAAAAAAAAAA&#13;&#10;AAAAAAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#13;&#10;" strokecolor="#1dab4a" strokeweight="6pt">
+              <v:line w14:anchorId="54EFF18D" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="1.7pt,486.6pt" to="236.6pt,486.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa345hwgEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRdtCxR09Wy1fKC&#10;YAXsB7jOuLHkmzymSf+esdOmK0BIi3hx7PGcM2eOJ+vb0Rp2gIjau5bXiyVn4KTvtNu3/On7w5sb&#10;zjAJ1wnjHbT8CMhvN69frYfQwMr33nQQGZE4bIbQ8j6l0FQVyh6swIUP4OhS+WhFomPcV10UA7Fb&#10;U62Wy+tq8LEL0UtApOh2uuSbwq8UyPRFKYTETMtJWyprLOsur9VmLZp9FKHX8iRD/IMKK7SjojPV&#10;ViTBfkT9G5XVMnr0Ki2kt5VXSksoPVA39fKXbr71IkDphczBMNuE/49Wfj7cu8dINgwBGwyPMXcx&#10;qmjzl/SxsZh1nM2CMTFJwdX7m6vVFXkqz3fVBRgipo/gLcublhvtch+iEYdPmKgYpZ5Tctg4NrT8&#10;3TW9aElDb3T3oI3Jlxj3u3sT2UHQG9bbuw9v7/KzEcWzNDoZR8FLF2WXjgamAl9BMd2R7nqqkAcM&#10;ZlohJbhUn3iNo+wMUyRhBp6k/Q14ys9QKMP3EvCMKJW9SzPYaufjn2Sn8SxZTflnB6a+swU73x3L&#10;+xZraIqKc6eJz2P6/Fzgl/9y8xMAAP//AwBQSwMEFAAGAAgAAAAhAHHCG7XfAAAADgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMT81OwzAMviPxDpGRuCCWslYMuqYTMCEBF6DjAdLEtIXGKU22lbfHICS4&#10;WLY/+/spVpPrxQ7H0HlScDZLQCAZbztqFLxsbk8vQISoyereEyr4xACr8vCg0Ln1e3rGXRUbwSQU&#10;cq2gjXHIpQymRafDzA9IjL360enI49hIO+o9k7tezpPkXDrdESu0esCbFs17tXUKqsc3PLmbFuv6&#10;enP/RJl5MD79UOr4aFovuVwtQUSc4t8HfGdg/1CysdpvyQbRK0gzPlRwuUjnIBjPfpr6dyPLQv6P&#10;UX4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2t+OYcIBAADfAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAccIbtd8AAAAOAQAADwAAAAAAAAAA&#10;AAAAAAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#1dab4a" strokeweight="6pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FDABFAE" wp14:editId="4DBD3757">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-26670</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6737350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3159760" cy="895985"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
@@ -371,118 +372,76 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3159760" cy="895985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1AB8DDA3" w14:textId="741DB706" w:rsidR="00CB4230" w:rsidRPr="00FF6376" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                             <w:r w:rsidRPr="00FF6376">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                               </w:rPr>
-                              <w:t>This campus-wide pledge</w:t>
-[...41 lines deleted...]
-                              <w:t>for our planet.</w:t>
+                              <w:t>This campus-wide pledge shows our school’s commitment to safe, sustainable transportation choices and collective love for our planet.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6FDABFAE" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-2.1pt;margin-top:530.5pt;width:248.8pt;height:70.55pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDuLsecGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwEWWIgIK7orqkpo&#13;&#10;dyW22rNxbGLJ8bi2IaG/vmOHL217qnpxZjyT+Xjvef7Q1pochPMKTEEHvT4lwnAoldkV9Mfb6suU&#13;&#10;Eh+YKZkGIwp6FJ4+LD5/mjc2F0OoQJfCESxifN7YglYh2DzLPK9EzXwPrDAYlOBqFtB1u6x0rMHq&#13;&#10;tc6G/f4ka8CV1gEX3uPtUxeki1RfSsHDi5ReBKILirOFdLp0buOZLeYs3zlmK8VPY7B/mKJmymDT&#13;&#10;S6knFhjZO/VHqVpxBx5k6HGoM5BScZF2wG0G/Q/bbCpmRdoFwfH2ApP/f2X582FjXx0J7VdokcAI&#13;&#10;SGN97vEy7tNKV8cvTkowjhAeL7CJNhCOl3eD8ex+giGOselsPJuOY5ns+rd1PnwTUJNoFNQhLQkt&#13;&#10;dlj70KWeU2IzAyuldaJGG9IUdHI37qcfLhEsrg32uM4ardBuW6LKmz22UB5xPQcd897ylcIZ1syH&#13;&#10;V+aQahwb5Rte8JAasBecLEoqcL/+dh/zkQGMUtKgdArqf+6ZE5To7wa5mQ1Go6i15IzG90N03G1k&#13;&#10;exsx+/oRUJ0DfCiWJzPmB302pYP6HVW+jF0xxAzH3gUNZ/MxdILGV8LFcpmSUF2WhbXZWB5LR1Qj&#13;&#10;wm/tO3P2RENAAp/hLDKWf2Cjy+34WO4DSJWoijh3qJ7gR2Umsk+vKEr/1k9Z17e++A0AAP//AwBQ&#13;&#10;SwMEFAAGAAgAAAAhANxsAnPmAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9Yi&#13;&#10;cWvthFCVNE5VBVVICA4tvXDbxG4S4UeI3Tbw9SwnuKy0s7PzKNaTNeysx9B7JyGZC2DaNV71rpVw&#13;&#10;eNvOlsBCRKfQeKclfOkA6/L6qsBc+Yvb6fM+toxEXMhRQhfjkHMemk5bDHM/aEe3ox8tRlrHlqsR&#13;&#10;LyRuDU+FWHCLvSOHDgdddbr52J+shOdq+4q7OrXLb1M9vRw3w+fh/V7K25vpcUVjswIW9RT/PuC3&#13;&#10;A+WHkoLV/uRUYEbCLEuJSbhYJNSMGNnDXQasJigVaQK8LPj/JuUPAAAA//8DAFBLAQItABQABgAI&#13;&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAO4ux5wZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhANxsAnPmAAAAEQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2&#13;&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6FDABFAE" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-2.1pt;margin-top:530.5pt;width:248.8pt;height:70.55pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuLsecGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwEWWIgIK7orqkpo&#10;dyW22rNxbGLJ8bi2IaG/vmOHL217qnpxZjyT+Xjvef7Q1pochPMKTEEHvT4lwnAoldkV9Mfb6suU&#10;Eh+YKZkGIwp6FJ4+LD5/mjc2F0OoQJfCESxifN7YglYh2DzLPK9EzXwPrDAYlOBqFtB1u6x0rMHq&#10;tc6G/f4ka8CV1gEX3uPtUxeki1RfSsHDi5ReBKILirOFdLp0buOZLeYs3zlmK8VPY7B/mKJmymDT&#10;S6knFhjZO/VHqVpxBx5k6HGoM5BScZF2wG0G/Q/bbCpmRdoFwfH2ApP/f2X582FjXx0J7VdokcAI&#10;SGN97vEy7tNKV8cvTkowjhAeL7CJNhCOl3eD8ex+giGOselsPJuOY5ns+rd1PnwTUJNoFNQhLQkt&#10;dlj70KWeU2IzAyuldaJGG9IUdHI37qcfLhEsrg32uM4ardBuW6LKmz22UB5xPQcd897ylcIZ1syH&#10;V+aQahwb5Rte8JAasBecLEoqcL/+dh/zkQGMUtKgdArqf+6ZE5To7wa5mQ1Go6i15IzG90N03G1k&#10;exsx+/oRUJ0DfCiWJzPmB302pYP6HVW+jF0xxAzH3gUNZ/MxdILGV8LFcpmSUF2WhbXZWB5LR1Qj&#10;wm/tO3P2RENAAp/hLDKWf2Cjy+34WO4DSJWoijh3qJ7gR2Umsk+vKEr/1k9Z17e++A0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhANxsAnPmAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9Yi&#10;cWvthFCVNE5VBVVICA4tvXDbxG4S4UeI3Tbw9SwnuKy0s7PzKNaTNeysx9B7JyGZC2DaNV71rpVw&#10;eNvOlsBCRKfQeKclfOkA6/L6qsBc+Yvb6fM+toxEXMhRQhfjkHMemk5bDHM/aEe3ox8tRlrHlqsR&#10;LyRuDU+FWHCLvSOHDgdddbr52J+shOdq+4q7OrXLb1M9vRw3w+fh/V7K25vpcUVjswIW9RT/PuC3&#10;A+WHkoLV/uRUYEbCLEuJSbhYJNSMGNnDXQasJigVaQK8LPj/JuUPAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO4ux5wZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANxsAnPmAAAAEQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1AB8DDA3" w14:textId="741DB706" w:rsidR="00CB4230" w:rsidRPr="00FF6376" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                       <w:r w:rsidRPr="00FF6376">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                         </w:rPr>
                         <w:t>This campus-wide pledge</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF6376">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF6376">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                         </w:rPr>
                         <w:t>shows our school’s commitment</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF6376">
@@ -579,176 +538,200 @@
                               <w:t>What Your Pledge Means</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="14545B54" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-2.55pt;margin-top:508.35pt;width:4in;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDvMVX8GwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815IX2a1gOXATuChg&#13;&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU5ALNcMZzfLe4/yuaxQ5COtq0AUdDlJKhOZQ1npX0F8vqy9f&#13;&#10;KXGe6ZIp0KKgR+Ho3eLzp3lrcjGCClQpLMEi2uWtKWjlvcmTxPFKNMwNwAiNQQm2YR5du0tKy1qs&#13;&#10;3qhklKbTpAVbGgtcOIe3D32QLmJ9KQX3T1I64YkqKM7m42njuQ1nspizfGeZqWp+GoO9Y4qG1Rqb&#13;&#10;Xko9MM/I3tb/lGpqbsGB9AMOTQJS1lzEHXCbYfpmm03FjIi7IDjOXGByH1eWPx425tkS332HDgkM&#13;&#10;gLTG5Q4vwz6dtE344qQE4wjh8QKb6DzheDmeZrNpiiGOsfFsmmVZKJNc/zbW+R8CGhKMglqkJaLF&#13;&#10;Dmvn+9RzSmimYVUrFalRmrQFnY6zNP5wiWBxpbHHddZg+W7bkbos6Oi8xxbKI65noWfeGb6qcYY1&#13;&#10;c/6ZWaQax0b5+ic8pALsBSeLkgrsn//dh3xkAKOUtCidgrrfe2YFJeqnRm6+DSeToLXoTLLZCB17&#13;&#10;G9neRvS+uQdU5xAfiuHRDPlenU1poXlFlS9DVwwxzbF3Qf3ZvPe9oPGVcLFcxiRUl2F+rTeGh9IB&#13;&#10;1YDwS/fKrDnR4JHARziLjOVv2Ohzez6Wew+yjlQFnHtUT/CjMiPZp1cUpH/rx6zrW1/8BQAA//8D&#13;&#10;AFBLAwQUAAYACAAAACEAnAI6xOYAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbExPPU/DMBDdkfgP&#13;&#10;1iGxtXYqJSlpnKoKqpAQDC1d2JzYTSLic4jdNvDruU5lOenevXsf+XqyPTub0XcOJURzAcxg7XSH&#13;&#10;jYTDx3a2BOaDQq16h0bCj/GwLu7vcpVpd8GdOe9Dw0gEfaYktCEMGee+bo1Vfu4Gg3Q7utGqQOvY&#13;&#10;cD2qC4nbni+ESLhVHZJDqwZTtqb+2p+shNdy+6521cIuf/vy5e24Gb4Pn7GUjw/T84rGZgUsmCnc&#13;&#10;PuDagfJDQcEqd0LtWS9hFkfEJFxESQqMGHEqnoBVVyhNBPAi5/+bFH8AAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEA7zFV/BsCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAnAI6xOYAAAARAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="14545B54" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-2.55pt;margin-top:508.35pt;width:4in;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvMVX8GwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815IX2a1gOXATuChg&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU5ALNcMZzfLe4/yuaxQ5COtq0AUdDlJKhOZQ1npX0F8vqy9f&#10;KXGe6ZIp0KKgR+Ho3eLzp3lrcjGCClQpLMEi2uWtKWjlvcmTxPFKNMwNwAiNQQm2YR5du0tKy1qs&#10;3qhklKbTpAVbGgtcOIe3D32QLmJ9KQX3T1I64YkqKM7m42njuQ1nspizfGeZqWp+GoO9Y4qG1Rqb&#10;Xko9MM/I3tb/lGpqbsGB9AMOTQJS1lzEHXCbYfpmm03FjIi7IDjOXGByH1eWPx425tkS332HDgkM&#10;gLTG5Q4vwz6dtE344qQE4wjh8QKb6DzheDmeZrNpiiGOsfFsmmVZKJNc/zbW+R8CGhKMglqkJaLF&#10;Dmvn+9RzSmimYVUrFalRmrQFnY6zNP5wiWBxpbHHddZg+W7bkbos6Oi8xxbKI65noWfeGb6qcYY1&#10;c/6ZWaQax0b5+ic8pALsBSeLkgrsn//dh3xkAKOUtCidgrrfe2YFJeqnRm6+DSeToLXoTLLZCB17&#10;G9neRvS+uQdU5xAfiuHRDPlenU1poXlFlS9DVwwxzbF3Qf3ZvPe9oPGVcLFcxiRUl2F+rTeGh9IB&#10;1YDwS/fKrDnR4JHARziLjOVv2Ohzez6Wew+yjlQFnHtUT/CjMiPZp1cUpH/rx6zrW1/8BQAA//8D&#10;AFBLAwQUAAYACAAAACEAnAI6xOYAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbExPPU/DMBDdkfgP&#10;1iGxtXYqJSlpnKoKqpAQDC1d2JzYTSLic4jdNvDruU5lOenevXsf+XqyPTub0XcOJURzAcxg7XSH&#10;jYTDx3a2BOaDQq16h0bCj/GwLu7vcpVpd8GdOe9Dw0gEfaYktCEMGee+bo1Vfu4Gg3Q7utGqQOvY&#10;cD2qC4nbni+ESLhVHZJDqwZTtqb+2p+shNdy+6521cIuf/vy5e24Gb4Pn7GUjw/T84rGZgUsmCnc&#10;PuDagfJDQcEqd0LtWS9hFkfEJFxESQqMGHEqnoBVVyhNBPAi5/+bFH8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA7zFV/BsCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAnAI6xOYAAAARAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="55254C4A" w14:textId="77777777" w:rsidR="00CB4230" w:rsidRPr="00CB4230" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CB4230">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="1DAB4A"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>What Your Pledge Means</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48CC84BF" wp14:editId="3B13E82E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48CC84BF" wp14:editId="4C68D888">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4263762</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>7297420</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="397510" cy="397510"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
             <wp:wrapNone/>
-            <wp:docPr id="23" name="Picture 23" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+            <wp:docPr id="23" name="Picture 23">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="23" name="Picture 23" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+                    <pic:cNvPr id="23" name="Picture 23">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="397510" cy="397510"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6513B5F6" wp14:editId="05BEF638">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6513B5F6" wp14:editId="6D79EC30">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4104640</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6670040</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="743585" cy="444500"/>
-            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="22" name="Picture 22" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+            <wp:docPr id="22" name="Picture 22">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="22" name="Picture 22" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+                    <pic:cNvPr id="22" name="Picture 22">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="40169"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="743585" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
@@ -758,70 +741,82 @@
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1804598A" wp14:editId="09F87D17">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1804598A" wp14:editId="4BD74957">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4276090</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6085840</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="433070" cy="377825"/>
-            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
             <wp:wrapNone/>
-            <wp:docPr id="21" name="Picture 21" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+            <wp:docPr id="21" name="Picture 21">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="21" name="Picture 21" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+                    <pic:cNvPr id="21" name="Picture 21">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="433070" cy="377825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -880,89 +875,76 @@
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CB4230">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Boost your daily</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CB4230">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:br/>
-                              <w:t xml:space="preserve">physical </w:t>
+                              <w:t>physical activity</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5D9D69AD" id="Text Box 17" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:328.4pt;margin-top:474.95pt;width:170.5pt;height:55.75pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDPDQ47GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdoZcYqsRYYB&#13;&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0OMgpEYZDpcy2pN9fl5/u&#13;&#10;KPGBmYppMKKkB+Hp/fzjh1lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#13;&#10;Nzob5fk0a8FV1gEX3uPtYx+k84QvpeDhWUovAtElxd5COl06N/HM5jNWbB2zteLHNtg/dNEwZbDo&#13;&#10;GeqRBUZ2Tv0B1SjuwIMMAw5NBlIqLtIMOM0wfzfNumZWpFmQHG/PNPn/B8uf9mv74kjovkCHAkZC&#13;&#10;WusLj5dxnk66Jn6xU4JxpPBwpk10gXC8HA2nk5sJhjjGbvO7fDSJMNnlb+t8+CqgIdEoqUNZElts&#13;&#10;v/KhTz2lxGIGlkrrJI02pC3pNML/FkFwbbDGpddohW7TEVWV9OY0xwaqA47noFfeW75U2MOK+fDC&#13;&#10;HEqNbeP6hmc8pAasBUeLkhrcz7/dx3xUAKOUtLg6JfU/dswJSvQ3g9p8Ho7HcdeSM57cjtBx15HN&#13;&#10;dcTsmgfA7RziQ7E8mTE/6JMpHTRvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#13;&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAUiWpIs89q0f6cTOT2MdXFFf/2k9Zl7c+/wUAAP//AwBQ&#13;&#10;SwMEFAAGAAgAAAAhAOm9UvToAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfI&#13;&#10;SNxYumkrS9d0moomJMQOG7twc5usrcif0mRb4dNjTnCxZPv5+ffy9WgNu+ghdN5JmE4SYNrVXnWu&#13;&#10;kXB82z4sgYWITqHxTkv40gHWxe1NjpnyV7fXl0NsGJm4kKGENsY+4zzUrbYYJr7XjnYnP1iM1A4N&#13;&#10;VwNeydwaPkuSlFvsHH1osddlq+uPw9lKeCm3O9xXM7v8NuXz62nTfx7fF1Le341PKyqbFbCox/h3&#13;&#10;Ab8ZiB8KAqv82anAjIR0kRJ/lCDmQgAjhRCPNKlImqTTOfAi5/+TFD8AAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEAzw0OOxkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEA6b1S9OgAAAARAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="5D9D69AD" id="Text Box 17" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:328.4pt;margin-top:474.95pt;width:170.5pt;height:55.75pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPDQ47GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0OMgpEYZDpcy2pN9fl5/u&#10;KPGBmYppMKKkB+Hp/fzjh1lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;Nzob5fk0a8FV1gEX3uPtYx+k84QvpeDhWUovAtElxd5COl06N/HM5jNWbB2zteLHNtg/dNEwZbDo&#10;GeqRBUZ2Tv0B1SjuwIMMAw5NBlIqLtIMOM0wfzfNumZWpFmQHG/PNPn/B8uf9mv74kjovkCHAkZC&#10;WusLj5dxnk66Jn6xU4JxpPBwpk10gXC8HA2nk5sJhjjGbvO7fDSJMNnlb+t8+CqgIdEoqUNZElts&#10;v/KhTz2lxGIGlkrrJI02pC3pNML/FkFwbbDGpddohW7TEVWV9OY0xwaqA47noFfeW75U2MOK+fDC&#10;HEqNbeP6hmc8pAasBUeLkhrcz7/dx3xUAKOUtLg6JfU/dswJSvQ3g9p8Ho7HcdeSM57cjtBx15HN&#10;dcTsmgfA7RziQ7E8mTE/6JMpHTRvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAUiWpIs89q0f6cTOT2MdXFFf/2k9Zl7c+/wUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAOm9UvToAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfI&#10;SNxYumkrS9d0moomJMQOG7twc5usrcif0mRb4dNjTnCxZPv5+ffy9WgNu+ghdN5JmE4SYNrVXnWu&#10;kXB82z4sgYWITqHxTkv40gHWxe1NjpnyV7fXl0NsGJm4kKGENsY+4zzUrbYYJr7XjnYnP1iM1A4N&#10;VwNeydwaPkuSlFvsHH1osddlq+uPw9lKeCm3O9xXM7v8NuXz62nTfx7fF1Le341PKyqbFbCox/h3&#10;Ab8ZiB8KAqv82anAjIR0kRJ/lCDmQgAjhRCPNKlImqTTOfAi5/+TFD8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAzw0OOxkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA6b1S9OgAAAARAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2B339B02" w14:textId="77777777" w:rsidR="00CB4230" w:rsidRPr="00CB4230" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CB4230">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Boost your daily</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CB4230">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
@@ -1027,89 +1009,76 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0975762B" w14:textId="01D4DB98" w:rsidR="00CB4230" w:rsidRPr="00CB4230" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Improve air </w:t>
+                              <w:t>Improve air quality</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7C84D371" id="Text Box 24" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:327.95pt;margin-top:525.55pt;width:170.5pt;height:30.3pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBwedoDGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6/U6tuusvI7cRK4q&#13;&#10;RUkkp8oZs+BFYhkK2Lvur+/A+qtpT1UvMDDDfLz3mN91jSZ74bwCU9J8MKREGA6VMtuSfn9dfZpR&#13;&#10;4gMzFdNgREkPwtO7xccP89YWYgQ16Eo4gkmML1pb0joEW2SZ57VomB+AFQadElzDAh7dNqscazF7&#13;&#10;o7PRcDjNWnCVdcCF93j70DvpIuWXUvDwLKUXgeiSYm8hrS6tm7hmizkrto7ZWvFjG+wfumiYMlj0&#13;&#10;nOqBBUZ2Tv2RqlHcgQcZBhyaDKRUXKQZcJp8+G6adc2sSLMgON6eYfL/Ly1/2q/tiyOh+wIdEhgB&#13;&#10;aa0vPF7GeTrpmrhjpwT9COHhDJvoAuF4Ocqnk5sJujj6bmbjWZ5wzS6vrfPhq4CGRKOkDmlJaLH9&#13;&#10;ow9YEUNPIbGYgZXSOlGjDWlLOo3pf/PgC23w4aXXaIVu0xFVlXR8mmMD1QHHc9Az7y1fKezhkfnw&#13;&#10;whxSjW2jfMMzLlID1oKjRUkN7uff7mM8MoBeSlqUTkn9jx1zghL9zSA3t/l4HLWWDuPJ5xEe3LVn&#13;&#10;c+0xu+YeUJ05fhTLkxnjgz6Z0kHzhipfxqroYoZj7ZKGk3kfekHjL+FiuUxBqC7LwqNZWx5TR+wi&#13;&#10;wq/dG3P2SENAAp/gJDJWvGOjj+1RX+4CSJWoijj3qB7hR2UmBo+/KEr/+pyiLn998QsAAP//AwBQ&#13;&#10;SwMEFAAGAAgAAAAhAMCLgw3mAAAAEgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOw0AMvCP1H1au&#13;&#10;xI1uUimhSbOpqqAKCcGhpRdum6ybROwjZLdt4Osxp+KDJXvG45liMxnNLjj63lkB8SIChrZxqret&#13;&#10;gOP77mEFzAdpldTOooBv9LApZ3eFzJW72j1eDqFlJGJ9LgV0IQw5577p0Ei/cANawk5uNDLQOLZc&#13;&#10;jfJK4kbzZRSl3Mje0odODlh12HwezkbAS7V7k/t6aVY/unp+PW2Hr+NHIsT9fHpaU9uugQWcwu0C&#13;&#10;/jKQfyjJWO3OVnmmBaRJkhGVgCiJY2BEybKUVjWtqB6BlwX/H6X8BQAA//8DAFBLAQItABQABgAI&#13;&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAHB52gMZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhAMCLgw3mAAAAEgEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2&#13;&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7C84D371" id="Text Box 24" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:327.95pt;margin-top:525.55pt;width:170.5pt;height:30.3pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwedoDGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6/U6tuusvI7cRK4q&#10;RUkkp8oZs+BFYhkK2Lvur+/A+qtpT1UvMDDDfLz3mN91jSZ74bwCU9J8MKREGA6VMtuSfn9dfZpR&#10;4gMzFdNgREkPwtO7xccP89YWYgQ16Eo4gkmML1pb0joEW2SZ57VomB+AFQadElzDAh7dNqscazF7&#10;o7PRcDjNWnCVdcCF93j70DvpIuWXUvDwLKUXgeiSYm8hrS6tm7hmizkrto7ZWvFjG+wfumiYMlj0&#10;nOqBBUZ2Tv2RqlHcgQcZBhyaDKRUXKQZcJp8+G6adc2sSLMgON6eYfL/Ly1/2q/tiyOh+wIdEhgB&#10;aa0vPF7GeTrpmrhjpwT9COHhDJvoAuF4Ocqnk5sJujj6bmbjWZ5wzS6vrfPhq4CGRKOkDmlJaLH9&#10;ow9YEUNPIbGYgZXSOlGjDWlLOo3pf/PgC23w4aXXaIVu0xFVlXR8mmMD1QHHc9Az7y1fKezhkfnw&#10;whxSjW2jfMMzLlID1oKjRUkN7uff7mM8MoBeSlqUTkn9jx1zghL9zSA3t/l4HLWWDuPJ5xEe3LVn&#10;c+0xu+YeUJ05fhTLkxnjgz6Z0kHzhipfxqroYoZj7ZKGk3kfekHjL+FiuUxBqC7LwqNZWx5TR+wi&#10;wq/dG3P2SENAAp/gJDJWvGOjj+1RX+4CSJWoijj3qB7hR2UmBo+/KEr/+pyiLn998QsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMCLgw3mAAAAEgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOw0AMvCP1H1au&#10;xI1uUimhSbOpqqAKCcGhpRdum6ybROwjZLdt4Osxp+KDJXvG45liMxnNLjj63lkB8SIChrZxqret&#10;gOP77mEFzAdpldTOooBv9LApZ3eFzJW72j1eDqFlJGJ9LgV0IQw5577p0Ei/cANawk5uNDLQOLZc&#10;jfJK4kbzZRSl3Mje0odODlh12HwezkbAS7V7k/t6aVY/unp+PW2Hr+NHIsT9fHpaU9uugQWcwu0C&#10;/jKQfyjJWO3OVnmmBaRJkhGVgCiJY2BEybKUVjWtqB6BlwX/H6X8BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHB52gMZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAMCLgw3mAAAAEgEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0975762B" w14:textId="01D4DB98" w:rsidR="00CB4230" w:rsidRPr="00CB4230" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Improve air </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
@@ -1206,89 +1175,76 @@
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>travel environment</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="00CB4230">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">for </w:t>
+                              <w:t>for everyone</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="42EA9E54" id="Text Box 16" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:328.2pt;margin-top:556.3pt;width:207.05pt;height:58.4pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB3WvASHQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107tpOsvI7cRK4q&#13;&#10;WUkkp8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mD10jSZ74bwCU9LhIKdEGA6VMtuS/nhbfrmj&#13;&#10;xAdmKqbBiJIehKcP88+fZq0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6bVY51mL2&#13;&#10;RmejPJ9mLbjKOuDCe7x96p10nvJLKXh4kdKLQHRJsbeQVpfWTVyz+YwVW8dsrfixDfYPXTRMGSx6&#13;&#10;TvXEAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM0w/zDNumZWpFkQHG/PMPn/l5Y/79f21ZHQfYUOCYyA&#13;&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gXC8HE1H95ObCSUcfbfj4fQu4ZpdXlvnwzcBDYlGSR3SktBi&#13;&#10;+5UPWBFDTyGxmIGl0jpRow1pSzq9meTpwdmDL7TBh5deoxW6TUdUVdLJaY4NVAccz0HPvLd8qbCH&#13;&#10;FfPhlTmkGidC+YYXXKQGrAVHi5Ia3K+/3cd4ZAC9lLQonZL6nzvmBCX6u0Fu7ofjcdRaOowntyM8&#13;&#10;uGvP5tpjds0joDqH+FEsT2aMD/pkSgfNO6p8EauiixmOtUsaTuZj6AWNv4SLxSIFobosCyuztjym&#13;&#10;jqhGhN+6d+bskYaABD7DSWSs+MBGH9vzsdgFkCpRFXHuUT3Cj8pMDB5/UZT+9TlFXf76/DcAAAD/&#13;&#10;/wMAUEsDBBQABgAIAAAAIQB+/qa15wAAABMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj&#13;&#10;8Q/WInGjdqwmlDROVQVVSIgeWnrh5sRuEuFHiN028PVsT3BZ7Wpm51GsJmvIWY+h905AMmNAtGu8&#13;&#10;6l0r4PC+eVgACVE6JY13WsC3DrAqb28KmSt/cTt93seWoIgLuRTQxTjklIam01aGmR+0Q+zoRysj&#13;&#10;nmNL1SgvKG4N5Yxl1MreoUMnB111uvncn6yA12qzlbua28WPqV7ejuvh6/CRCnF/Nz0vcayXQKKe&#13;&#10;4t8HXDtgfigxWO1PTgViBGRpNkcqAknCMyBXCntkKZAaN86f5kDLgv7vUv4CAAD//wMAUEsBAi0A&#13;&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#13;&#10;bHNQSwECLQAUAAYACAAAACEAd1rwEh0CAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#13;&#10;Yy54bWxQSwECLQAUAAYACAAAACEAfv6mtecAAAATAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="42EA9E54" id="Text Box 16" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:328.2pt;margin-top:556.3pt;width:207.05pt;height:58.4pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3WvASHQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107tpOsvI7cRK4q&#10;WUkkp8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mD10jSZ74bwCU9LhIKdEGA6VMtuS/nhbfrmj&#10;xAdmKqbBiJIehKcP88+fZq0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6bVY51mL2&#10;RmejPJ9mLbjKOuDCe7x96p10nvJLKXh4kdKLQHRJsbeQVpfWTVyz+YwVW8dsrfixDfYPXTRMGSx6&#10;TvXEAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM0w/zDNumZWpFkQHG/PMPn/l5Y/79f21ZHQfYUOCYyA&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gXC8HE1H95ObCSUcfbfj4fQu4ZpdXlvnwzcBDYlGSR3SktBi&#10;+5UPWBFDTyGxmIGl0jpRow1pSzq9meTpwdmDL7TBh5deoxW6TUdUVdLJaY4NVAccz0HPvLd8qbCH&#10;FfPhlTmkGidC+YYXXKQGrAVHi5Ia3K+/3cd4ZAC9lLQonZL6nzvmBCX6u0Fu7ofjcdRaOowntyM8&#10;uGvP5tpjds0joDqH+FEsT2aMD/pkSgfNO6p8EauiixmOtUsaTuZj6AWNv4SLxSIFobosCyuztjym&#10;jqhGhN+6d+bskYaABD7DSWSs+MBGH9vzsdgFkCpRFXHuUT3Cj8pMDB5/UZT+9TlFXf76/DcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB+/qa15wAAABMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj&#10;8Q/WInGjdqwmlDROVQVVSIgeWnrh5sRuEuFHiN028PVsT3BZ7Wpm51GsJmvIWY+h905AMmNAtGu8&#10;6l0r4PC+eVgACVE6JY13WsC3DrAqb28KmSt/cTt93seWoIgLuRTQxTjklIam01aGmR+0Q+zoRysj&#10;nmNL1SgvKG4N5Yxl1MreoUMnB111uvncn6yA12qzlbua28WPqV7ejuvh6/CRCnF/Nz0vcayXQKKe&#10;4t8HXDtgfigxWO1PTgViBGRpNkcqAknCMyBXCntkKZAaN86f5kDLgv7vUv4CAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAd1rwEh0CAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAfv6mtecAAAATAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="083080CD" w14:textId="6BCC34D7" w:rsidR="00CB4230" w:rsidRPr="00CB4230" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CB4230">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Create a safer</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
@@ -1379,89 +1335,76 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4905374" cy="311853"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="189FFE37" w14:textId="77777777" w:rsidR="00CB4230" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Improve air </w:t>
+                              <w:t>Improve air quality</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="51DB55C0" id="Text Box 12" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:586.1pt;margin-top:598.8pt;width:386.25pt;height:24.55pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBhjCrrGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7Zz2YsVZ5XuKlWl&#13;&#10;aHelbLXPBENsCTMUSOz06ztg56Jtn6q+wMAMcznnMH/oGkUOwroadEGzUUqJ0BzKWu8K+uNt9eWO&#13;&#10;EueZLpkCLQp6FI4+LD5/mrcmF2OoQJXCEkyiXd6aglbemzxJHK9Ew9wIjNDolGAb5vFod0lpWYvZ&#13;&#10;G5WM0/QmacGWxgIXzuHtU++ki5hfSsH9i5ROeKIKir35uNq4bsOaLOYs31lmqpoPbbB/6KJhtcai&#13;&#10;51RPzDOyt/UfqZqaW3Ag/YhDk4CUNRdxBpwmSz9Ms6mYEXEWBMeZM0zu/6Xlz4eNebXEd1+hQwID&#13;&#10;IK1xucPLME8nbRN27JSgHyE8nmETnSccL6f36WxyO6WEo2+SZXezSUiTXF4b6/w3AQ0JRkEt0hLR&#13;&#10;Yoe1833oKSQU07CqlYrUKE3agt5MZml8cPZgcqWxxqXXYPlu25G6xAenObZQHnE8Cz3zzvBVjT2s&#13;&#10;mfOvzCLVOBHK17/gIhVgLRgsSiqwv/52H+KRAfRS0qJ0Cup+7pkVlKjvGrm5z6bToLV4mM5ux3iw&#13;&#10;157ttUfvm0dAdWb4UQyPZoj36mRKC807qnwZqqKLaY61C+pP5qPvBY2/hIvlMgahugzza70xPKQO&#13;&#10;qAaE37p3Zs1Ag0cCn+EkMpZ/YKOP7flY7j3IOlIVcO5RHeBHZUayh18UpH99jlGXv774DQAA//8D&#13;&#10;AFBLAwQUAAYACAAAACEAVul9R+gAAAAUAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/Uf&#13;&#10;rK3EjTq1QtKmcaoqqEJCcGjphZsTu0mEHyF228DXsznBZTWjnZ2dybej0eSqBt85y2G5iIAoWzvZ&#13;&#10;2YbD6X3/sALig7BSaGcVh2/lYVvM7nKRSXezB3U9hoagifWZ4NCG0GeU+rpVRviF65XF3dkNRgSk&#13;&#10;Q0PlIG5objRlUZRQIzqLH1rRq7JV9efxYji8lPs3caiYWf3o8vn1vOu/Th+PnN/Px6cNjt0GSFBj&#13;&#10;+LuAqQPmhwKDVe5ipSca+TJlDLUTWqcJkEmzjuMUSIWIxUkKtMjp/zLFLwAAAP//AwBQSwECLQAU&#13;&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#13;&#10;c1BLAQItABQABgAIAAAAIQBhjCrrGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQBW6X1H6AAAABQBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93&#13;&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="51DB55C0" id="Text Box 12" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:586.1pt;margin-top:598.8pt;width:386.25pt;height:24.55pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhjCrrGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7Zz2YsVZ5XuKlWl&#10;aHelbLXPBENsCTMUSOz06ztg56Jtn6q+wMAMcznnMH/oGkUOwroadEGzUUqJ0BzKWu8K+uNt9eWO&#10;EueZLpkCLQp6FI4+LD5/mrcmF2OoQJXCEkyiXd6aglbemzxJHK9Ew9wIjNDolGAb5vFod0lpWYvZ&#10;G5WM0/QmacGWxgIXzuHtU++ki5hfSsH9i5ROeKIKir35uNq4bsOaLOYs31lmqpoPbbB/6KJhtcai&#10;51RPzDOyt/UfqZqaW3Ag/YhDk4CUNRdxBpwmSz9Ms6mYEXEWBMeZM0zu/6Xlz4eNebXEd1+hQwID&#10;IK1xucPLME8nbRN27JSgHyE8nmETnSccL6f36WxyO6WEo2+SZXezSUiTXF4b6/w3AQ0JRkEt0hLR&#10;Yoe1833oKSQU07CqlYrUKE3agt5MZml8cPZgcqWxxqXXYPlu25G6xAenObZQHnE8Cz3zzvBVjT2s&#10;mfOvzCLVOBHK17/gIhVgLRgsSiqwv/52H+KRAfRS0qJ0Cup+7pkVlKjvGrm5z6bToLV4mM5ux3iw&#10;157ttUfvm0dAdWb4UQyPZoj36mRKC807qnwZqqKLaY61C+pP5qPvBY2/hIvlMgahugzza70xPKQO&#10;qAaE37p3Zs1Ag0cCn+EkMpZ/YKOP7flY7j3IOlIVcO5RHeBHZUayh18UpH99jlGXv774DQAA//8D&#10;AFBLAwQUAAYACAAAACEAVul9R+gAAAAUAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/Uf&#10;rK3EjTq1QtKmcaoqqEJCcGjphZsTu0mEHyF228DXsznBZTWjnZ2dybej0eSqBt85y2G5iIAoWzvZ&#10;2YbD6X3/sALig7BSaGcVh2/lYVvM7nKRSXezB3U9hoagifWZ4NCG0GeU+rpVRviF65XF3dkNRgSk&#10;Q0PlIG5objRlUZRQIzqLH1rRq7JV9efxYji8lPs3caiYWf3o8vn1vOu/Th+PnN/Px6cNjt0GSFBj&#10;+LuAqQPmhwKDVe5ipSca+TJlDLUTWqcJkEmzjuMUSIWIxUkKtMjp/zLFLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBhjCrrGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBW6X1H6AAAABQBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="189FFE37" w14:textId="77777777" w:rsidR="00CB4230" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Improve air </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>quality</w:t>
@@ -1498,65 +1441,51 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6464935" cy="1202690"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1A81F2DE" w14:textId="303D8722" w:rsidR="00CB4230" w:rsidRPr="00FF6376" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                             <w:r w:rsidRPr="00FF6376">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                               </w:rPr>
-                              <w:t>In celebration of Earth Month, our high school will be car-free on</w:t>
-[...13 lines deleted...]
-                              <w:t>[INSERT DATE]. Students, faculty, and staff will walk, bike, or roll to</w:t>
+                              <w:t>In celebration of Earth Month, our high school will be car-free on [INSERT DATE]. Students, faculty, and staff will walk, bike, or roll to</w:t>
                             </w:r>
                             <w:r w:rsidR="00FF6376">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF6376">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                               </w:rPr>
                               <w:t>and from school this day. Riding the school bus or public transit on this day counts too! Join in, spread</w:t>
                             </w:r>
                             <w:r w:rsidR="00FF6376">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="00FF6376">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
@@ -1565,51 +1494,51 @@
                               <w:t>the word, and plan your route with friends and family.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="26CB5305" id="Text Box 2" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-6.15pt;margin-top:403.35pt;width:509.05pt;height:94.7pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCRUU7tHQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107thOvvI7cRK4q&#13;&#10;RUkkp8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mN93jSZ74bwCU9LhIKdEGA6VMtuS/nhbfbmj&#13;&#10;xAdmKqbBiJIehKf3i8+f5q0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6bVY51mL2&#13;&#10;RmejPJ9mLbjKOuDCe7x97J10kfJLKXh4kdKLQHRJsbeQVpfWTVyzxZwVW8dsrfixDfYPXTRMGSx6&#13;&#10;TvXIAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM0w/zDNumZWpFkQHG/PMPn/l5Y/79f21ZHQfYUOCYyA&#13;&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gXC8nI6n49nNhBKOvuEoH01nCdjs8tw6H74JaEg0SuqQlwQX&#13;&#10;2z/5gCUx9BQSqxlYKa0TN9qQFkvcTPL04OzBF9rgw0uz0QrdpiOqKuntaZANVAecz0FPvbd8pbCH&#13;&#10;J+bDK3PINY6E+g0vuEgNWAuOFiU1uF9/u4/xSAF6KWlROyX1P3fMCUr0d4PkzIbjcRRbOowntyM8&#13;&#10;uGvP5tpjds0DoDyH+FMsT2aMD/pkSgfNO8p8GauiixmOtUsaTuZD6BWN34SL5TIFobwsC09mbXlM&#13;&#10;HVGNCL9178zZIw0BGXyGk8pY8YGNPrbnY7kLIFWiKuLco3qEH6WZGDx+o6j963OKunz2xW8AAAD/&#13;&#10;/wMAUEsDBBQABgAIAAAAIQDFliXT6AAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#13;&#10;SPyDtUjcWjtBDWmaTVUFVUgIDi29cHPibRIR2yF228DX457gstJqZ2bn5etJ9+xMo+usQYjmAhiZ&#13;&#10;2qrONAiH9+0sBea8NEr21hDCNzlYF7c3ucyUvZgdnfe+YSHEuEwitN4PGeeubklLN7cDmXA72lFL&#13;&#10;H9ax4WqUlxCuex4LkXAtOxM+tHKgsqX6c3/SCC/l9k3uqlinP335/HrcDF+HjwXi/d30tApjswLm&#13;&#10;afJ/DrgyhP5QhGKVPRnlWI8wi+KHIEVIRfII7KoQYhGQKoTlMomAFzn/T1L8AgAA//8DAFBLAQIt&#13;&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#13;&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJFRTu0dAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#13;&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMWWJdPoAAAAEQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9k&#13;&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="26CB5305" id="Text Box 2" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-6.15pt;margin-top:403.35pt;width:509.05pt;height:94.7pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRUU7tHQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107thOvvI7cRK4q&#10;RUkkp8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mN93jSZ74bwCU9LhIKdEGA6VMtuS/nhbfbmj&#10;xAdmKqbBiJIehKf3i8+f5q0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6bVY51mL2&#10;RmejPJ9mLbjKOuDCe7x97J10kfJLKXh4kdKLQHRJsbeQVpfWTVyzxZwVW8dsrfixDfYPXTRMGSx6&#10;TvXIAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM0w/zDNumZWpFkQHG/PMPn/l5Y/79f21ZHQfYUOCYyA&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gXC8nI6n49nNhBKOvuEoH01nCdjs8tw6H74JaEg0SuqQlwQX&#10;2z/5gCUx9BQSqxlYKa0TN9qQFkvcTPL04OzBF9rgw0uz0QrdpiOqKuntaZANVAecz0FPvbd8pbCH&#10;J+bDK3PINY6E+g0vuEgNWAuOFiU1uF9/u4/xSAF6KWlROyX1P3fMCUr0d4PkzIbjcRRbOowntyM8&#10;uGvP5tpjds0DoDyH+FMsT2aMD/pkSgfNO8p8GauiixmOtUsaTuZD6BWN34SL5TIFobwsC09mbXlM&#10;HVGNCL9178zZIw0BGXyGk8pY8YGNPrbnY7kLIFWiKuLco3qEH6WZGDx+o6j963OKunz2xW8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDFliXT6AAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcWjtBDWmaTVUFVUgIDi29cHPibRIR2yF228DX457gstJqZ2bn5etJ9+xMo+usQYjmAhiZ&#10;2qrONAiH9+0sBea8NEr21hDCNzlYF7c3ucyUvZgdnfe+YSHEuEwitN4PGeeubklLN7cDmXA72lFL&#10;H9ax4WqUlxCuex4LkXAtOxM+tHKgsqX6c3/SCC/l9k3uqlinP335/HrcDF+HjwXi/d30tApjswLm&#10;afJ/DrgyhP5QhGKVPRnlWI8wi+KHIEVIRfII7KoQYhGQKoTlMomAFzn/T1L8AgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJFRTu0dAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMWWJdPoAAAAEQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1A81F2DE" w14:textId="303D8722" w:rsidR="00CB4230" w:rsidRPr="00FF6376" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                       <w:r w:rsidRPr="00FF6376">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                         </w:rPr>
                         <w:t>In celebration of Earth Month, our high school will be car-free on</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF6376">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF6376">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                         </w:rPr>
                         <w:t>[INSERT DATE]. Students, faculty, and staff will walk, bike, or roll to</w:t>
                       </w:r>
                       <w:r w:rsidR="00FF6376">
@@ -1707,51 +1636,51 @@
                               <w:t>Let's Show Our Planet—and Campus—Some Love.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1F2C814E" id="Text Box 3" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:-6.25pt;margin-top:376pt;width:481.25pt;height:33.7pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDlv0kUGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa+Uf0C8x3upc/HK68hN5KqS&#13;&#10;lURyojxjFrwrsQwF7F336zuwvintU9UXGJhhLuccpg99q8hOWNeALmk2SikRmkPV6E1J398W1/eU&#13;&#10;OM90xRRoUdK9cPRhdvVl2plC5FCDqoQlmES7ojMlrb03RZI4XouWuREYodEpwbbM49FuksqyDrO3&#13;&#10;KsnT9DbpwFbGAhfO4e3T4KSzmF9Kwf2LlE54okqKvfm42riuw5rMpqzYWGbqhh/aYP/QRcsajUVP&#13;&#10;qZ6YZ2Rrmz9StQ234ED6EYc2ASkbLuIMOE2WfppmVTMj4iwIjjMnmNz/S8ufdyvzaonvv0GPBAZA&#13;&#10;OuMKh5dhnl7aNuzYKUE/Qrg/wSZ6Tzhe3mZZno5zSjj6xvndZBJxTc6vjXX+u4CWBKOkFmmJaLHd&#13;&#10;0nmsiKHHkFBMw6JRKlKjNOmwwtebND44efCF0vjw3GuwfL/uSVOV9P44xxqqPY5nYWDeGb5osIcl&#13;&#10;c/6VWaQaJ0L5+hdcpAKsBQeLkhrsr7/dh3hkAL2UdCidkrqfW2YFJeqHRm4m2XgctBYP45u7HA/2&#13;&#10;0rO+9Oht+wiozgw/iuHRDPFeHU1pof1Alc9DVXQxzbF2Sf3RfPSDoPGXcDGfxyBUl2F+qVeGh9QB&#13;&#10;1YDwW//BrDnQ4JHAZziKjBWf2BhiBz7mWw+yiVQFnAdUD/CjMiODh18UpH95jlHnvz77DQAA//8D&#13;&#10;AFBLAwQUAAYACAAAACEAlgNyD+cAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70j7&#13;&#10;DpEncdvSVhS6ruk0FU1ICA4bu3Bzm6ytyJ/SZFvh02NOcLFs+fn5/YrNZDS7qNH3zgqIlxEwZRsn&#13;&#10;e9sKOL7tFhkwH9BK1M4qAV/Kw6ac3RSYS3e1e3U5hJaRifU5CuhCGHLOfdMpg37pBmVpd3KjwUDj&#13;&#10;2HI54pXMjeZJFN1zg72lDx0OqupU83E4GwHP1e4V93Vism9dPb2ctsPn8T0V4nY+Pa6pbNfAgprC&#13;&#10;3wX8MlB+KClY7c5WeqYFLOIkJamAhzQhMlKs0oiaWkAWr+6AlwX/D1L+AAAA//8DAFBLAQItABQA&#13;&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#13;&#10;UEsBAi0AFAAGAAgAAAAhAOW/SRQbAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJYDcg/nAAAAEAEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3du&#13;&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1F2C814E" id="Text Box 3" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:-6.25pt;margin-top:376pt;width:481.25pt;height:33.7pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlv0kUGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa+Uf0C8x3upc/HK68hN5KqS&#10;lURyojxjFrwrsQwF7F336zuwvintU9UXGJhhLuccpg99q8hOWNeALmk2SikRmkPV6E1J398W1/eU&#10;OM90xRRoUdK9cPRhdvVl2plC5FCDqoQlmES7ojMlrb03RZI4XouWuREYodEpwbbM49FuksqyDrO3&#10;KsnT9DbpwFbGAhfO4e3T4KSzmF9Kwf2LlE54okqKvfm42riuw5rMpqzYWGbqhh/aYP/QRcsajUVP&#10;qZ6YZ2Rrmz9StQ234ED6EYc2ASkbLuIMOE2WfppmVTMj4iwIjjMnmNz/S8ufdyvzaonvv0GPBAZA&#10;OuMKh5dhnl7aNuzYKUE/Qrg/wSZ6Tzhe3mZZno5zSjj6xvndZBJxTc6vjXX+u4CWBKOkFmmJaLHd&#10;0nmsiKHHkFBMw6JRKlKjNOmwwtebND44efCF0vjw3GuwfL/uSVOV9P44xxqqPY5nYWDeGb5osIcl&#10;c/6VWaQaJ0L5+hdcpAKsBQeLkhrsr7/dh3hkAL2UdCidkrqfW2YFJeqHRm4m2XgctBYP45u7HA/2&#10;0rO+9Oht+wiozgw/iuHRDPFeHU1pof1Alc9DVXQxzbF2Sf3RfPSDoPGXcDGfxyBUl2F+qVeGh9QB&#10;1YDwW//BrDnQ4JHAZziKjBWf2BhiBz7mWw+yiVQFnAdUD/CjMiODh18UpH95jlHnvz77DQAA//8D&#10;AFBLAwQUAAYACAAAACEAlgNyD+cAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70j7&#10;DpEncdvSVhS6ruk0FU1ICA4bu3Bzm6ytyJ/SZFvh02NOcLFs+fn5/YrNZDS7qNH3zgqIlxEwZRsn&#10;e9sKOL7tFhkwH9BK1M4qAV/Kw6ac3RSYS3e1e3U5hJaRifU5CuhCGHLOfdMpg37pBmVpd3KjwUDj&#10;2HI54pXMjeZJFN1zg72lDx0OqupU83E4GwHP1e4V93Vism9dPb2ctsPn8T0V4nY+Pa6pbNfAgprC&#10;3wX8MlB+KClY7c5WeqYFLOIkJamAhzQhMlKs0oiaWkAWr+6AlwX/D1L+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOW/SRQbAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJYDcg/nAAAAEAEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3FC598C1" w14:textId="77777777" w:rsidR="00CB4230" w:rsidRPr="00CB4230" w:rsidRDefault="00CB4230" w:rsidP="00CB4230">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CB4230">
                         <w:rPr>
                           <w:rStyle w:val="s1ppyq"/>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="1DAB4B"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Let's Show Our Planet—and Campus—Some Love.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
@@ -1811,51 +1740,51 @@
                               <w:t>What Your Pledge Means</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="26D50F5C" id="Text Box 9" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:6.1pt;margin-top:854.05pt;width:4in;height:29.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCSbTxEGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815IX2YlgOXATuChg&#13;&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNcMZzfLe4/yhaxQ5COtq0AUdDlJKhOZQ1npX0B9vqy93&#13;&#10;lDjPdMkUaFHQo3D0YfH507w1uRhBBaoUlmAR7fLWFLTy3uRJ4nglGuYGYITGoATbMI+u3SWlZS1W&#13;&#10;b1QyStNp0oItjQUunMPbpz5IF7G+lIL7Fymd8EQVFGfz8bTx3IYzWcxZvrPMVDU/jcH+YYqG1Rqb&#13;&#10;Xko9Mc/I3tZ/lGpqbsGB9AMOTQJS1lzEHXCbYfphm03FjIi7IDjOXGBy/68sfz5szKslvvsKHRIY&#13;&#10;AGmNyx1ehn06aZvwxUkJxhHC4wU20XnC8XI8zWbTFEMcY+PZNMuyUCa5/m2s898ENCQYBbVIS0SL&#13;&#10;HdbO96nnlNBMw6pWKlKjNGkLOh1nafzhEsHiSmOP66zB8t22I3VZ0PvzHlsoj7iehZ55Z/iqxhnW&#13;&#10;zPlXZpFqHBvl61/wkAqwF5wsSiqwv/52H/KRAYxS0qJ0Cup+7pkVlKjvGrm5H04mQWvRmWSzETr2&#13;&#10;NrK9jeh98wioziE+FMOjGfK9OpvSQvOOKl+GrhhimmPvgvqz+eh7QeMr4WK5jEmoLsP8Wm8MD6UD&#13;&#10;qgHht+6dWXOiwSOBz3AWGcs/sNHn9nws9x5kHakKOPeonuBHZUayT68oSP/Wj1nXt774DQAA//8D&#13;&#10;AFBLAwQUAAYACAAAACEATBeMj+UAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbExPwW7CMAy9T9o/&#13;&#10;REbabaRUA6LSFKFOaNK0HWBcdkub0FYkTtcE6Pb1M6ftYus9Pz8/5+vRWXYxQ+g8SphNE2AGa687&#13;&#10;bCQcPraPAliICrWyHo2EbxNgXdzf5SrT/oo7c9nHhpEJhkxJaGPsM85D3RqnwtT3Bml29INTkeDQ&#13;&#10;cD2oK5k7y9MkWXCnOqQLrepN2Zr6tD87Ca/l9l3tqtSJH1u+vB03/dfhcy7lw2R8XlHZrIBFM8a/&#13;&#10;Dbj9QPmhoGCVP6MOzBJOU1JSXyZiBowUcyGIqm7UYvkEvMj5/0+KXwAAAP//AwBQSwECLQAUAAYA&#13;&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#13;&#10;AQItABQABgAIAAAAIQCSbTxEGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQBMF4yP5QAAABEBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJl&#13;&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="26D50F5C" id="Text Box 9" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:6.1pt;margin-top:854.05pt;width:4in;height:29.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSbTxEGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815IX2YlgOXATuChg&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNcMZzfLe4/yhaxQ5COtq0AUdDlJKhOZQ1npX0B9vqy93&#10;lDjPdMkUaFHQo3D0YfH507w1uRhBBaoUlmAR7fLWFLTy3uRJ4nglGuYGYITGoATbMI+u3SWlZS1W&#10;b1QyStNp0oItjQUunMPbpz5IF7G+lIL7Fymd8EQVFGfz8bTx3IYzWcxZvrPMVDU/jcH+YYqG1Rqb&#10;Xko9Mc/I3tZ/lGpqbsGB9AMOTQJS1lzEHXCbYfphm03FjIi7IDjOXGBy/68sfz5szKslvvsKHRIY&#10;AGmNyx1ehn06aZvwxUkJxhHC4wU20XnC8XI8zWbTFEMcY+PZNMuyUCa5/m2s898ENCQYBbVIS0SL&#10;HdbO96nnlNBMw6pWKlKjNGkLOh1nafzhEsHiSmOP66zB8t22I3VZ0PvzHlsoj7iehZ55Z/iqxhnW&#10;zPlXZpFqHBvl61/wkAqwF5wsSiqwv/52H/KRAYxS0qJ0Cup+7pkVlKjvGrm5H04mQWvRmWSzETr2&#10;NrK9jeh98wioziE+FMOjGfK9OpvSQvOOKl+GrhhimmPvgvqz+eh7QeMr4WK5jEmoLsP8Wm8MD6UD&#10;qgHht+6dWXOiwSOBz3AWGcs/sNHn9nws9x5kHakKOPeonuBHZUayT68oSP/Wj1nXt774DQAA//8D&#10;AFBLAwQUAAYACAAAACEATBeMj+UAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbExPwW7CMAy9T9o/&#10;REbabaRUA6LSFKFOaNK0HWBcdkub0FYkTtcE6Pb1M6ftYus9Pz8/5+vRWXYxQ+g8SphNE2AGa687&#10;bCQcPraPAliICrWyHo2EbxNgXdzf5SrT/oo7c9nHhpEJhkxJaGPsM85D3RqnwtT3Bml29INTkeDQ&#10;cD2oK5k7y9MkWXCnOqQLrepN2Zr6tD87Ca/l9l3tqtSJH1u+vB03/dfhcy7lw2R8XlHZrIBFM8a/&#10;Dbj9QPmhoGCVP6MOzBJOU1JSXyZiBowUcyGIqm7UYvkEvMj5/0+KXwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCSbTxEGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBMF4yP5QAAABEBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="52F5A657" w14:textId="625C5C50" w:rsidR="006002EE" w:rsidRDefault="006002EE" w:rsidP="006002EE">
                       <w:r w:rsidRPr="009E57B9">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="1DAB4A"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>What Your Pledge Means</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005502E3">
         <w:rPr>
           <w:noProof/>
@@ -2041,51 +1970,51 @@
                               <w:t>for our planet.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="153C7D73" id="Text Box 8" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:6.1pt;margin-top:887.7pt;width:298.7pt;height:110.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCSa+DbGwIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K8xLFgOXATuChg&#13;&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNZw3mu09zh+6RpGDsK4GXdBskFIiNIey1ruC/nhbfbmn&#13;&#10;xHmmS6ZAi4IehaMPi8+f5q3JxRAqUKWwBJNol7emoJX3Jk8SxyvRMDcAIzSCEmzDPF7tLiktazF7&#13;&#10;o5Jhmt4lLdjSWODCOfQ+9SBdxPxSCu5fpHTCE1VQ7M3H08ZzG85kMWf5zjJT1fzUBvuHLhpWayx6&#13;&#10;SfXEPCN7W/+Rqqm5BQfSDzg0CUhZcxFnwGmy9MM0m4oZEWfB5ThzWZP7f2n582FjXi3x3VfokMCw&#13;&#10;kNa43KEzzNNJ24QvdkoQxxUeL2sTnSccnaPpbDSeIcQRy8Zpmk0nIU9y/d1Y578JaEgwCmqRl7gu&#13;&#10;dlg734eeQ0I1DataqciN0qQt6N1oksYfLggmVxprXJsNlu+2HalLbCNSG1xbKI84oIWee2f4qsYm&#13;&#10;1sz5V2aRbGwcBexf8JAKsBicLEoqsL/+5g/xyAGilLQonoK6n3tmBSXqu0Z2Ztl4HNQWL+PJdIgX&#13;&#10;e4tsbxG9bx4B9ZnhUzE8miHeq7MpLTTvqPNlqIoQ0xxrF9SfzUffSxrfCRfLZQxCfRnm13pjeEgd&#13;&#10;1hpW/Na9M2tOPHik8BnOMmP5Bzr62J6Q5d6DrCNX162e9o/ajGyf3lEQ/+09Rl1f++I3AAAA//8D&#13;&#10;AFBLAwQUAAYACAAAACEAhkriuuYAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbExPwU7DMAy9I/EP&#13;&#10;kSdxY+kq2q1d02kqmpAQHDZ24ZY2WVuROKXJtsLXY05wsfXs5+f3is1kDbvo0fcOBSzmETCNjVM9&#13;&#10;tgKOb7v7FTAfJCppHGoBX9rDpry9KWSu3BX3+nIILSMR9LkU0IUw5Jz7ptNW+rkbNNLu5EYrA8Gx&#13;&#10;5WqUVxK3hsdRlHIre6QPnRx01enm43C2Ap6r3avc17FdfZvq6eW0HT6P74kQd7PpcU1luwYW9BT+&#13;&#10;LuA3A/mHkozV7ozKM0M4jolJfblMHoARI42yFFhNoyxLMuBlwf8nKX8AAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEAkmvg2xsCAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAhkriuuYAAAARAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="153C7D73" id="Text Box 8" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:6.1pt;margin-top:887.7pt;width:298.7pt;height:110.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSa+DbGwIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K8xLFgOXATuChg&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNZw3mu09zh+6RpGDsK4GXdBskFIiNIey1ruC/nhbfbmn&#10;xHmmS6ZAi4IehaMPi8+f5q3JxRAqUKWwBJNol7emoJX3Jk8SxyvRMDcAIzSCEmzDPF7tLiktazF7&#10;o5Jhmt4lLdjSWODCOfQ+9SBdxPxSCu5fpHTCE1VQ7M3H08ZzG85kMWf5zjJT1fzUBvuHLhpWayx6&#10;SfXEPCN7W/+Rqqm5BQfSDzg0CUhZcxFnwGmy9MM0m4oZEWfB5ThzWZP7f2n582FjXi3x3VfokMCw&#10;kNa43KEzzNNJ24QvdkoQxxUeL2sTnSccnaPpbDSeIcQRy8Zpmk0nIU9y/d1Y578JaEgwCmqRl7gu&#10;dlg734eeQ0I1DataqciN0qQt6N1oksYfLggmVxprXJsNlu+2HalLbCNSG1xbKI84oIWee2f4qsYm&#10;1sz5V2aRbGwcBexf8JAKsBicLEoqsL/+5g/xyAGilLQonoK6n3tmBSXqu0Z2Ztl4HNQWL+PJdIgX&#10;e4tsbxG9bx4B9ZnhUzE8miHeq7MpLTTvqPNlqIoQ0xxrF9SfzUffSxrfCRfLZQxCfRnm13pjeEgd&#10;1hpW/Na9M2tOPHik8BnOMmP5Bzr62J6Q5d6DrCNX162e9o/ajGyf3lEQ/+09Rl1f++I3AAAA//8D&#10;AFBLAwQUAAYACAAAACEAhkriuuYAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbExPwU7DMAy9I/EP&#10;kSdxY+kq2q1d02kqmpAQHDZ24ZY2WVuROKXJtsLXY05wsfXs5+f3is1kDbvo0fcOBSzmETCNjVM9&#10;tgKOb7v7FTAfJCppHGoBX9rDpry9KWSu3BX3+nIILSMR9LkU0IUw5Jz7ptNW+rkbNNLu5EYrA8Gx&#10;5WqUVxK3hsdRlHIre6QPnRx01enm43C2Ap6r3avc17FdfZvq6eW0HT6P74kQd7PpcU1luwYW9BT+&#10;LuA3A/mHkozV7ozKM0M4jolJfblMHoARI42yFFhNoyxLMuBlwf8nKX8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAkmvg2xsCAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAhkriuuYAAAARAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1F630CF6" w14:textId="6795AF3C" w:rsidR="006002EE" w:rsidRDefault="006002EE" w:rsidP="006002EE">
                       <w:r w:rsidRPr="00CF79A0">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>This campus-wide</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00246D37">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CF79A0">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -2258,88 +2187,100 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="72DD6851" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="6.1pt,835.65pt" to="294.1pt,835.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBXyoTjwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815LS1ikEy0EaI7kU&#13;&#10;SZA2H0BTS4sAXyAZS/77LClZNtoiQIteKHK5Mzs7XK2uB63IHnyQ1jS0WpSUgOG2lWbX0Jefdx+/&#13;&#10;UhIiMy1T1kBDDxDo9frDxap3NVzazqoWPEESE+reNbSL0dVFEXgHmoWFdWDwUlivWcSj3xWtZz2y&#13;&#10;a1VcluWy6K1vnbccQsDoZryk68wvBPD4KESASFRDUVvMq8/rNq3FesXqnWeuk3ySwf5BhWbSYNGZ&#13;&#10;asMiI69e/kalJfc2WBEX3OrCCiE55B6wm6r8pZsfHXOQe0FzgpttCv+Plj/sb82TRxt6F+rgnnzq&#13;&#10;YhBepy/qI0M26zCbBUMkHIOfll+uliV6yo93xQnofIj3YDVJm4YqaVIfrGb77yFiMUw9pqSwMqRv&#13;&#10;6NUSXzSnBatkeyeVSpfB77a3ypM9wzesNjffPt+kZ0OKszQ8KYPBUxd5Fw8KxgLPIIhsUXc1VkgD&#13;&#10;BjMt4xxMrCZeZTA7wQRKmIGTtPeAU36CQh6+vwHPiFzZmjiDtTTW/0l2HI6SxZh/dGDsO1mwte0h&#13;&#10;v2+2BqcoOzdNfBrT83OGn/7L9RsAAAD//wMAUEsDBBQABgAIAAAAIQCXdvxF4gAAABEBAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTE/BTsMwDL0j8Q+RkbigLV0HW9U1nYAJiXFhdHxA2pi20Dilybby95gD&#13;&#10;gout9/z8/JytR9uJIw6+daRgNo1AIFXOtFQreN0/TBIQPmgyunOECr7Qwzo/P8t0atyJXvBYhFqw&#13;&#10;CflUK2hC6FMpfdWg1X7qeiSevbnB6sBwqKUZ9InNbSfjKFpIq1viC43u8b7B6qM4WAXF8ztePY7L&#13;&#10;TXm33+7ounqq3PxTqcuLcbPicrsCEXAMfxvw8wPnh5yDle5AxouOcRyzkvtiOZuDYMVNkjBV/lIy&#13;&#10;z+T/T/JvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#13;&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#13;&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFfKhOPDAQAA3wMAAA4AAAAAAAAA&#13;&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJd2/EXiAAAAEQEAAA8AAAAA&#13;&#10;AAAAAAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#13;&#10;" strokecolor="#1dab4a" strokeweight="6pt">
+              <v:line w14:anchorId="72DD6851" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="6.1pt,835.65pt" to="294.1pt,835.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXyoTjwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815LS1ikEy0EaI7kU&#10;SZA2H0BTS4sAXyAZS/77LClZNtoiQIteKHK5Mzs7XK2uB63IHnyQ1jS0WpSUgOG2lWbX0Jefdx+/&#10;UhIiMy1T1kBDDxDo9frDxap3NVzazqoWPEESE+reNbSL0dVFEXgHmoWFdWDwUlivWcSj3xWtZz2y&#10;a1VcluWy6K1vnbccQsDoZryk68wvBPD4KESASFRDUVvMq8/rNq3FesXqnWeuk3ySwf5BhWbSYNGZ&#10;asMiI69e/kalJfc2WBEX3OrCCiE55B6wm6r8pZsfHXOQe0FzgpttCv+Plj/sb82TRxt6F+rgnnzq&#10;YhBepy/qI0M26zCbBUMkHIOfll+uliV6yo93xQnofIj3YDVJm4YqaVIfrGb77yFiMUw9pqSwMqRv&#10;6NUSXzSnBatkeyeVSpfB77a3ypM9wzesNjffPt+kZ0OKszQ8KYPBUxd5Fw8KxgLPIIhsUXc1VkgD&#10;BjMt4xxMrCZeZTA7wQRKmIGTtPeAU36CQh6+vwHPiFzZmjiDtTTW/0l2HI6SxZh/dGDsO1mwte0h&#10;v2+2BqcoOzdNfBrT83OGn/7L9RsAAAD//wMAUEsDBBQABgAIAAAAIQCXdvxF4gAAABEBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTE/BTsMwDL0j8Q+RkbigLV0HW9U1nYAJiXFhdHxA2pi20Dilybby95gD&#10;gout9/z8/JytR9uJIw6+daRgNo1AIFXOtFQreN0/TBIQPmgyunOECr7Qwzo/P8t0atyJXvBYhFqw&#10;CflUK2hC6FMpfdWg1X7qeiSevbnB6sBwqKUZ9InNbSfjKFpIq1viC43u8b7B6qM4WAXF8ztePY7L&#10;TXm33+7ounqq3PxTqcuLcbPicrsCEXAMfxvw8wPnh5yDle5AxouOcRyzkvtiOZuDYMVNkjBV/lIy&#10;z+T/T/JvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFfKhOPDAQAA3wMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJd2/EXiAAAAEQEAAA8AAAAA&#10;AAAAAAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#1dab4a" strokeweight="6pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005502E3">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185C9E97" wp14:editId="43929978">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185C9E97" wp14:editId="74208E17">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5019040</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>11268480</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1186775" cy="710055"/>
-            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="14" name="Picture 14"/>
+            <wp:docPr id="14" name="Picture 14">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="Picture 14"/>
+                    <pic:cNvPr id="14" name="Picture 14">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="40169"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1186775" cy="710055"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
@@ -2349,136 +2290,160 @@
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="005502E3">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00AB73F0" wp14:editId="6A1679F1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00AB73F0" wp14:editId="49A3A31C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5291847</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>12141159</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="658089" cy="658089"/>
-            <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
             <wp:wrapNone/>
-            <wp:docPr id="19" name="Picture 19"/>
+            <wp:docPr id="19" name="Picture 19">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="19" name="Picture 19"/>
+                    <pic:cNvPr id="19" name="Picture 19">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="660108" cy="660108"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="005502E3">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C98D02F" wp14:editId="7B50FB39">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C98D02F" wp14:editId="3BF7ABAC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5272391</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10496118</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="677606" cy="591414"/>
-            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="15" name="Picture 15" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+            <wp:docPr id="15" name="Picture 15">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+                    <pic:cNvPr id="15" name="Picture 15">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="682587" cy="595762"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -2519,89 +2484,76 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3035030" cy="972766"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="33B844E5" w14:textId="4177DA2E" w:rsidR="0046075E" w:rsidRDefault="0046075E" w:rsidP="0046075E">
                             <w:r w:rsidRPr="009E57B9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Create a safer travel environment for </w:t>
+                              <w:t>Create a safer travel environment for everyone</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="19839BBD" id="Text Box 18" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:416.6pt;margin-top:952.1pt;width:239pt;height:76.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQApxBV5GgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KXOIlgOXATuChg&#13;&#10;JAGcImeaIi0CFIclaUvu13dIeUPaU9ELNcMZzfLe4+yhazTZC+cVmJIOBzklwnColNmW9Mfb8ssd&#13;&#10;JT4wUzENRpT0IDx9mH/+NGttIUZQg66EI1jE+KK1Ja1DsEWWeV6LhvkBWGEwKME1LKDrtlnlWIvV&#13;&#10;G52N8nyateAq64AL7/H2qQ/SeaovpeDhRUovAtElxdlCOl06N/HM5jNWbB2zteLHMdg/TNEwZbDp&#13;&#10;udQTC4zsnPqjVKO4Aw8yDDg0GUipuEg74DbD/MM265pZkXZBcLw9w+T/X1n+vF/bV0dC9xU6JDAC&#13;&#10;0lpfeLyM+3TSNfGLkxKMI4SHM2yiC4Tj5Tgf3+RjDHGM3d+ObqfTWCa7/G2dD98ENCQaJXVIS0KL&#13;&#10;7Vc+9KmnlNjMwFJpnajRhrQlnWKD9MM5gsW1wR6XWaMVuk1HVIV7nBfZQHXA/Rz01HvLlwqHWDEf&#13;&#10;XplDrnFu1G94wUNqwGZwtCipwf36233MRwowSkmL2imp/7ljTlCivxsk5344mUSxJWdycztCx11H&#13;&#10;NtcRs2seAeU5xJdieTJjftAnUzpo3lHmi9gVQ8xw7F3ScDIfQ69ofCZcLBYpCeVlWViZteWxdIQ1&#13;&#10;QvzWvTNnjzwEZPAZTipjxQc6+tyekMUugFSJqwh0j+oRf5RmYvv4jKL2r/2UdXns898AAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQDB5foD5wAAABMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8Qdr&#13;&#10;kbhRO0kLIY1TVUEVEoJDSy/cnNhNIuJ1iN028Hq2J7isZjWzszP5arI9O5nRdw4lRDMBzGDtdIeN&#13;&#10;hP375i4F5oNCrXqHRsK38bAqrq9ylWl3xq057ULDyAR9piS0IQwZ575ujVV+5gaDxB3caFWgdWy4&#13;&#10;HtWZzG3PYyHuuVUd0odWDaZsTf25O1oJL+XmTW2r2KY/ffn8elgPX/uPhZS3N9PTksZ6CSyYKfxd&#13;&#10;wKUD5YeCglXuiNqzXkKaJDFJiXgUc0IXSRJFhCoJsVg8zIEXOf/fpfgFAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEAKcQVeRoCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAweX6A+cAAAATAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="19839BBD" id="Text Box 18" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:416.6pt;margin-top:952.1pt;width:239pt;height:76.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApxBV5GgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KXOIlgOXATuChg&#10;JAGcImeaIi0CFIclaUvu13dIeUPaU9ELNcMZzfLe4+yhazTZC+cVmJIOBzklwnColNmW9Mfb8ssd&#10;JT4wUzENRpT0IDx9mH/+NGttIUZQg66EI1jE+KK1Ja1DsEWWeV6LhvkBWGEwKME1LKDrtlnlWIvV&#10;G52N8nyateAq64AL7/H2qQ/SeaovpeDhRUovAtElxdlCOl06N/HM5jNWbB2zteLHMdg/TNEwZbDp&#10;udQTC4zsnPqjVKO4Aw8yDDg0GUipuEg74DbD/MM265pZkXZBcLw9w+T/X1n+vF/bV0dC9xU6JDAC&#10;0lpfeLyM+3TSNfGLkxKMI4SHM2yiC4Tj5Tgf3+RjDHGM3d+ObqfTWCa7/G2dD98ENCQaJXVIS0KL&#10;7Vc+9KmnlNjMwFJpnajRhrQlnWKD9MM5gsW1wR6XWaMVuk1HVIV7nBfZQHXA/Rz01HvLlwqHWDEf&#10;XplDrnFu1G94wUNqwGZwtCipwf36233MRwowSkmL2imp/7ljTlCivxsk5344mUSxJWdycztCx11H&#10;NtcRs2seAeU5xJdieTJjftAnUzpo3lHmi9gVQ8xw7F3ScDIfQ69ofCZcLBYpCeVlWViZteWxdIQ1&#10;QvzWvTNnjzwEZPAZTipjxQc6+tyekMUugFSJqwh0j+oRf5RmYvv4jKL2r/2UdXns898AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDB5foD5wAAABMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8Qdr&#10;kbhRO0kLIY1TVUEVEoJDSy/cnNhNIuJ1iN028Hq2J7isZjWzszP5arI9O5nRdw4lRDMBzGDtdIeN&#10;hP375i4F5oNCrXqHRsK38bAqrq9ylWl3xq057ULDyAR9piS0IQwZ575ujVV+5gaDxB3caFWgdWy4&#10;HtWZzG3PYyHuuVUd0odWDaZsTf25O1oJL+XmTW2r2KY/ffn8elgPX/uPhZS3N9PTksZ6CSyYKfxd&#10;wKUD5YeCglXuiNqzXkKaJDFJiXgUc0IXSRJFhCoJsVg8zIEXOf/fpfgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAKcQVeRoCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAweX6A+cAAAATAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="33B844E5" w14:textId="4177DA2E" w:rsidR="0046075E" w:rsidRDefault="0046075E" w:rsidP="0046075E">
                       <w:r w:rsidRPr="009E57B9">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Create a safer travel environment for </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="009E57B9">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>everyone</w:t>
@@ -2654,89 +2606,76 @@
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2D503208" w14:textId="04DB7F64" w:rsidR="005502E3" w:rsidRDefault="005502E3" w:rsidP="005502E3">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Boost your daily</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:br/>
-                              <w:t xml:space="preserve">physical </w:t>
+                              <w:t>physical activity</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1B51D60B" id="Text Box 20" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:416.3pt;margin-top:824.7pt;width:238.95pt;height:76.55pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAP6UhzHAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815LXJILlwE3gokCQ&#13;&#10;BHCKnGmKtASQHJakLblf3yHlDWlPRS/UDGc0y3uP8/tOK7IXzjdgSjoc5JQIw6FqzLakP95WX24p&#13;&#10;8YGZiikwoqQH4en94vOneWsLMYIaVCUcwSLGF60taR2CLbLM81po5gdghcGgBKdZQNdts8qxFqtr&#13;&#10;lY3yfJa14CrrgAvv8faxD9JFqi+l4OFFSi8CUSXF2UI6XTo38cwWc1ZsHbN1w49jsH+YQrPGYNNz&#13;&#10;qUcWGNm55o9SuuEOPMgw4KAzkLLhIu2A2wzzD9usa2ZF2gXB8fYMk/9/Zfnzfm1fHQndV+iQwAhI&#13;&#10;a33h8TLu00mn4xcnJRhHCA9n2EQXCMfLcT6ezGZTSjjG7m5Gw9tpLJNd/rbOh28CNIlGSR3SktBi&#13;&#10;+ycf+tRTSmxmYNUolahRhrQlnY2nefrhHMHiymCPy6zRCt2mI02Fe4xOi2ygOuB+DnrqveWrBod4&#13;&#10;Yj68Modc40qo3/CCh1SAzeBoUVKD+/W3+5iPFGCUkha1U1L/c8ecoER9N0jO3XAyiWJLzmR6M0LH&#13;&#10;XUc21xGz0w+A8hziS7E8mTE/qJMpHeh3lPkydsUQMxx7lzSczIfQKxqfCRfLZUpCeVkWnsza8lg6&#13;&#10;whohfuvembNHHgIy+AwnlbHiAx19bk/IchdANomrCHSP6hF/lGZi+/iMovav/ZR1eeyL3wAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhADzvSxDnAAAAEwEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4&#13;&#10;D9YhsVG7aROFNE5VBVVICIaWLmxOfE0iYjvEbhv49VwnWE53eu/eR76eTM/OOPrOWQnzmQCGtna6&#13;&#10;s42Ew/v2IQXmg7Ja9c6ihG/0sC5ub3KVaXexOzzvQ8NIxPpMSWhDGDLOfd2iUX7mBrSEHd1oVKBz&#13;&#10;bLge1YXETc8jIRJuVGfJoVUDli3Wn/uTkfBSbt/UropM+tOXz6/HzfB1+IilvL+bnlY0NitgAafw&#13;&#10;9wHXDpQfCgpWuZPVnvUS0kWUEJWAZPm4BHalLOYiBlbRloooBl7k/H+X4hcAAP//AwBQSwECLQAU&#13;&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#13;&#10;c1BLAQItABQABgAIAAAAIQAP6UhzHAIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQA870sQ5wAAABMBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93&#13;&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1B51D60B" id="Text Box 20" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:416.3pt;margin-top:824.7pt;width:238.95pt;height:76.55pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAP6UhzHAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815LXJILlwE3gokCQ&#10;BHCKnGmKtASQHJakLblf3yHlDWlPRS/UDGc0y3uP8/tOK7IXzjdgSjoc5JQIw6FqzLakP95WX24p&#10;8YGZiikwoqQH4en94vOneWsLMYIaVCUcwSLGF60taR2CLbLM81po5gdghcGgBKdZQNdts8qxFqtr&#10;lY3yfJa14CrrgAvv8faxD9JFqi+l4OFFSi8CUSXF2UI6XTo38cwWc1ZsHbN1w49jsH+YQrPGYNNz&#10;qUcWGNm55o9SuuEOPMgw4KAzkLLhIu2A2wzzD9usa2ZF2gXB8fYMk/9/Zfnzfm1fHQndV+iQwAhI&#10;a33h8TLu00mn4xcnJRhHCA9n2EQXCMfLcT6ezGZTSjjG7m5Gw9tpLJNd/rbOh28CNIlGSR3SktBi&#10;+ycf+tRTSmxmYNUolahRhrQlnY2nefrhHMHiymCPy6zRCt2mI02Fe4xOi2ygOuB+DnrqveWrBod4&#10;Yj68Modc40qo3/CCh1SAzeBoUVKD+/W3+5iPFGCUkha1U1L/c8ecoER9N0jO3XAyiWJLzmR6M0LH&#10;XUc21xGz0w+A8hziS7E8mTE/qJMpHeh3lPkydsUQMxx7lzSczIfQKxqfCRfLZUpCeVkWnsza8lg6&#10;whohfuvembNHHgIy+AwnlbHiAx19bk/IchdANomrCHSP6hF/lGZi+/iMovav/ZR1eeyL3wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhADzvSxDnAAAAEwEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4&#10;D9YhsVG7aROFNE5VBVVICIaWLmxOfE0iYjvEbhv49VwnWE53eu/eR76eTM/OOPrOWQnzmQCGtna6&#10;s42Ew/v2IQXmg7Ja9c6ihG/0sC5ub3KVaXexOzzvQ8NIxPpMSWhDGDLOfd2iUX7mBrSEHd1oVKBz&#10;bLge1YXETc8jIRJuVGfJoVUDli3Wn/uTkfBSbt/UropM+tOXz6/HzfB1+IilvL+bnlY0NitgAafw&#10;9wHXDpQfCgpWuZPVnvUS0kWUEJWAZPm4BHalLOYiBlbRloooBl7k/H+X4hcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAP6UhzHAIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA870sQ5wAAABMBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2D503208" w14:textId="04DB7F64" w:rsidR="005502E3" w:rsidRDefault="005502E3" w:rsidP="005502E3">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Boost your daily</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:br/>
                         <w:t xml:space="preserve">physical </w:t>
@@ -2789,89 +2728,76 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8209915" cy="427990"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4ADDE294" w14:textId="151FD8CA" w:rsidR="0046075E" w:rsidRDefault="0046075E" w:rsidP="0046075E">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Improve air </w:t>
+                              <w:t>Improve air quality</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="19B0D5F3" id="Text Box 13" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:416.45pt;margin-top:902.05pt;width:646.45pt;height:33.7pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD4/V+lHQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dhKvvI7cRK4q&#13;&#10;WUkkp8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mD10jSZ74bwCU9LhIKdEGA6VMtuS/nhbfrmn&#13;&#10;xAdmKqbBiJIehKcP88+fZq0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6bVY51mL2&#13;&#10;RmejPL/NWnCVdcCF93j71DvpPOWXUvDwIqUXgeiSYm8hrS6tm7hm8xkrto7ZWvFjG+wfumiYMlj0&#13;&#10;nOqJBUZ2Tv2RqlHcgQcZBhyaDKRUXKQZcJph/mGadc2sSLMgON6eYfL/Ly1/3q/tqyOh+wodEhgB&#13;&#10;aa0vPF7GeTrpmrhjpwT9COHhDJvoAuF4eT/Kp9PhhBKOvvHobjpNuGaX19b58E1AQ6JRUoe0JLTY&#13;&#10;fuUDVsTQU0gsZmCptE7UaEPakt7eTPL04OzBF9rgw0uv0QrdpiOqwjluToNsoDrgfA566r3lS4VN&#13;&#10;rJgPr8wh1zgS6je84CI1YDE4WpTU4H797T7GIwXopaRF7ZTU/9wxJyjR3w2SMx2Ox1Fs6TCe3I3w&#13;&#10;4K49m2uP2TWPgPIc4k+xPJkxPuiTKR007yjzRayKLmY41i5pOJmPoVc0fhMuFosUhPKyLKzM2vKY&#13;&#10;OsIaIX7r3pmzRx4CMvgMJ5Wx4gMdfWxPyGIXQKrEVQS6R/WIP0ozUXj8RlH71+cUdfns898AAAD/&#13;&#10;/wMAUEsDBBQABgAIAAAAIQA7Ax6P5wAAABMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE89T8MwEN2R&#13;&#10;+A/WIbFRJ4FASONUVVCFhGBo6cLmxG4SYZ9D7LZpfz3XCZaT7t6791EsJmvYQY++dyggnkXANDZO&#13;&#10;9dgK2H6u7jJgPkhU0jjUAk7aw6K8vipkrtwR1/qwCS0jEfS5FNCFMOSc+6bTVvqZGzQStnOjlYHW&#13;&#10;seVqlEcSt4YnUfTIreyRHDo56KrTzfdmbwW8VasPua4Tm51N9fq+Ww4/269UiNub6WVOYzkHFvQU&#13;&#10;/j7g0oHyQ0nBardH5ZkRkN0nz0QlIIseYmBESeIkpU715fYUp8DLgv/vUv4CAAD//wMAUEsBAi0A&#13;&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#13;&#10;bHNQSwECLQAUAAYACAAAACEA+P1fpR0CAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#13;&#10;Yy54bWxQSwECLQAUAAYACAAAACEAOwMej+cAAAATAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="19B0D5F3" id="Text Box 13" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:416.45pt;margin-top:902.05pt;width:646.45pt;height:33.7pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4/V+lHQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dhKvvI7cRK4q&#10;WUkkp8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mD10jSZ74bwCU9LhIKdEGA6VMtuS/nhbfrmn&#10;xAdmKqbBiJIehKcP88+fZq0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6bVY51mL2&#10;RmejPL/NWnCVdcCF93j71DvpPOWXUvDwIqUXgeiSYm8hrS6tm7hm8xkrto7ZWvFjG+wfumiYMlj0&#10;nOqJBUZ2Tv2RqlHcgQcZBhyaDKRUXKQZcJph/mGadc2sSLMgON6eYfL/Ly1/3q/tqyOh+wodEhgB&#10;aa0vPF7GeTrpmrhjpwT9COHhDJvoAuF4eT/Kp9PhhBKOvvHobjpNuGaX19b58E1AQ6JRUoe0JLTY&#10;fuUDVsTQU0gsZmCptE7UaEPakt7eTPL04OzBF9rgw0uv0QrdpiOqwjluToNsoDrgfA566r3lS4VN&#10;rJgPr8wh1zgS6je84CI1YDE4WpTU4H797T7GIwXopaRF7ZTU/9wxJyjR3w2SMx2Ox1Fs6TCe3I3w&#10;4K49m2uP2TWPgPIc4k+xPJkxPuiTKR007yjzRayKLmY41i5pOJmPoVc0fhMuFosUhPKyLKzM2vKY&#10;OsIaIX7r3pmzRx4CMvgMJ5Wx4gMdfWxPyGIXQKrEVQS6R/WIP0ozUXj8RlH71+cUdfns898AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA7Ax6P5wAAABMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE89T8MwEN2R&#10;+A/WIbFRJ4FASONUVVCFhGBo6cLmxG4SYZ9D7LZpfz3XCZaT7t6791EsJmvYQY++dyggnkXANDZO&#10;9dgK2H6u7jJgPkhU0jjUAk7aw6K8vipkrtwR1/qwCS0jEfS5FNCFMOSc+6bTVvqZGzQStnOjlYHW&#10;seVqlEcSt4YnUfTIreyRHDo56KrTzfdmbwW8VasPua4Tm51N9fq+Ww4/269UiNub6WVOYzkHFvQU&#10;/j7g0oHyQ0nBardH5ZkRkN0nz0QlIIseYmBESeIkpU715fYUp8DLgv/vUv4CAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA+P1fpR0CAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAOwMej+cAAAATAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4ADDE294" w14:textId="151FD8CA" w:rsidR="0046075E" w:rsidRDefault="0046075E" w:rsidP="0046075E">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Improve air </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>quality</w:t>
@@ -2971,51 +2897,51 @@
                               <w:t>Join in, spread the word, and plan your route with friends and family.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1565B50B" id="Text Box 7" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:6.15pt;margin-top:720.85pt;width:646.45pt;height:85.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDUeU6GHQIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcO7UEy4GbwEUB&#13;&#10;IwngFDnTFGkJoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvP7vlXkIKxrQJc0G6WUCM2havSupD9eV59m&#13;&#10;lDjPdMUUaFHSo3D0fvHxw7wzhRhDDaoSlmAR7YrOlLT23hRJ4ngtWuZGYITGoATbMo+u3SWVZR1W&#13;&#10;b1UyTtO7pANbGQtcOIe3j0OQLmJ9KQX3z1I64YkqKc7m42njuQ1nspizYmeZqRt+GoP9wxQtazQ2&#13;&#10;vZR6ZJ6RvW3+KNU23IID6Ucc2gSkbLiIO+A2Wfpum03NjIi7IDjOXGBy/68sfzpszIslvv8KPRIY&#13;&#10;AOmMKxxehn16advwxUkJxhHC4wU20XvC8XI2TvM8m1LCMZals3ySz0Kd5Pq7sc5/E9CSYJTUIi8R&#13;&#10;LnZYOz+knlNCNw2rRqnIjdKkK+nd52kaf7hEsLjS2OM6bLB8v+1JU+EYk/MmW6iOuKCFgXtn+KrB&#13;&#10;IdbM+RdmkWzcCQXsn/GQCrAZnCxKarC//nYf8pEDjFLSoXhK6n7umRWUqO8a2cmzySSoLTqT6Zcx&#13;&#10;OvY2sr2N6H37AKjPDJ+K4dEM+V6dTWmhfUOdL0NXDDHNsXdJ/dl88IOk8Z1wsVzGJNSXYX6tN4aH&#13;&#10;0gHWAPFr/8asOfHgkcInOMuMFe/oGHIHQpZ7D7KJXAWgB1RP+KM2I9undxTEf+vHrOtrX/wGAAD/&#13;&#10;/wMAUEsDBBQABgAIAAAAIQBbbG+B5wAAABIBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9Nb8IwDL1P&#13;&#10;2n+IjLTbSD+AodIUoU5o0rQdYFx2S5vQViRO1wTo9utnTtvF9pOfn9/L16M17KIH3zkUEE8jYBpr&#13;&#10;pzpsBBw+to9LYD5IVNI41AK+tYd1cX+Xy0y5K+70ZR8aRiLoMymgDaHPOPd1q630U9drpN3RDVYG&#13;&#10;gkPD1SCvJG4NT6Jowa3skD60stdlq+vT/mwFvJbbd7mrErv8MeXL23HTfx0+50I8TMbnFZXNCljQ&#13;&#10;Y/i7gFsG8g8FGavcGZVnhnCSEpP6bBY/Absx0mieAKtoWsRpCrzI+f8oxS8AAAD//wMAUEsBAi0A&#13;&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#13;&#10;bHNQSwECLQAUAAYACAAAACEA1HlOhh0CAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#13;&#10;Yy54bWxQSwECLQAUAAYACAAAACEAW2xvgecAAAASAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1565B50B" id="Text Box 7" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:6.15pt;margin-top:720.85pt;width:646.45pt;height:85.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUeU6GHQIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcO7UEy4GbwEUB&#10;IwngFDnTFGkJoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvP7vlXkIKxrQJc0G6WUCM2havSupD9eV59m&#10;lDjPdMUUaFHSo3D0fvHxw7wzhRhDDaoSlmAR7YrOlLT23hRJ4ngtWuZGYITGoATbMo+u3SWVZR1W&#10;b1UyTtO7pANbGQtcOIe3j0OQLmJ9KQX3z1I64YkqKc7m42njuQ1nspizYmeZqRt+GoP9wxQtazQ2&#10;vZR6ZJ6RvW3+KNU23IID6Ucc2gSkbLiIO+A2Wfpum03NjIi7IDjOXGBy/68sfzpszIslvv8KPRIY&#10;AOmMKxxehn16advwxUkJxhHC4wU20XvC8XI2TvM8m1LCMZals3ySz0Kd5Pq7sc5/E9CSYJTUIi8R&#10;LnZYOz+knlNCNw2rRqnIjdKkK+nd52kaf7hEsLjS2OM6bLB8v+1JU+EYk/MmW6iOuKCFgXtn+KrB&#10;IdbM+RdmkWzcCQXsn/GQCrAZnCxKarC//nYf8pEDjFLSoXhK6n7umRWUqO8a2cmzySSoLTqT6Zcx&#10;OvY2sr2N6H37AKjPDJ+K4dEM+V6dTWmhfUOdL0NXDDHNsXdJ/dl88IOk8Z1wsVzGJNSXYX6tN4aH&#10;0gHWAPFr/8asOfHgkcInOMuMFe/oGHIHQpZ7D7KJXAWgB1RP+KM2I9undxTEf+vHrOtrX/wGAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBbbG+B5wAAABIBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9Nb8IwDL1P&#10;2n+IjLTbSD+AodIUoU5o0rQdYFx2S5vQViRO1wTo9utnTtvF9pOfn9/L16M17KIH3zkUEE8jYBpr&#10;pzpsBBw+to9LYD5IVNI41AK+tYd1cX+Xy0y5K+70ZR8aRiLoMymgDaHPOPd1q630U9drpN3RDVYG&#10;gkPD1SCvJG4NT6Jowa3skD60stdlq+vT/mwFvJbbd7mrErv8MeXL23HTfx0+50I8TMbnFZXNCljQ&#10;Y/i7gFsG8g8FGavcGZVnhnCSEpP6bBY/Absx0mieAKtoWsRpCrzI+f8oxS8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA1HlOhh0CAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAW2xvgecAAAASAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2FCA1169" w14:textId="0304756D" w:rsidR="006002EE" w:rsidRDefault="006002EE" w:rsidP="006002EE">
                       <w:r w:rsidRPr="00AF79AF">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>In celebration of Earth Month, our high school will be car-free on</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidRPr="00AF79AF">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -3042,243 +2968,237 @@
                         </w:rPr>
                         <w:t>Join in, spread the word, and plan your route with friends and family.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E14FD9" w:rsidRPr="000E6AED" w:rsidSect="00CB4230">
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="-1546" w:right="1440" w:bottom="2009" w:left="1440" w:header="1350" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3055DDD9" w14:textId="77777777" w:rsidR="00346B54" w:rsidRDefault="00346B54" w:rsidP="00E51D72">
+    <w:p w14:paraId="66096630" w14:textId="77777777" w:rsidR="001513FC" w:rsidRDefault="001513FC" w:rsidP="00E51D72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FB0B418" w14:textId="77777777" w:rsidR="00346B54" w:rsidRDefault="00346B54" w:rsidP="00E51D72">
+    <w:p w14:paraId="17E92E55" w14:textId="77777777" w:rsidR="001513FC" w:rsidRDefault="001513FC" w:rsidP="00E51D72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Montserrat SemiBold">
-    <w:panose1 w:val="00000700000000000000"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:panose1 w:val="00000500000000000000"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4736A4F4" w14:textId="77777777" w:rsidR="00346B54" w:rsidRDefault="00346B54" w:rsidP="00E51D72">
+    <w:p w14:paraId="65D841FF" w14:textId="77777777" w:rsidR="001513FC" w:rsidRDefault="001513FC" w:rsidP="00E51D72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C3A23D7" w14:textId="77777777" w:rsidR="00346B54" w:rsidRDefault="00346B54" w:rsidP="00E51D72">
+    <w:p w14:paraId="348B112B" w14:textId="77777777" w:rsidR="001513FC" w:rsidRDefault="001513FC" w:rsidP="00E51D72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3976CEC6" w14:textId="1C2C35C2" w:rsidR="009C08CB" w:rsidRDefault="009C08CB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="67171F3A" wp14:editId="6BC2C766">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="67171F3A" wp14:editId="047E2C28">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-1021715</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>-88900</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7875905" cy="10195560"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="11" name="Picture 11"/>
+          <wp:docPr id="11" name="Picture 11" descr="Girl and her mother smiling riding bikes to school."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="11" name="Picture 11"/>
+                  <pic:cNvPr id="11" name="Picture 11" descr="Girl and her mother smiling riding bikes to school."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7875905" cy="10195560"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="434E46BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="883AAA3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3681,147 +3601,156 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1875539078">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1253929115">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1998993711">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1179076747">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="71"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E51D72"/>
     <w:rsid w:val="00005A0D"/>
     <w:rsid w:val="00025FAA"/>
+    <w:rsid w:val="000A0D41"/>
     <w:rsid w:val="000E6AED"/>
+    <w:rsid w:val="001513FC"/>
     <w:rsid w:val="00235EEC"/>
     <w:rsid w:val="00246D37"/>
     <w:rsid w:val="00281A47"/>
     <w:rsid w:val="002F7EBC"/>
     <w:rsid w:val="00346B54"/>
     <w:rsid w:val="00346BDC"/>
+    <w:rsid w:val="00362AF7"/>
+    <w:rsid w:val="003D56B1"/>
     <w:rsid w:val="0041551B"/>
     <w:rsid w:val="0046075E"/>
     <w:rsid w:val="004B6364"/>
+    <w:rsid w:val="004D06CD"/>
     <w:rsid w:val="005502E3"/>
     <w:rsid w:val="00566367"/>
     <w:rsid w:val="005B569E"/>
     <w:rsid w:val="005E7539"/>
+    <w:rsid w:val="005F7657"/>
     <w:rsid w:val="006002EE"/>
     <w:rsid w:val="00676312"/>
     <w:rsid w:val="00681C0C"/>
     <w:rsid w:val="006F070C"/>
+    <w:rsid w:val="00780611"/>
     <w:rsid w:val="007A3B42"/>
+    <w:rsid w:val="007E4510"/>
     <w:rsid w:val="008007BF"/>
     <w:rsid w:val="00841486"/>
     <w:rsid w:val="0089394F"/>
     <w:rsid w:val="009C08CB"/>
     <w:rsid w:val="009E57B9"/>
     <w:rsid w:val="00AF79AF"/>
     <w:rsid w:val="00B565A3"/>
     <w:rsid w:val="00C20E8E"/>
     <w:rsid w:val="00C633EF"/>
     <w:rsid w:val="00CB4230"/>
+    <w:rsid w:val="00CC4B13"/>
     <w:rsid w:val="00CF79A0"/>
     <w:rsid w:val="00D06C49"/>
     <w:rsid w:val="00D37A12"/>
     <w:rsid w:val="00E14FD9"/>
     <w:rsid w:val="00E51D72"/>
     <w:rsid w:val="00EE5D1F"/>
     <w:rsid w:val="00F314A3"/>
     <w:rsid w:val="00FF6376"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F15EFEF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6E0CBCED-5439-604D-8BCF-0027F1305DA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4768,51 +4697,51 @@
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009C08CB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006002EE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -5093,53 +5022,59 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D7D3215-EC2F-D440-8B7D-F72AB787E742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>3</Words>
   <Characters>21</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>