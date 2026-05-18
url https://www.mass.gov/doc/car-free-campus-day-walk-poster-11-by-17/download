--- v0 (2025-10-30)
+++ v1 (2026-05-18)
@@ -1,53 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68A228A9" w14:textId="57F269BE" w:rsidR="00E14FD9" w:rsidRPr="000E6AED" w:rsidRDefault="005502E3" w:rsidP="000E6AED">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26D50F5C" wp14:editId="1E4E0BDA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>77470</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>10846529</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3657600" cy="376555"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -84,51 +90,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="26D50F5C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:6.1pt;margin-top:854.05pt;width:4in;height:29.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCCjkcaFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815IXOa1gOXATuChg&#13;&#10;JAGcImeaIi0BFIclaUvu13dIyQvSnopeqBnOaJb3Hhf3XaPIUVhXgy7oeJRSIjSHstb7gv54XX/6&#13;&#10;TInzTJdMgRYFPQlH75cfPyxak4sJVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfPo2n1SWtZi&#13;&#10;9UYlkzSdJy3Y0ljgwjm8feyDdBnrSym4f5bSCU9UQXE2H08bz104k+WC5XvLTFXzYQz2D1M0rNbY&#13;&#10;9FLqkXlGDrb+o1RTcwsOpB9xaBKQsuYi7oDbjNN322wrZkTcBcFx5gKT+39l+dNxa14s8d1X6JDA&#13;&#10;AEhrXO7wMuzTSduEL05KMI4Qni6wic4TjpfTeXY3TzHEMTa9m2dZFsok17+Ndf6bgIYEo6AWaYlo&#13;&#10;sePG+T71nBKaaVjXSkVqlCZtQefTLI0/XCJYXGnscZ01WL7bdcMCOyhPuJeFnnJn+LrG5hvm/Auz&#13;&#10;yDHOi7r1z3hIBdgEBouSCuyvv92HfIQeo5S0qJmCup8HZgUl6rtGUr6MZ7MgsujMsrsJOvY2sruN&#13;&#10;6EPzACjLMb4Qw6MZ8r06m9JC84byXoWuGGKaY++C+rP54Hsl4/PgYrWKSSgrw/xGbw0PpQOcAdrX&#13;&#10;7o1ZM+DvkbknOKuL5e9o6HN7IlYHD7KOHAWAe1QH3FGSkeXh+QTN3/ox6/rIl78BAAD//wMAUEsD&#13;&#10;BBQABgAIAAAAIQBMF4yP5QAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/BbsIwDL1P2j9ERtpt&#13;&#10;pFQDotIUoU5o0rQdYFx2S5vQViRO1wTo9vUzp+1i6z0/Pz/n69FZdjFD6DxKmE0TYAZrrztsJBw+&#13;&#10;to8CWIgKtbIejYRvE2Bd3N/lKtP+ijtz2ceGkQmGTEloY+wzzkPdGqfC1PcGaXb0g1OR4NBwPagr&#13;&#10;mTvL0yRZcKc6pAut6k3Zmvq0PzsJr+X2Xe2q1IkfW768HTf91+FzLuXDZHxeUdmsgEUzxr8NuP1A&#13;&#10;+aGgYJU/ow7MEk5TUlJfJmIGjBRzIYiqbtRi+QS8yPn/T4pfAAAA//8DAFBLAQItABQABgAIAAAA&#13;&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#13;&#10;FAAGAAgAAAAhAIKORxoXAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAEwXjI/lAAAAEQEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2Lnht&#13;&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:6.1pt;margin-top:854.05pt;width:4in;height:29.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCjkcaFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815IXOa1gOXATuChg&#10;JAGcImeaIi0BFIclaUvu13dIyQvSnopeqBnOaJb3Hhf3XaPIUVhXgy7oeJRSIjSHstb7gv54XX/6&#10;TInzTJdMgRYFPQlH75cfPyxak4sJVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfPo2n1SWtZi&#10;9UYlkzSdJy3Y0ljgwjm8feyDdBnrSym4f5bSCU9UQXE2H08bz104k+WC5XvLTFXzYQz2D1M0rNbY&#10;9FLqkXlGDrb+o1RTcwsOpB9xaBKQsuYi7oDbjNN322wrZkTcBcFx5gKT+39l+dNxa14s8d1X6JDA&#10;AEhrXO7wMuzTSduEL05KMI4Qni6wic4TjpfTeXY3TzHEMTa9m2dZFsok17+Ndf6bgIYEo6AWaYlo&#10;sePG+T71nBKaaVjXSkVqlCZtQefTLI0/XCJYXGnscZ01WL7bdcMCOyhPuJeFnnJn+LrG5hvm/Auz&#10;yDHOi7r1z3hIBdgEBouSCuyvv92HfIQeo5S0qJmCup8HZgUl6rtGUr6MZ7MgsujMsrsJOvY2sruN&#10;6EPzACjLMb4Qw6MZ8r06m9JC84byXoWuGGKaY++C+rP54Hsl4/PgYrWKSSgrw/xGbw0PpQOcAdrX&#10;7o1ZM+DvkbknOKuL5e9o6HN7IlYHD7KOHAWAe1QH3FGSkeXh+QTN3/ox6/rIl78BAAD//wMAUEsD&#10;BBQABgAIAAAAIQCNiald4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjc&#10;WLqKbVFpOk2VJiQEh41duLmN11Y0SWmyrfDr8U5wst7z0/PnfD3ZXpxpDJ13GuazBAS52pvONRoO&#10;79sHBSJEdAZ770jDNwVYF7c3OWbGX9yOzvvYCC5xIUMNbYxDJmWoW7IYZn4gx7ujHy1GlmMjzYgX&#10;Lre9TJNkKS12ji+0OFDZUv25P1kNL+X2DXdVatVPXz6/HjfD1+FjofX93bR5AhFpin9huOIzOhTM&#10;VPmTM0H0rNOUkzxXiZqD4MRCKbaqq7VcPYIscvn/ieIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAgo5HGhcCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAjYmpXeEAAAAMAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="52F5A657" w14:textId="625C5C50" w:rsidR="006002EE" w:rsidRDefault="006002EE" w:rsidP="006002EE">
                       <w:r w:rsidRPr="009E57B9">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="1DAB4A"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>What Your Pledge Means</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -314,51 +320,51 @@
                               <w:t>for our planet.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="153C7D73" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:6.1pt;margin-top:887.7pt;width:298.7pt;height:110.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBxPQu5GgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K8xLFgOXATuChg&#13;&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNcMZzfLe4/yhaxQ5COtq0AXNBiklQnMoa70r6I+31Zd7&#13;&#10;SpxnumQKtCjoUTj6sPj8ad6aXAyhAlUKS7CIdnlrClp5b/IkcbwSDXMDMEJjUIJtmEfX7pLSshar&#13;&#10;NyoZpuld0oItjQUunMPbpz5IF7G+lIL7Fymd8EQVFGfz8bTx3IYzWcxZvrPMVDU/jcH+YYqG1Rqb&#13;&#10;Xko9Mc/I3tZ/lGpqbsGB9AMOTQJS1lzEHXCbLP2wzaZiRsRdEBxnLjC5/1eWPx825tUS332FDgkM&#13;&#10;gLTG5Q4vwz6dtE344qQE4wjh8QKb6DzheDmazkbjGYY4xrJxmmbTSaiTXH831vlvAhoSjIJa5CXC&#13;&#10;xQ5r5/vUc0ropmFVKxW5UZq0Bb0bTdL4wyWCxZXGHtdhg+W7bUfq8maRLZRH3M9CT70zfFXjDGvm&#13;&#10;/CuzyDXOjfr1L3hIBdgLThYlFdhff7sP+UgBRilpUTsFdT/3zApK1HeN5Myy8TiILTrjyXSIjr2N&#13;&#10;bG8jet88Asozw5dieDRDvldnU1po3lHmy9AVQ0xz7F1QfzYffa9ofCZcLJcxCeVlmF/rjeGhdEA1&#13;&#10;IPzWvTNrTjR4ZPAZzipj+Qc2+tyej+Xeg6wjVQHnHtUT/CjNSPbpGQXt3/ox6/rYF78BAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQCGSuK65gAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/BTsMwDL0j8Q+R&#13;&#10;J3Fj6SrarV3TaSqakBAcNnbhljZZW5E4pcm2wtdjTnCx9ezn5/eKzWQNu+jR9w4FLOYRMI2NUz22&#13;&#10;Ao5vu/sVMB8kKmkcagFf2sOmvL0pZK7cFff6cggtIxH0uRTQhTDknPum01b6uRs00u7kRisDwbHl&#13;&#10;apRXEreGx1GUcit7pA+dHHTV6ebjcLYCnqvdq9zXsV19m+rp5bQdPo/viRB3s+lxTWW7Bhb0FP4u&#13;&#10;4DcD+YeSjNXujMozQziOiUl9uUwegBEjjbIUWE2jLEsy4GXB/ycpfwAAAP//AwBQSwECLQAUAAYA&#13;&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#13;&#10;AQItABQABgAIAAAAIQBxPQu5GgIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQCGSuK65gAAABEBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJl&#13;&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="153C7D73" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:6.1pt;margin-top:887.7pt;width:298.7pt;height:110.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxPQu5GgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K8xLFgOXATuChg&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNcMZzfLe4/yhaxQ5COtq0AXNBiklQnMoa70r6I+31Zd7&#10;SpxnumQKtCjoUTj6sPj8ad6aXAyhAlUKS7CIdnlrClp5b/IkcbwSDXMDMEJjUIJtmEfX7pLSshar&#10;NyoZpuld0oItjQUunMPbpz5IF7G+lIL7Fymd8EQVFGfz8bTx3IYzWcxZvrPMVDU/jcH+YYqG1Rqb&#10;Xko9Mc/I3tZ/lGpqbsGB9AMOTQJS1lzEHXCbLP2wzaZiRsRdEBxnLjC5/1eWPx825tUS332FDgkM&#10;gLTG5Q4vwz6dtE344qQE4wjh8QKb6DzheDmazkbjGYY4xrJxmmbTSaiTXH831vlvAhoSjIJa5CXC&#10;xQ5r5/vUc0ropmFVKxW5UZq0Bb0bTdL4wyWCxZXGHtdhg+W7bUfq8maRLZRH3M9CT70zfFXjDGvm&#10;/CuzyDXOjfr1L3hIBdgLThYlFdhff7sP+UgBRilpUTsFdT/3zApK1HeN5Myy8TiILTrjyXSIjr2N&#10;bG8jet88Asozw5dieDRDvldnU1po3lHmy9AVQ0xz7F1QfzYffa9ofCZcLJcxCeVlmF/rjeGhdEA1&#10;IPzWvTNrTjR4ZPAZzipj+Qc2+tyej+Xeg6wjVQHnHtUT/CjNSPbpGQXt3/ox6/rYF78BAAD//wMA&#10;UEsDBBQABgAIAAAAIQBH1Mdo4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4s4tEaEGWpiFpTIweWnvxNrBTILK7yG5b9Nc7nvQ0eTMvb75XrGcziDNNvndWwf0iAkG2cbq3&#10;rYLD2/ZuBcIHtBoHZ0nBF3lYl9dXBebaXeyOzvvQCg6xPkcFXQhjLqVvOjLoF24ky7ejmwwGllMr&#10;9YQXDjeDjKMolQZ7yx86HKnqqPnYn4yC52r7irs6NqvvoXp6OW7Gz8N7otTtzbx5BBFoDn9m+MVn&#10;dCiZqXYnq70YWMcxO3kul8kDCHakUZaCqHmVZUkGsizk/xLlDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBxPQu5GgIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBH1Mdo4wAAAAwBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1F630CF6" w14:textId="6795AF3C" w:rsidR="006002EE" w:rsidRDefault="006002EE" w:rsidP="006002EE">
                       <w:r w:rsidRPr="00CF79A0">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>This campus-wide</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00246D37">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CF79A0">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -531,88 +537,100 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4B5CFCE3" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="6.1pt,835.65pt" to="294.1pt,835.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBXyoTjwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815LS1ikEy0EaI7kU&#13;&#10;SZA2H0BTS4sAXyAZS/77LClZNtoiQIteKHK5Mzs7XK2uB63IHnyQ1jS0WpSUgOG2lWbX0Jefdx+/&#13;&#10;UhIiMy1T1kBDDxDo9frDxap3NVzazqoWPEESE+reNbSL0dVFEXgHmoWFdWDwUlivWcSj3xWtZz2y&#13;&#10;a1VcluWy6K1vnbccQsDoZryk68wvBPD4KESASFRDUVvMq8/rNq3FesXqnWeuk3ySwf5BhWbSYNGZ&#13;&#10;asMiI69e/kalJfc2WBEX3OrCCiE55B6wm6r8pZsfHXOQe0FzgpttCv+Plj/sb82TRxt6F+rgnnzq&#13;&#10;YhBepy/qI0M26zCbBUMkHIOfll+uliV6yo93xQnofIj3YDVJm4YqaVIfrGb77yFiMUw9pqSwMqRv&#13;&#10;6NUSXzSnBatkeyeVSpfB77a3ypM9wzesNjffPt+kZ0OKszQ8KYPBUxd5Fw8KxgLPIIhsUXc1VkgD&#13;&#10;BjMt4xxMrCZeZTA7wQRKmIGTtPeAU36CQh6+vwHPiFzZmjiDtTTW/0l2HI6SxZh/dGDsO1mwte0h&#13;&#10;v2+2BqcoOzdNfBrT83OGn/7L9RsAAAD//wMAUEsDBBQABgAIAAAAIQCXdvxF4gAAABEBAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTE/BTsMwDL0j8Q+RkbigLV0HW9U1nYAJiXFhdHxA2pi20Dilybby95gD&#13;&#10;gout9/z8/JytR9uJIw6+daRgNo1AIFXOtFQreN0/TBIQPmgyunOECr7Qwzo/P8t0atyJXvBYhFqw&#13;&#10;CflUK2hC6FMpfdWg1X7qeiSevbnB6sBwqKUZ9InNbSfjKFpIq1viC43u8b7B6qM4WAXF8ztePY7L&#13;&#10;TXm33+7ounqq3PxTqcuLcbPicrsCEXAMfxvw8wPnh5yDle5AxouOcRyzkvtiOZuDYMVNkjBV/lIy&#13;&#10;z+T/T/JvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#13;&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#13;&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFfKhOPDAQAA3wMAAA4AAAAAAAAA&#13;&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJd2/EXiAAAAEQEAAA8AAAAA&#13;&#10;AAAAAAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#13;&#10;" strokecolor="#1dab4a" strokeweight="6pt">
+              <v:line w14:anchorId="572A0EC1" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="6.1pt,835.65pt" to="294.1pt,835.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXyoTjwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815LS1ikEy0EaI7kU&#10;SZA2H0BTS4sAXyAZS/77LClZNtoiQIteKHK5Mzs7XK2uB63IHnyQ1jS0WpSUgOG2lWbX0Jefdx+/&#10;UhIiMy1T1kBDDxDo9frDxap3NVzazqoWPEESE+reNbSL0dVFEXgHmoWFdWDwUlivWcSj3xWtZz2y&#10;a1VcluWy6K1vnbccQsDoZryk68wvBPD4KESASFRDUVvMq8/rNq3FesXqnWeuk3ySwf5BhWbSYNGZ&#10;asMiI69e/kalJfc2WBEX3OrCCiE55B6wm6r8pZsfHXOQe0FzgpttCv+Plj/sb82TRxt6F+rgnnzq&#10;YhBepy/qI0M26zCbBUMkHIOfll+uliV6yo93xQnofIj3YDVJm4YqaVIfrGb77yFiMUw9pqSwMqRv&#10;6NUSXzSnBatkeyeVSpfB77a3ypM9wzesNjffPt+kZ0OKszQ8KYPBUxd5Fw8KxgLPIIhsUXc1VkgD&#10;BjMt4xxMrCZeZTA7wQRKmIGTtPeAU36CQh6+vwHPiFzZmjiDtTTW/0l2HI6SxZh/dGDsO1mwte0h&#10;v2+2BqcoOzdNfBrT83OGn/7L9RsAAAD//wMAUEsDBBQABgAIAAAAIQDabeSI3wAAAAwBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHWaQhuFOBU/QqJcgJQHcOwlCcTrELtteHuW&#10;A4LTamZHs98W68n1Yo9j6DwpmM8SEEjG244aBa/b+/MMRIiarO49oYIvDLAuj48KnVt/oBfcV7ER&#10;XEIh1wraGIdcymBadDrM/IDEuzc/Oh1Zjo20oz5wuetlmiRL6XRHfKHVA962aD6qnVNQPb3j2cO0&#10;uqtvtptnujCPxi8+lTo9ma6vQESc4l8YfvAZHUpmqv2ObBA96zTlJM/lar4AwYnLLGOr/rVkWcj/&#10;T5TfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFfKhOPDAQAA3wMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANpt5IjfAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#1dab4a" strokeweight="6pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185C9E97" wp14:editId="43929978">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185C9E97" wp14:editId="256FA854">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5019040</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>11268480</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1186775" cy="710055"/>
-            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="14" name="Picture 14"/>
+            <wp:docPr id="14" name="Picture 14">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="Picture 14"/>
+                    <pic:cNvPr id="14" name="Picture 14">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="40169"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1186775" cy="710055"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
@@ -622,136 +640,160 @@
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00AB73F0" wp14:editId="6A1679F1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00AB73F0" wp14:editId="6CC8E8CB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5291847</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>12141159</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="658089" cy="658089"/>
-            <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
             <wp:wrapNone/>
-            <wp:docPr id="19" name="Picture 19"/>
+            <wp:docPr id="19" name="Picture 19">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="19" name="Picture 19"/>
+                    <pic:cNvPr id="19" name="Picture 19">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="660108" cy="660108"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C98D02F" wp14:editId="7B50FB39">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C98D02F" wp14:editId="2CBD3FF3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5272391</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10496118</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="677606" cy="591414"/>
-            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="15" name="Picture 15" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+            <wp:docPr id="15" name="Picture 15">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="Shape&#10;&#10;Description automatically generated with low confidence"/>
+                    <pic:cNvPr id="15" name="Picture 15">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="682587" cy="595762"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -792,116 +834,90 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3035030" cy="972766"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="33B844E5" w14:textId="4177DA2E" w:rsidR="0046075E" w:rsidRDefault="0046075E" w:rsidP="0046075E">
                             <w:r w:rsidRPr="009E57B9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Create a safer travel environment for </w:t>
+                              <w:t>Create a safer travel environment for everyone</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="19839BBD" id="Text Box 18" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:416.6pt;margin-top:952.1pt;width:239pt;height:76.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCwv4egGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KXOIlgOXATuChg&#13;&#10;JAGcImeaIi0BJIclaUvu13dIeUPaU9ELNcMZzfLe4+yh04rshfMNmJIOBzklwnCoGrMt6Y+35Zc7&#13;&#10;SnxgpmIKjCjpQXj6MP/8adbaQoygBlUJR7CI8UVrS1qHYIss87wWmvkBWGEwKMFpFtB126xyrMXq&#13;&#10;WmWjPJ9mLbjKOuDCe7x96oN0nupLKXh4kdKLQFRJcbaQTpfOTTyz+YwVW8ds3fDjGOwfptCsMdj0&#13;&#10;XOqJBUZ2rvmjlG64Aw8yDDjoDKRsuEg74DbD/MM265pZkXZBcLw9w+T/X1n+vF/bV0dC9xU6JDAC&#13;&#10;0lpfeLyM+3TS6fjFSQnGEcLDGTbRBcLxcpyPb/IxhjjG7m9Ht9NpLJNd/rbOh28CNIlGSR3SktBi&#13;&#10;+5UPfeopJTYzsGyUStQoQ9qSTrFB+uEcweLKYI/LrNEK3aYjTVXS0WmPDVQHXM9Bz7y3fNngDCvm&#13;&#10;wytzSDWOjfINL3hIBdgLjhYlNbhff7uP+cgARilpUTol9T93zAlK1HeD3NwPJ5OoteRMbm5H6Ljr&#13;&#10;yOY6Ynb6EVCdQ3wolicz5gd1MqUD/Y4qX8SuGGKGY++ShpP5GHpB4yvhYrFISaguy8LKrC2PpSOq&#13;&#10;EeG37p05e6QhIIHPcBIZKz6w0ef2fCx2AWSTqIo496ge4UdlJrKPryhK/9pPWZe3Pv8NAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQDB5foD5wAAABMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8Qdr&#13;&#10;kbhRO0kLIY1TVUEVEoJDSy/cnNhNIuJ1iN028Hq2J7isZjWzszP5arI9O5nRdw4lRDMBzGDtdIeN&#13;&#10;hP375i4F5oNCrXqHRsK38bAqrq9ylWl3xq057ULDyAR9piS0IQwZ575ujVV+5gaDxB3caFWgdWy4&#13;&#10;HtWZzG3PYyHuuVUd0odWDaZsTf25O1oJL+XmTW2r2KY/ffn8elgPX/uPhZS3N9PTksZ6CSyYKfxd&#13;&#10;wKUD5YeCglXuiNqzXkKaJDFJiXgUc0IXSRJFhCoJsVg8zIEXOf/fpfgFAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEAsL+HoBoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAweX6A+cAAAATAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="19839BBD" id="Text Box 18" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:416.6pt;margin-top:952.1pt;width:239pt;height:76.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwv4egGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KXOIlgOXATuChg&#10;JAGcImeaIi0BJIclaUvu13dIeUPaU9ELNcMZzfLe4+yh04rshfMNmJIOBzklwnCoGrMt6Y+35Zc7&#10;SnxgpmIKjCjpQXj6MP/8adbaQoygBlUJR7CI8UVrS1qHYIss87wWmvkBWGEwKMFpFtB126xyrMXq&#10;WmWjPJ9mLbjKOuDCe7x96oN0nupLKXh4kdKLQFRJcbaQTpfOTTyz+YwVW8ds3fDjGOwfptCsMdj0&#10;XOqJBUZ2rvmjlG64Aw8yDDjoDKRsuEg74DbD/MM265pZkXZBcLw9w+T/X1n+vF/bV0dC9xU6JDAC&#10;0lpfeLyM+3TS6fjFSQnGEcLDGTbRBcLxcpyPb/IxhjjG7m9Ht9NpLJNd/rbOh28CNIlGSR3SktBi&#10;+5UPfeopJTYzsGyUStQoQ9qSTrFB+uEcweLKYI/LrNEK3aYjTVXS0WmPDVQHXM9Bz7y3fNngDCvm&#10;wytzSDWOjfINL3hIBdgLjhYlNbhff7uP+cgARilpUTol9T93zAlK1HeD3NwPJ5OoteRMbm5H6Ljr&#10;yOY6Ynb6EVCdQ3wolicz5gd1MqUD/Y4qX8SuGGKGY++ShpP5GHpB4yvhYrFISaguy8LKrC2PpSOq&#10;EeG37p05e6QhIIHPcBIZKz6w0ef2fCx2AWSTqIo496ge4UdlJrKPryhK/9pPWZe3Pv8NAAD//wMA&#10;UEsDBBQABgAIAAAAIQCob6zG5AAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJ2khRDiVFWkCgnBoaUXbpvYTSJiO8RuG/r13Z7gNqt5mp3Jl5Pp2VGPvnNWQjQTwLStneps&#10;I2H3uX5IgfmAVmHvrJbwqz0si9ubHDPlTnajj9vQMAqxPkMJbQhDxrmvW23Qz9ygLXl7NxoMdI4N&#10;VyOeKNz0PBbikRvsLH1ocdBlq+vv7cFIeCvXH7ipYpOe+/L1fb8afnZfCynv76bVC7Cgp/AHw7U+&#10;VYeCOlXuYJVnvYQ0SWJCyXgWc1JXJIkiUpWEWCye5sCLnP+fUVwAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAsL+HoBoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAqG+sxuQAAAAOAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="33B844E5" w14:textId="4177DA2E" w:rsidR="0046075E" w:rsidRDefault="0046075E" w:rsidP="0046075E">
                       <w:r w:rsidRPr="009E57B9">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Create a safer travel environment for </w:t>
+                        <w:t>Create a safer travel environment for everyone</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B51D60B" wp14:editId="03F5E1BF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5287010</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>10473690</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3034665" cy="972185"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -927,128 +943,102 @@
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2D503208" w14:textId="04DB7F64" w:rsidR="005502E3" w:rsidRDefault="005502E3" w:rsidP="005502E3">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Boost your daily</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:br/>
-                              <w:t xml:space="preserve">physical </w:t>
+                              <w:t>physical activity</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1B51D60B" id="Text Box 20" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:416.3pt;margin-top:824.7pt;width:238.95pt;height:76.55pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAnoV9YGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815LXJILlwE3gokCQ&#13;&#10;BHCKnGmKtAhQHJakLblf3yHlDWlPRS/UDGc0y3uP8/uu0WQvnFdgSjoc5JQIw6FSZlvSH2+rL7eU&#13;&#10;+MBMxTQYUdKD8PR+8fnTvLWFGEENuhKOYBHji9aWtA7BFlnmeS0a5gdghcGgBNewgK7bZpVjLVZv&#13;&#10;dDbK81nWgqusAy68x9vHPkgXqb6UgocXKb0IRJcUZwvpdOncxDNbzFmxdczWih/HYP8wRcOUwabn&#13;&#10;Uo8sMLJz6o9SjeIOPMgw4NBkIKXiIu2A2wzzD9usa2ZF2gXB8fYMk/9/Zfnzfm1fHQndV+iQwAhI&#13;&#10;a33h8TLu00nXxC9OSjCOEB7OsIkuEI6X43w8mc2mlHCM3d2MhrfTWCa7/G2dD98ENCQaJXVIS0KL&#13;&#10;7Z986FNPKbGZgZXSOlGjDWlLOhtP8/TDOYLFtcEel1mjFbpNR1SFI5322EB1wPUc9Mx7y1cKZ3hi&#13;&#10;Prwyh1TjRijf8IKH1IC94GhRUoP79bf7mI8MYJSSFqVTUv9zx5ygRH83yM3dcDKJWkvOZHozQsdd&#13;&#10;RzbXEbNrHgDVOcSHYnkyY37QJ1M6aN5R5cvYFUPMcOxd0nAyH0IvaHwlXCyXKQnVZVl4MmvLY+mI&#13;&#10;akT4rXtnzh5pCEjgM5xExooPbPS5PR/LXQCpElUR5x7VI/yozET28RVF6V/7Kevy1he/AQAA//8D&#13;&#10;AFBLAwQUAAYACAAAACEAPO9LEOcAAAATAQAADwAAAGRycy9kb3ducmV2LnhtbExPPU/DMBDdkfgP&#13;&#10;1iGxUbtpE4U0TlUFVUgIhpYubE58TSJiO8RuG/j1XCdYTnd6795Hvp5Mz844+s5ZCfOZAIa2drqz&#13;&#10;jYTD+/YhBeaDslr1zqKEb/SwLm5vcpVpd7E7PO9Dw0jE+kxJaEMYMs593aJRfuYGtIQd3WhUoHNs&#13;&#10;uB7VhcRNzyMhEm5UZ8mhVQOWLdaf+5OR8FJu39Suikz605fPr8fN8HX4iKW8v5ueVjQ2K2ABp/D3&#13;&#10;AdcOlB8KCla5k9We9RLSRZQQlYBk+bgEdqUs5iIGVtGWiigGXuT8f5fiFwAA//8DAFBLAQItABQA&#13;&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#13;&#10;UEsBAi0AFAAGAAgAAAAhACehX1gbAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhADzvSxDnAAAAEwEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3du&#13;&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1B51D60B" id="Text Box 20" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:416.3pt;margin-top:824.7pt;width:238.95pt;height:76.55pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnoV9YGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815LXJILlwE3gokCQ&#10;BHCKnGmKtAhQHJakLblf3yHlDWlPRS/UDGc0y3uP8/uu0WQvnFdgSjoc5JQIw6FSZlvSH2+rL7eU&#10;+MBMxTQYUdKD8PR+8fnTvLWFGEENuhKOYBHji9aWtA7BFlnmeS0a5gdghcGgBNewgK7bZpVjLVZv&#10;dDbK81nWgqusAy68x9vHPkgXqb6UgocXKb0IRJcUZwvpdOncxDNbzFmxdczWih/HYP8wRcOUwabn&#10;Uo8sMLJz6o9SjeIOPMgw4NBkIKXiIu2A2wzzD9usa2ZF2gXB8fYMk/9/Zfnzfm1fHQndV+iQwAhI&#10;a33h8TLu00nXxC9OSjCOEB7OsIkuEI6X43w8mc2mlHCM3d2MhrfTWCa7/G2dD98ENCQaJXVIS0KL&#10;7Z986FNPKbGZgZXSOlGjDWlLOhtP8/TDOYLFtcEel1mjFbpNR1SFI5322EB1wPUc9Mx7y1cKZ3hi&#10;Prwyh1TjRijf8IKH1IC94GhRUoP79bf7mI8MYJSSFqVTUv9zx5ygRH83yM3dcDKJWkvOZHozQsdd&#10;RzbXEbNrHgDVOcSHYnkyY37QJ1M6aN5R5cvYFUPMcOxd0nAyH0IvaHwlXCyXKQnVZVl4MmvLY+mI&#10;akT4rXtnzh5pCEjgM5xExooPbPS5PR/LXQCpElUR5x7VI/yozET28RVF6V/7Kevy1he/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAVWUd1eUAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkbixZt1Zd13SaKk1ICA4bu3Bzm6ytaJLSZFvh6fFOcLP1f/r9Od9MpmcXPfrOWQnzmQCmbe1U&#10;ZxsJx/fdUwrMB7QKe2e1hG/tYVPc3+WYKXe1e305hIZRifUZSmhDGDLOfd1qg37mBm0pO7nRYKB1&#10;bLga8UrlpueREAk32Fm60OKgy1bXn4ezkfBS7t5wX0Um/enL59fTdvg6fsRSPj5M2zWwoKfwB8NN&#10;n9ShIKfKna3yrJeQLqKEUAqS5WoJ7IYs5iIGVtGUiigGXuT8/xvFLwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAnoV9YGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBVZR3V5QAAAA4BAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2D503208" w14:textId="04DB7F64" w:rsidR="005502E3" w:rsidRDefault="005502E3" w:rsidP="005502E3">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Boost your daily</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:br/>
-                        <w:t xml:space="preserve">physical </w:t>
+                        <w:t>physical activity</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19B0D5F3" wp14:editId="0AE201C8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5288753</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>11456035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8209915" cy="427990"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1062,116 +1052,90 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8209915" cy="427990"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4ADDE294" w14:textId="151FD8CA" w:rsidR="0046075E" w:rsidRDefault="0046075E" w:rsidP="0046075E">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Improve air </w:t>
+                              <w:t>Improve air quality</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="19B0D5F3" id="Text Box 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:416.45pt;margin-top:902.05pt;width:646.45pt;height:33.7pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAbMGbxHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6127dhKvvI7cRK4q&#13;&#10;WUkkJ8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mN13jSZ74bwCU9LhIKdEGA6VMtuSvr0uv9xR&#13;&#10;4gMzFdNgREkPwtP7+edPs9YWYgQ16Eo4gkmML1pb0joEW2SZ57VomB+AFQadElzDAh7dNqscazF7&#13;&#10;o7NRnt9kLbjKOuDCe7x97J10nvJLKXh4ltKLQHRJsbeQVpfWTVyz+YwVW8dsrfixDfYPXTRMGSx6&#13;&#10;TvXIAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM0w/zDNumZWpFkQHG/PMPn/l5Y/7df2xZHQfYMOCYyA&#13;&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gXC8vBvl0+lwQglH33h0O50mXLPLa+t8+C6gIdEoqUNaElps&#13;&#10;v/IBK2LoKSQWM7BUWidqtCFtSW++TvL04OzBF9rgw0uv0QrdpiOqwi5Oc2ygOuB4DnrmveVLhT2s&#13;&#10;mA8vzCHVOBHKNzzjIjVgLThalNTgfv3tPsYjA+ilpEXplNT/3DEnKNE/DHIzHY7HUWvpMJ7cjvDg&#13;&#10;rj2ba4/ZNQ+A6hziR7E8mTE+6JMpHTTvqPJFrIouZjjWLmk4mQ+hFzT+Ei4WixSE6rIsrMza8pg6&#13;&#10;ohoRfu3embNHGgIS+AQnkbHiAxt9bM/HYhdAqkRVxLlH9Qg/KjMxePxFUfrX5xR1+evz3wAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhADsDHo/nAAAAEwEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4&#13;&#10;D9YhsVEngUBI41RVUIWEYGjpwubEbhJhn0Pstml/PdcJlpPu3rv3USwma9hBj753KCCeRcA0Nk71&#13;&#10;2ArYfq7uMmA+SFTSONQCTtrDory+KmSu3BHX+rAJLSMR9LkU0IUw5Jz7ptNW+pkbNBK2c6OVgdax&#13;&#10;5WqURxK3hidR9Mit7JEcOjnoqtPN92ZvBbxVqw+5rhObnU31+r5bDj/br1SI25vpZU5jOQcW9BT+&#13;&#10;PuDSgfJDScFqt0flmRGQ3SfPRCUgix5iYERJ4iSlTvXl9hSnwMuC/+9S/gIAAP//AwBQSwECLQAU&#13;&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#13;&#10;c1BLAQItABQABgAIAAAAIQAbMGbxHAIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQA7Ax6P5wAAABMBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93&#13;&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="19B0D5F3" id="Text Box 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:416.45pt;margin-top:902.05pt;width:646.45pt;height:33.7pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbMGbxHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6127dhKvvI7cRK4q&#10;WUkkJ8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mN13jSZ74bwCU9LhIKdEGA6VMtuSvr0uv9xR&#10;4gMzFdNgREkPwtP7+edPs9YWYgQ16Eo4gkmML1pb0joEW2SZ57VomB+AFQadElzDAh7dNqscazF7&#10;o7NRnt9kLbjKOuDCe7x97J10nvJLKXh4ltKLQHRJsbeQVpfWTVyz+YwVW8dsrfixDfYPXTRMGSx6&#10;TvXIAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM0w/zDNumZWpFkQHG/PMPn/l5Y/7df2xZHQfYMOCYyA&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gXC8vBvl0+lwQglH33h0O50mXLPLa+t8+C6gIdEoqUNaElps&#10;v/IBK2LoKSQWM7BUWidqtCFtSW++TvL04OzBF9rgw0uv0QrdpiOqwi5Oc2ygOuB4DnrmveVLhT2s&#10;mA8vzCHVOBHKNzzjIjVgLThalNTgfv3tPsYjA+ilpEXplNT/3DEnKNE/DHIzHY7HUWvpMJ7cjvDg&#10;rj2ba4/ZNQ+A6hziR7E8mTE+6JMpHTTvqPJFrIouZjjWLmk4mQ+hFzT+Ei4WixSE6rIsrMza8pg6&#10;ohoRfu3embNHGgIS+AQnkbHiAxt9bM/HYhdAqkRVxLlH9Qg/KjMxePxFUfrX5xR1+evz3wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFKJSErjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyoE0MghDhVFalCQnBo6YXbJnaTCP+E2G0DT8/2BMed+TQ7Uy5na9hRT2HwTkK6SIBp13o1&#10;uE7C7n19kwMLEZ1C452W8K0DLKvLixIL5U9uo4/b2DEKcaFACX2MY8F5aHttMSz8qB15ez9ZjHRO&#10;HVcTnijcGi6S5J5bHBx96HHUda/bz+3BSnip12+4aYTNf0z9/LpfjV+7j0zK66t59QQs6jn+wXCu&#10;T9Whok6NPzgVmJGQ34pHQsnIk7sUGCEiFRnNac7aQ5oBr0r+f0b1CwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhABswZvEcAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAFKJSErjAAAADgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4ADDE294" w14:textId="151FD8CA" w:rsidR="0046075E" w:rsidRDefault="0046075E" w:rsidP="0046075E">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Improve air </w:t>
+                        <w:t>Improve air quality</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006002EE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1565B50B" wp14:editId="77BF4D35">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>77821</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9154511</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8209915" cy="1089498"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1244,51 +1208,51 @@
                               <w:t>Join in, spread the word, and plan your route with friends and family.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1565B50B" id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:6.15pt;margin-top:720.85pt;width:646.45pt;height:85.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB90BAjHQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcO7UEy4GbwEUB&#13;&#10;IwngFDnTFGkJoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvP7vlXkIKxrQJc0G6WUCM2havSupD9eV59m&#13;&#10;lDjPdMUUaFHSo3D0fvHxw7wzhRhDDaoSlmAR7YrOlLT23hRJ4ngtWuZGYITGoATbMo+u3SWVZR1W&#13;&#10;b1UyTtO7pANbGQtcOIe3j0OQLmJ9KQX3z1I64YkqKc7m42njuQ1nspizYmeZqRt+GoP9wxQtazQ2&#13;&#10;vZR6ZJ6RvW3+KNU23IID6Ucc2gSkbLiIO+A2Wfpum03NjIi7IDjOXGBy/68sfzpszIslvv8KPRIY&#13;&#10;AOmMKxxehn16advwxUkJxhHC4wU20XvC8XI2TvM8m1LCMZals3ySz0Kd5Pq7sc5/E9CSYJTUIi8R&#13;&#10;LnZYOz+knlNCNw2rRqnIjdKkK+nd52kaf7hEsLjS2OM6bLB8v+1JU5V0el5kC9UR97MwUO8MXzU4&#13;&#10;w5o5/8Isco0roX79Mx5SAfaCk0VJDfbX3+5DPlKAUUo61E5J3c89s4IS9V0jOXk2mQSxRWcy/TJG&#13;&#10;x95GtrcRvW8fAOWZ4UsxPJoh36uzKS20byjzZeiKIaY59i6pP5sPflA0PhMulsuYhPIyzK/1xvBQ&#13;&#10;OqAaEH7t35g1Jxo8MvgEZ5Wx4h0bQ+7Ax3LvQTaRqoDzgOoJfpRmJPv0jIL2b/2YdX3si98AAAD/&#13;&#10;/wMAUEsDBBQABgAIAAAAIQBbbG+B5wAAABIBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9Nb8IwDL1P&#13;&#10;2n+IjLTbSD+AodIUoU5o0rQdYFx2S5vQViRO1wTo9utnTtvF9pOfn9/L16M17KIH3zkUEE8jYBpr&#13;&#10;pzpsBBw+to9LYD5IVNI41AK+tYd1cX+Xy0y5K+70ZR8aRiLoMymgDaHPOPd1q630U9drpN3RDVYG&#13;&#10;gkPD1SCvJG4NT6Jowa3skD60stdlq+vT/mwFvJbbd7mrErv8MeXL23HTfx0+50I8TMbnFZXNCljQ&#13;&#10;Y/i7gFsG8g8FGavcGZVnhnCSEpP6bBY/Absx0mieAKtoWsRpCrzI+f8oxS8AAAD//wMAUEsBAi0A&#13;&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#13;&#10;bHNQSwECLQAUAAYACAAAACEAfdAQIx0CAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#13;&#10;Yy54bWxQSwECLQAUAAYACAAAACEAW2xvgecAAAASAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1565B50B" id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:6.15pt;margin-top:720.85pt;width:646.45pt;height:85.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB90BAjHQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcO7UEy4GbwEUB&#10;IwngFDnTFGkJoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvP7vlXkIKxrQJc0G6WUCM2havSupD9eV59m&#10;lDjPdMUUaFHSo3D0fvHxw7wzhRhDDaoSlmAR7YrOlLT23hRJ4ngtWuZGYITGoATbMo+u3SWVZR1W&#10;b1UyTtO7pANbGQtcOIe3j0OQLmJ9KQX3z1I64YkqKc7m42njuQ1nspizYmeZqRt+GoP9wxQtazQ2&#10;vZR6ZJ6RvW3+KNU23IID6Ucc2gSkbLiIO+A2Wfpum03NjIi7IDjOXGBy/68sfzpszIslvv8KPRIY&#10;AOmMKxxehn16advwxUkJxhHC4wU20XvC8XI2TvM8m1LCMZals3ySz0Kd5Pq7sc5/E9CSYJTUIi8R&#10;LnZYOz+knlNCNw2rRqnIjdKkK+nd52kaf7hEsLjS2OM6bLB8v+1JU5V0el5kC9UR97MwUO8MXzU4&#10;w5o5/8Isco0roX79Mx5SAfaCk0VJDfbX3+5DPlKAUUo61E5J3c89s4IS9V0jOXk2mQSxRWcy/TJG&#10;x95GtrcRvW8fAOWZ4UsxPJoh36uzKS20byjzZeiKIaY59i6pP5sPflA0PhMulsuYhPIyzK/1xvBQ&#10;OqAaEH7t35g1Jxo8MvgEZ5Wx4h0bQ+7Ax3LvQTaRqoDzgOoJfpRmJPv0jIL2b/2YdX3si98AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDju95t4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqPPTlirEqapIFRKCQ0sv3Daxm0TE6xC7beDp2Z7gtDua0ey3+XqyvTib0XeOFMSzCISh&#10;2umOGgWH9+3DCoQPSBp7R0bBt/GwLm5vcsy0u9DOnPehEVxCPkMFbQhDJqWvW2PRz9xgiL2jGy0G&#10;lmMj9YgXLre9TKJoKS12xBdaHEzZmvpzf7IKXsrtG+6qxK5++vL59bgZvg4fC6Xu76bNE4hgpvAX&#10;his+o0PBTJU7kfaiZ52knOQ5n8ePIK6JNFokICrelnGagixy+f+L4hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB90BAjHQIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDju95t4wAAAA0BAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2FCA1169" w14:textId="0304756D" w:rsidR="006002EE" w:rsidRDefault="006002EE" w:rsidP="006002EE">
                       <w:r w:rsidRPr="00AF79AF">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>In celebration of Earth Month, our high school will be car-free on</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidRPr="00AF79AF">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -1411,51 +1375,51 @@
                               <w:t>Day</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="68136D38" id="Text Box 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-7.7pt;margin-top:-12.35pt;width:281.85pt;height:252.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD5kwb+HAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817u+JfHK68hN5KpS&#13;&#10;lERyqjxjFrxILEMBe9f9+g6sb0r7VPUFBmaYyzmH+X3XaLIXziswJR0OckqE4VApsy3pj7fVlztK&#13;&#10;fGCmYhqMKOlBeHq/+Pxp3tpCjKAGXQlHMInxRWtLWodgiyzzvBYN8wOwwqBTgmtYwKPbZpVjLWZv&#13;&#10;dDbK85usBVdZB1x4j7ePvZMuUn4pBQ8vUnoRiC4p9hbS6tK6iWu2mLNi65itFT+2wf6hi4Ypg0XP&#13;&#10;qR5ZYGTn1B+pGsUdeJBhwKHJQErFRZoBpxnmH6ZZ18yKNAuC4+0ZJv//0vLn/dq+OhK6r9AhgRGQ&#13;&#10;1vrC42Wcp5OuiTt2StCPEB7OsIkuEI6X4+ntbDKbUsLRNx7ls9loGvNkl+fW+fBNQEOiUVKHvCS4&#13;&#10;2P7Jhz70FBKrGVgprRM32pC2pDfjaZ4enD2YXBuscWk2WqHbdERV+OA0yAaqA87noKfeW75S2MMT&#13;&#10;8+GVOeQaR0L9hhdcpAasBUeLkhrcr7/dx3ikAL2UtKidkvqfO+YEJfq7QXJmw8kkii0dJtPbER7c&#13;&#10;tWdz7TG75gFQnkP8KZYnM8YHfTKlg+YdZb6MVdHFDMfaJQ0n8yH0isZvwsVymYJQXpaFJ7O2PKaO&#13;&#10;qEaE37p35uyRhoAMPsNJZaz4wEYf2/Ox3AWQKlEVce5RPcKP0kxkH79R1P71OUVdPvviNwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAIRVmLjmAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4&#13;&#10;D9ZVYmudhgSsNE5VBVVICIaWLmyX2E2ixnaI3Tbw6zkmWE53eu/eR76eTM8uevSdsxKWiwiYtrVT&#13;&#10;nW0kHN63cwHMB7QKe2e1hC/tYV3c3uSYKXe1O33Zh4aRiPUZSmhDGDLOfd1qg37hBm0JO7rRYKBz&#13;&#10;bLga8UripudxFD1wg50lhxYHXba6Pu3PRsJLuX3DXRUb8d2Xz6/HzfB5+EilvJtNTysamxWwoKfw&#13;&#10;9wG/HSg/FBSscmerPOslzJdpQlRa4uQRGDHSRNwDqyQkIhLAi5z/L1L8AAAA//8DAFBLAQItABQA&#13;&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#13;&#10;UEsBAi0AFAAGAAgAAAAhAPmTBv4cAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIRVmLjmAAAAEAEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3du&#13;&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="68136D38" id="Text Box 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-7.7pt;margin-top:-12.35pt;width:281.85pt;height:252.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5kwb+HAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817u+JfHK68hN5KpS&#10;lERyqjxjFrxILEMBe9f9+g6sb0r7VPUFBmaYyzmH+X3XaLIXziswJR0OckqE4VApsy3pj7fVlztK&#10;fGCmYhqMKOlBeHq/+Pxp3tpCjKAGXQlHMInxRWtLWodgiyzzvBYN8wOwwqBTgmtYwKPbZpVjLWZv&#10;dDbK85usBVdZB1x4j7ePvZMuUn4pBQ8vUnoRiC4p9hbS6tK6iWu2mLNi65itFT+2wf6hi4Ypg0XP&#10;qR5ZYGTn1B+pGsUdeJBhwKHJQErFRZoBpxnmH6ZZ18yKNAuC4+0ZJv//0vLn/dq+OhK6r9AhgRGQ&#10;1vrC42Wcp5OuiTt2StCPEB7OsIkuEI6X4+ntbDKbUsLRNx7ls9loGvNkl+fW+fBNQEOiUVKHvCS4&#10;2P7Jhz70FBKrGVgprRM32pC2pDfjaZ4enD2YXBuscWk2WqHbdERV+OA0yAaqA87noKfeW75S2MMT&#10;8+GVOeQaR0L9hhdcpAasBUeLkhrcr7/dx3ikAL2UtKidkvqfO+YEJfq7QXJmw8kkii0dJtPbER7c&#10;tWdz7TG75gFQnkP8KZYnM8YHfTKlg+YdZb6MVdHFDMfaJQ0n8yH0isZvwsVymYJQXpaFJ7O2PKaO&#10;qEaE37p35uyRhoAMPsNJZaz4wEYf2/Ox3AWQKlEVce5RPcKP0kxkH79R1P71OUVdPvviNwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKJpg5DjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C&#10;/2EZwVu7aUx0idmUEiiC6KG1F2+T7DQJ7kfMbtvor3c96W2GeXjnecv1bDQ70+QHZyWslgkwsq1T&#10;g+0kHN62CwHMB7QKtbMk4Ys8rKvrqxIL5S52R+d96FgMsb5ACX0IY8G5b3sy6JduJBtvRzcZDHGd&#10;Oq4mvMRwo3maJPfc4GDjhx5HqntqP/YnI+G53r7irkmN+Nb108txM34e3nMpb2/mzSOwQHP4g+FX&#10;P6pDFZ0ad7LKMy1hscqziMYhzR6ARSLPxB2wRkImEgG8Kvn/DtUPAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAPmTBv4cAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKJpg5DjAAAACwEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="457E3446" w14:textId="77777777" w:rsidR="006002EE" w:rsidRPr="009E57B9" w:rsidRDefault="006002EE" w:rsidP="006002EE">
                       <w:pPr>
                         <w:suppressOverlap/>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="34676A"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009E57B9">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="34676A"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>Month XX</w:t>
                       </w:r>
@@ -1545,281 +1509,342 @@
                               <w:t>Let's Show Our Planet—and Campus—Some Love.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7C990225" id="Text Box 3" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:5.75pt;margin-top:682.7pt;width:646.45pt;height:33.7pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDb4MdVHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6127dhKvvI7cRK4q&#13;&#10;WUkkJ8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mN13jSZ74bwCU9LhIKdEGA6VMtuSvr0uv9xR&#13;&#10;4gMzFdNgREkPwtP7+edPs9YWYgQ16Eo4gkmML1pb0joEW2SZ57VomB+AFQadElzDAh7dNqscazF7&#13;&#10;o7NRnt9kLbjKOuDCe7x97J10nvJLKXh4ltKLQHRJsbeQVpfWTVyz+YwVW8dsrfixDfYPXTRMGSx6&#13;&#10;TvXIAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM0w/zDNumZWpFkQHG/PMPn/l5Y/7df2xZHQfYMOCYyA&#13;&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gXC8vBvl0+lwQglH33h0O50mXLPLa+t8+C6gIdEoqUNaElps&#13;&#10;v/IBK2LoKSQWM7BUWidqtCFtSW++TvL04OzBF9rgw0uv0QrdpiOqKuntaY4NVAccz0HPvLd8qbCH&#13;&#10;FfPhhTmkGidC+YZnXKQGrAVHi5Ia3K+/3cd4ZAC9lLQonZL6nzvmBCX6h0FupsPxOGotHcaT2xEe&#13;&#10;3LVnc+0xu+YBUJ1D/CiWJzPGB30ypYPmHVW+iFXRxQzH2iUNJ/Mh9ILGX8LFYpGCUF2WhZVZWx5T&#13;&#10;R1Qjwq/dO3P2SENAAp/gJDJWfGCjj+35WOwCSJWoijj3qB7hR2UmBo+/KEr/+pyiLn99/hsAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAMgfcDLmAAAAEgEAAA8AAABkcnMvZG93bnJldi54bWxMT01vwjAMvU/i&#13;&#10;P0RG2m2k9ANVpSlCndCkaTvAuOyWNqGt1jhdE6Dbr585sYv9nvz8/JxvJtOzix5dZ1HAchEA01hb&#13;&#10;1WEj4Pixe0qBOS9Ryd6iFvCjHWyK2UMuM2WvuNeXg28YmaDLpIDW+yHj3NWtNtIt7KCRZic7GumJ&#13;&#10;jg1Xo7ySuel5GAQrbmSHdKGVgy5bXX8dzkbAa7l7l/sqNOlvX768nbbD9/EzEeJxPj2vqWzXwLye&#13;&#10;/H0Dbj9QfigoWGXPqBzriS8TUlKPVkkM7KaIgphQRSiOwhR4kfP/rxR/AAAA//8DAFBLAQItABQA&#13;&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#13;&#10;UEsBAi0AFAAGAAgAAAAhANvgx1UcAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhAMgfcDLmAAAAEgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3du&#13;&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7C990225" id="Text Box 3" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:5.75pt;margin-top:682.7pt;width:646.45pt;height:33.7pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb4MdVHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6127dhKvvI7cRK4q&#10;WUkkJ8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mN13jSZ74bwCU9LhIKdEGA6VMtuSvr0uv9xR&#10;4gMzFdNgREkPwtP7+edPs9YWYgQ16Eo4gkmML1pb0joEW2SZ57VomB+AFQadElzDAh7dNqscazF7&#10;o7NRnt9kLbjKOuDCe7x97J10nvJLKXh4ltKLQHRJsbeQVpfWTVyz+YwVW8dsrfixDfYPXTRMGSx6&#10;TvXIAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM0w/zDNumZWpFkQHG/PMPn/l5Y/7df2xZHQfYMOCYyA&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gXC8vBvl0+lwQglH33h0O50mXLPLa+t8+C6gIdEoqUNaElps&#10;v/IBK2LoKSQWM7BUWidqtCFtSW++TvL04OzBF9rgw0uv0QrdpiOqKuntaY4NVAccz0HPvLd8qbCH&#10;FfPhhTmkGidC+YZnXKQGrAVHi5Ia3K+/3cd4ZAC9lLQonZL6nzvmBCX6h0FupsPxOGotHcaT2xEe&#10;3LVnc+0xu+YBUJ1D/CiWJzPGB30ypYPmHVW+iFXRxQzH2iUNJ/Mh9ILGX8LFYpGCUF2WhZVZWx5T&#10;R1Qjwq/dO3P2SENAAp/gJDJWfGCjj+35WOwCSJWoijj3qB7hR2UmBo+/KEr/+pyiLn99/hsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHDIwd7iAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81Lw0AQxe+C&#10;/8Mygje7aT5KiNmUEiiC6KG1F2+T7DYJ7kfMbtvoX+/0ZE/zHvN485tyPRvNzmryg7MClosImLKt&#10;k4PtBBw+tk85MB/QStTOKgE/ysO6ur8rsZDuYnfqvA8doxLrCxTQhzAWnPu2Vwb9wo3K0u7oJoOB&#10;7NRxOeGFyo3mcRStuMHB0oUeR1X3qv3an4yA13r7jrsmNvmvrl/ejpvx+/CZCfH4MG+egQU1h/8w&#10;XPEJHSpiatzJSs80+WVGSZrJKkuBXRNJlJJqSKVJnAOvSn77RfUHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA2+DHVRwCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAcMjB3uIAAAANAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="74B1184F" w14:textId="77777777" w:rsidR="006002EE" w:rsidRDefault="006002EE" w:rsidP="006002EE">
                       <w:r w:rsidRPr="00AF79AF">
                         <w:rPr>
                           <w:rStyle w:val="s1ppyq"/>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="1DAB4B"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>Let's Show Our Planet—and Campus—Some Love.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E14FD9" w:rsidRPr="000E6AED" w:rsidSect="009C08CB">
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="15840" w:h="24480"/>
       <w:pgMar w:top="-1546" w:right="1440" w:bottom="2009" w:left="1440" w:header="1350" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CAEDE50" w14:textId="77777777" w:rsidR="00E3639B" w:rsidRDefault="00E3639B" w:rsidP="00E51D72">
+    <w:p w14:paraId="792417D9" w14:textId="77777777" w:rsidR="0061265A" w:rsidRDefault="0061265A" w:rsidP="00E51D72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B6C681F" w14:textId="77777777" w:rsidR="00E3639B" w:rsidRDefault="00E3639B" w:rsidP="00E51D72">
+    <w:p w14:paraId="29195A43" w14:textId="77777777" w:rsidR="0061265A" w:rsidRDefault="0061265A" w:rsidP="00E51D72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:panose1 w:val="00000500000000000000"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat SemiBold">
-    <w:panose1 w:val="00000700000000000000"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EF27CDB" w14:textId="77777777" w:rsidR="00654EA8" w:rsidRDefault="00654EA8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39D08109" w14:textId="77777777" w:rsidR="00654EA8" w:rsidRDefault="00654EA8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C9E60C7" w14:textId="77777777" w:rsidR="00654EA8" w:rsidRDefault="00654EA8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="770A9CFF" w14:textId="77777777" w:rsidR="00E3639B" w:rsidRDefault="00E3639B" w:rsidP="00E51D72">
+    <w:p w14:paraId="0A4D1988" w14:textId="77777777" w:rsidR="0061265A" w:rsidRDefault="0061265A" w:rsidP="00E51D72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45215CE3" w14:textId="77777777" w:rsidR="00E3639B" w:rsidRDefault="00E3639B" w:rsidP="00E51D72">
+    <w:p w14:paraId="068C1756" w14:textId="77777777" w:rsidR="0061265A" w:rsidRDefault="0061265A" w:rsidP="00E51D72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="548839DD" w14:textId="77777777" w:rsidR="00654EA8" w:rsidRDefault="00654EA8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="475EE21F" w14:textId="77777777" w:rsidR="00654EA8" w:rsidRDefault="00654EA8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3976CEC6" w14:textId="1C2C35C2" w:rsidR="009C08CB" w:rsidRDefault="009C08CB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="67171F3A" wp14:editId="6B5D90F9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="67171F3A" wp14:editId="7DA965CD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-901700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>-3810</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="10058400" cy="15553055"/>
-          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="11" name="Picture 11" descr="A picture containing text, person, screenshot, posing&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="11" name="Picture 11" descr="Two high school age boys smiling and  walking together with backpacks">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="Picture 7" descr="A picture containing text, person, screenshot, posing&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="11" name="Picture 11" descr="Two high school age boys smiling and  walking together with backpacks">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="10058400" cy="15553055"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="434E46BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="883AAA3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2222,134 +2247,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1875539078">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1253929115">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1998993711">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1179076747">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="65"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="37"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E51D72"/>
     <w:rsid w:val="00025FAA"/>
     <w:rsid w:val="000E6AED"/>
     <w:rsid w:val="00235EEC"/>
     <w:rsid w:val="00246D37"/>
     <w:rsid w:val="00281A47"/>
     <w:rsid w:val="002F7EBC"/>
     <w:rsid w:val="0041551B"/>
     <w:rsid w:val="0046075E"/>
     <w:rsid w:val="004B6364"/>
     <w:rsid w:val="005502E3"/>
     <w:rsid w:val="005B569E"/>
     <w:rsid w:val="006002EE"/>
+    <w:rsid w:val="0061265A"/>
+    <w:rsid w:val="00654EA8"/>
     <w:rsid w:val="00676312"/>
     <w:rsid w:val="006F070C"/>
+    <w:rsid w:val="00780611"/>
+    <w:rsid w:val="00791C42"/>
     <w:rsid w:val="007A3B42"/>
     <w:rsid w:val="008007BF"/>
+    <w:rsid w:val="009175CF"/>
     <w:rsid w:val="009C08CB"/>
     <w:rsid w:val="009E57B9"/>
     <w:rsid w:val="00AF79AF"/>
     <w:rsid w:val="00B565A3"/>
+    <w:rsid w:val="00C123E5"/>
     <w:rsid w:val="00C20E8E"/>
     <w:rsid w:val="00C633EF"/>
     <w:rsid w:val="00CF79A0"/>
     <w:rsid w:val="00E14FD9"/>
     <w:rsid w:val="00E3639B"/>
     <w:rsid w:val="00E51D72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F15EFEF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6E0CBCED-5439-604D-8BCF-0027F1305DA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3296,61 +3327,61 @@
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009C08CB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006002EE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3621,53 +3652,59 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D7D3215-EC2F-D440-8B7D-F72AB787E742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>12</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>