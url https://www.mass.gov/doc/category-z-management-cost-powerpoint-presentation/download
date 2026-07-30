--- v0 (2025-11-01)
+++ v1 (2026-07-30)
@@ -1,113 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="PNG" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId16"/>
+    <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...12 lines deleted...]
-    <p:sldId id="276" r:id="rId15"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="258" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="265" r:id="rId8"/>
+    <p:sldId id="266" r:id="rId9"/>
+    <p:sldId id="267" r:id="rId10"/>
+    <p:sldId id="270" r:id="rId11"/>
+    <p:sldId id="268" r:id="rId12"/>
+    <p:sldId id="272" r:id="rId13"/>
+    <p:sldId id="269" r:id="rId14"/>
+    <p:sldId id="278" r:id="rId15"/>
+    <p:sldId id="277" r:id="rId16"/>
+    <p:sldId id="275" r:id="rId17"/>
+    <p:sldId id="276" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -184,50 +189,58 @@
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{BC1B7786-E21E-E943-8FDA-7200B5E86D4E}" v="23" dt="2026-04-26T19:16:32.880"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -370,85 +383,596 @@
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
-[...1 lines deleted...]
-    <p:restoredTop sz="94660"/>
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="34583"/>
+    <p:restoredTop sz="86438"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="89" d="100"/>
-          <a:sy n="89" d="100"/>
+          <a:sx n="83" d="100"/>
+          <a:sy n="83" d="100"/>
         </p:scale>
-        <p:origin x="437" y="101"/>
+        <p:origin x="240" y="752"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=ppt/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.wmf"/></Relationships>
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:16:32.880" v="35" actId="962"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:11:26.525" v="15" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4237885627" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:11:20.437" v="14" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4237885627" sldId="256"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:11:26.525" v="15" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4237885627" sldId="256"/>
+            <ac:picMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:12:22.897" v="18" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="851836741" sldId="258"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:11:47.962" v="16" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="851836741" sldId="258"/>
+            <ac:spMk id="8194" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:09:43.401" v="0" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="851836741" sldId="258"/>
+            <ac:spMk id="8195" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:12:22.897" v="18" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="851836741" sldId="258"/>
+            <ac:spMk id="8196" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:11:56.069" v="17" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="851836741" sldId="258"/>
+            <ac:picMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:12:54.080" v="19" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="488583283" sldId="260"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:12:54.080" v="19" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="488583283" sldId="260"/>
+            <ac:spMk id="12290" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:09:48.846" v="1" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="488583283" sldId="260"/>
+            <ac:spMk id="12291" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:13:08.165" v="20" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2246242527" sldId="265"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:13:08.165" v="20" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2246242527" sldId="265"/>
+            <ac:spMk id="22530" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:09:51.037" v="2" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2246242527" sldId="265"/>
+            <ac:spMk id="22531" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:13:17.274" v="21" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1091673331" sldId="266"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:13:17.274" v="21" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1091673331" sldId="266"/>
+            <ac:spMk id="24578" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:09:54.335" v="3" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1091673331" sldId="266"/>
+            <ac:spMk id="24579" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:13:23.177" v="22" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3506530659" sldId="267"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:13:23.177" v="22" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3506530659" sldId="267"/>
+            <ac:spMk id="26626" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:09:56.696" v="4" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3506530659" sldId="267"/>
+            <ac:spMk id="26627" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:14:51.462" v="25" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="351467286" sldId="268"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:14:51.462" v="25" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="351467286" sldId="268"/>
+            <ac:spMk id="28674" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:10:00.011" v="6" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="351467286" sldId="268"/>
+            <ac:spMk id="28675" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:15:49.699" v="30" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2446191349" sldId="269"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:15:49.699" v="30" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2446191349" sldId="269"/>
+            <ac:spMk id="30722" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:10:04.682" v="8" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2446191349" sldId="269"/>
+            <ac:spMk id="30723" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:14:42.464" v="24" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3128663696" sldId="270"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:14:42.464" v="24" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3128663696" sldId="270"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:14:36.224" v="23" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3128663696" sldId="270"/>
+            <ac:spMk id="32770" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:09:58.395" v="5" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3128663696" sldId="270"/>
+            <ac:spMk id="32771" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:15:31.547" v="29" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1480309035" sldId="272"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:15:00.971" v="26" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1480309035" sldId="272"/>
+            <ac:spMk id="36866" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:10:01.888" v="7" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1480309035" sldId="272"/>
+            <ac:spMk id="36867" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:15:31.547" v="29" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1480309035" sldId="272"/>
+            <ac:picMk id="36868" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:16:24.142" v="33" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3791004744" sldId="275"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:16:24.142" v="33" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3791004744" sldId="275"/>
+            <ac:spMk id="43010" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:10:10.251" v="11" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3791004744" sldId="275"/>
+            <ac:spMk id="43011" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:16:32.880" v="35" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3504259668" sldId="276"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:16:28.763" v="34" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3504259668" sldId="276"/>
+            <ac:spMk id="45058" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:10:11.981" v="12" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3504259668" sldId="276"/>
+            <ac:spMk id="45059" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:16:32.880" v="35" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3504259668" sldId="276"/>
+            <ac:picMk id="45060" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:16:15.877" v="32" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="135303005" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:10:08.520" v="10" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="135303005" sldId="277"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:16:15.877" v="32" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="135303005" sldId="277"/>
+            <ac:picMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:15:58.819" v="31" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4184421969" sldId="278"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="David Willcox" userId="398d6960-961e-4aa7-bc46-8e08ed90fc50" providerId="ADAL" clId="{76EE8345-891D-50C0-A868-1753F9DFE102}" dt="2026-04-26T19:15:58.819" v="31" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4184421969" sldId="278"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:59.992" v="20" actId="962"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:17:23.855" v="3" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4237885627" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:17:04.823" v="1" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4237885627" sldId="256"/>
+            <ac:picMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:17:23.855" v="3" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4237885627" sldId="256"/>
+            <ac:picMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:18:38.624" v="9" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="851836741" sldId="258"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:18:38.624" v="9" actId="14100"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="851836741" sldId="258"/>
+            <ac:graphicFrameMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:18:08.368" v="5" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="851836741" sldId="258"/>
+            <ac:picMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:29.289" v="11" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3506530659" sldId="267"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:29.289" v="11" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3506530659" sldId="267"/>
+            <ac:picMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:35.548" v="12" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3128663696" sldId="270"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:35.548" v="12" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3128663696" sldId="270"/>
+            <ac:picMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:44.451" v="14" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1480309035" sldId="272"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:44.451" v="14" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1480309035" sldId="272"/>
+            <ac:picMk id="36868" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:59.992" v="20" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3504259668" sldId="276"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:59.992" v="20" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3504259668" sldId="276"/>
+            <ac:picMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:57.270" v="18" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3504259668" sldId="276"/>
+            <ac:picMk id="45060" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:52.095" v="16" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="135303005" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Oliver Willcox" userId="c782b774-d8d6-4de8-9a5d-dae61406fde5" providerId="ADAL" clId="{2847A8D0-7444-54AB-9788-9C052D2C2E7D}" dt="2026-04-16T19:19:52.095" v="16" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="135303005" sldId="277"/>
+            <ac:picMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -493,51 +1017,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3FA1DB9C-889A-4CA7-99EB-03F28516C66B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -557,82 +1081,81 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -857,51 +1380,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5123" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5124" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -975,51 +1498,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5125" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -1102,51 +1625,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA5B6B6F-680D-449F-8770-62D50E89264E}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="681847683"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1169,51 +1692,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31747" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31748" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -1294,51 +1817,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4B68D459-7AAD-41F8-9634-74C46D1889A6}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31749" name="Footer Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -1414,51 +1937,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="889700955"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1481,51 +2004,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44035" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44036" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -1599,51 +2122,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44037" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -1726,51 +2249,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B67EE252-42FE-4E8B-86FE-DC698E4EB0AE}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1958105889"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1793,51 +2316,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46083" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46084" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -1911,51 +2434,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46085" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -2038,51 +2561,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9F870BD8-DB25-448B-B283-6FE79414D524}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="948513386"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2105,51 +2628,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9219" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9220" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -2223,51 +2746,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9221" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -2350,51 +2873,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BF01596D-36D3-4FC1-BDD1-70B2A52143B1}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="334424342"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2417,51 +2940,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13315" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13316" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -2535,51 +3058,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13317" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -2662,51 +3185,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0552A884-C303-42D0-AC7A-796FACA3E5CC}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3075742001"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2729,51 +3252,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23555" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23556" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -2847,51 +3370,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23557" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -2974,51 +3497,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{336F4FA6-9108-462F-B898-8CE74F14C0EC}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="861623878"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3042,67 +3565,67 @@
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25603" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>This is going to be a big change for </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
               <a:t>subrecipients</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t> as they didn't previously have all the options that Recipients did for the use of funds; purchasing equipment (such as scanner, laptops) to assist in the Delivery Model project development is a big question that has been asked- thus far HQ supports it. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1"/>
               <a:t>Subrecipients</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t> would just need to be cautious on cost (see PAAPG Equipment Purchases &amp; Reasonableness Job Aid) and theoretically the use- shouldn't need 5 laptops if only 1 staff working PA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25604" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -3185,51 +3708,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4B8D6737-A3C1-4309-95E0-3760EBE2B0A0}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25605" name="Footer Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -3305,51 +3828,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="86614866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3372,51 +3895,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27651" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27652" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -3490,51 +4013,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27653" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -3617,51 +4140,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F54789ED-D285-4AD8-9A50-74BC06DEBCC8}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3425286487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3685,56 +4208,56 @@
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33795" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US"/>
               <a:t>An important note for Subrecipents, they no longer need to track/separate costs by Project (the way they did under traditional DAC) however they do still need many of those same details- who, how, when, what was done/worked for the development/management of Projects </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33796" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -3808,51 +4331,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33797" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -3935,51 +4458,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B54423BF-C261-4D1B-8EFE-65224D089DA6}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2694650659"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4002,51 +4525,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29699" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29700" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -4120,51 +4643,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29701" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -4247,51 +4770,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A4B2D9D7-89CD-4CB3-9013-6B030BEC8801}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="125476936"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4314,51 +4837,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37891" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37892" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -4432,51 +4955,51 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37893" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="906463">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -4559,51 +5082,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="906463" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{668AC320-DBCB-4E34-AB76-0E26E66AFD7B}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:pPr/>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200">
               <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2072350040"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -4664,54 +5187,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
@@ -4729,75 +5251,74 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4847,127 +5368,125 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5022,132 +5541,130 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5197,127 +5714,125 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5376,54 +5891,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
@@ -5496,74 +6010,74 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5613,189 +6127,186 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5850,54 +6361,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -5916,110 +6426,109 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -6038,131 +6547,130 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6212,75 +6720,74 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6331,51 +6838,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6434,54 +6941,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -6491,82 +6997,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -6585,74 +7090,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6711,54 +7216,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -6838,74 +7342,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7003,155 +7507,153 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{81C8A13E-7FCB-4F63-BB7A-E75F4E7FE4A9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/24/2019</a:t>
+              <a:t>4/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7496,75 +7998,75 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.PNG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/disaster-recovery-reform-act-2018" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/media-library-data/1539879525279-d00ae1c43f9765c5a4b415e1a31202c5/PA_Reasonable_Cost_Evaluation_Job_Aid_508_FINAL_10-16-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/media-library-data/1542302514280-24931ac70e361feb2dc802a2e0363b1e/PA_Management_Costs_Interim_Policy_508_FINAL_11-15-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/media-library-data/1519395888776-af5f95a1a9237302af7e3fd5b0d07d71/StaffordAct.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.PNG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
@@ -7592,223 +8094,217 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4098" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1847850" y="184151"/>
             <a:ext cx="8820150" cy="701675"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Disaster Recovery Reform Act of  2018 (DRRA)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4099" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2028825" y="1955927"/>
             <a:ext cx="8458200" cy="673100"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2500" dirty="0"/>
-              <a:t>Public Assistance Management </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0" smtClean="0"/>
+              <a:t>Public Assistance Management Cost Funding</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPr id="4" name="Picture 3" descr="Public Assistance Management Costs (Interim)&#10;FEMA REcovery Policy FP 104-11-2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2681398" y="2924997"/>
+            <a:ext cx="7153054" cy="1824358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Massachusetts Emergency Management Agency Logo"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="161925" y="4749355"/>
             <a:ext cx="1866900" cy="1876425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9355836" y="6099048"/>
             <a:ext cx="2624328" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>MEMA Disaster Recovery</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4237885627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30722" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="30722" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -7897,98 +8393,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E339F252-2159-409D-AEDA-47AC3AF7DF25}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30723" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1071372" y="340360"/>
             <a:ext cx="10148316" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -8046,73 +8548,93 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Deadlines for Management Cost Submission</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="4200" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16388" name="Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C2528A4B-0A53-4189-99F3-0E6286001F50}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2528A4B-0A53-4189-99F3-0E6286001F50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2003425" y="1217613"/>
             <a:ext cx="8135938" cy="3657600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -8226,760 +8748,818 @@
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" err="1"/>
               <a:t>Subrecipient</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>may claim management </a:t>
-[...23 lines deleted...]
-              <a:t>the following occurs first:</a:t>
+              <a:t> may claim management costs incurred up to whichever of the following occurs first:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>180 days after work is completed on the last non-management cost PA </a:t>
-[...15 lines deleted...]
-              <a:t>declaration; or</a:t>
+              <a:t>180 days after work is completed on the last non-management cost PA project (Cat A-G) for the declaration; or</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>180 days after the  latest performance period of non-management cost PA project for the </a:t>
-[...7 lines deleted...]
-              <a:t>; or</a:t>
+              <a:t>180 days after the  latest performance period of non-management cost PA project for the declaration; or</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>2 years from the date of  an Emergency Declaration; or</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>8 years  from the date of the Major Disaster Declaration.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2446191349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1929384" y="192024"/>
+            <a:ext cx="9070848" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Differences between Administrative Cost Policies</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2073067725"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1929384" y="1350602"/>
           <a:ext cx="8128000" cy="4587240"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="4064000"/>
-                <a:gridCol w="4064000"/>
+                <a:gridCol w="4064000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4064000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Standard Direct Administrative Costs (DAC) Policy</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>NEW Management Cost Policy (DRRA)</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Administrative</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" baseline="0" dirty="0"/>
                         <a:t> Costs reimbursed at 75%</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Administrative</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" baseline="0" dirty="0"/>
                         <a:t> Costs reimbursed at 100%</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Only direct admin.</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" baseline="0" dirty="0"/>
                         <a:t> costs eligible</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Direct AND</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" baseline="0" dirty="0"/>
                         <a:t> indirect admin. costs eligible</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Must track admin.</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" baseline="0" dirty="0"/>
                         <a:t> costs per project, per disaster</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Track admin. costs per disaster</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Reimbursed based on actual or estimated costs</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Reimbursed</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" baseline="0" dirty="0"/>
                         <a:t> based on actual costs</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>No</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" baseline="0" dirty="0"/>
                         <a:t> limit $$ of admin. costs claimed (costs must be reasonable)</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+                        <a:rPr lang="en-US" dirty="0"/>
                         <a:t>Request up to 5% of total project costs towards management costs (costs must be reasonable)</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:sp>
-[...28 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4184421969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2176272" y="0"/>
             <a:ext cx="7187184" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
               <a:t>Management Cost Workbook</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7095744" y="2841633"/>
             <a:ext cx="4745736" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>MEMA has developed a Management Cost workbook to help </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>subrecipients</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> track their management costs</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Complete 1 workbook per disaster</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Tracks management costs over multiple requests (if necessary)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="150157" y="1268534"/>
             <a:ext cx="6945587" cy="5086545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="135303005"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43010" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="43010" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -9068,98 +9648,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1B456702-98F8-4BB9-9F66-02CB9F999032}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43011" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1866900" y="203200"/>
             <a:ext cx="7162800" cy="731838"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -9217,58 +9803,81 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Resources</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43012" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2022475" y="1143000"/>
             <a:ext cx="8135938" cy="3657600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -9537,80 +10146,79 @@
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000">
               <a:solidFill>
                 <a:srgbClr val="B0B1B3"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3791004744"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45058" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="45058" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -9699,98 +10307,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F100E499-0EDF-4335-AAD0-46A995BD5EE4}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45059" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1866900" y="203200"/>
             <a:ext cx="7162800" cy="731838"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -9848,60 +10462,96 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
               <a:t>Questions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="45060" name="Picture 4"/>
+          <p:cNvPr id="45060" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3901440" y="1304544"/>
             <a:ext cx="4419600" cy="4419600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -9911,118 +10561,117 @@
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Massachusetts Emergency Management Agency Logo"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="161925" y="4749355"/>
             <a:ext cx="1866900" cy="1876425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3504259668"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8194" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="8194" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -10111,98 +10760,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AD136904-627D-49DC-AB6D-8808977C5C04}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2378964" y="-34004"/>
             <a:ext cx="7162800" cy="731838"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -10260,64 +10915,84 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Disaster Recovery Reform Act</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="4200" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8196" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="381319" y="1364806"/>
             <a:ext cx="8137525" cy="3657600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -10461,217 +11136,199 @@
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>For incidents declared on or after October 5, 2018, management cost will be processed only under the DRRA  authorities.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>all FEMA emergency and </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
+              <a:t>Retroactively to all FEMA emergency and major declarations on or after August 1, 2017 (includes 4372 and 4379)</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="B0B1B3"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="5" name="Picture 4" descr="Public Assistance Management Costs (Interim)&#10;FEMA Recovery Policy FB 104-11-2 first page"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8497889" y="697834"/>
             <a:ext cx="3499702" cy="4523390"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="4" name="Object 3"/>
+          <p:cNvPr id="4" name="Object 3" descr="EPA Management Cost Policy (Interim)"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1377711417"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3712682115"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="9790540" y="5436997"/>
           <a:ext cx="914400" cy="792163"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s1051" name="Acrobat Document" showAsIcon="1" r:id="rId5" imgW="914400" imgH="792360" progId="AcroExch.Document.7">
+                <p:oleObj name="Acrobat Document" showAsIcon="1" r:id="rId4" imgW="914400" imgH="792360" progId="AcroExch.Document.7">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="Acrobat Document" showAsIcon="1" r:id="rId5" imgW="914400" imgH="792360" progId="AcroExch.Document.7">
+                <p:oleObj name="Acrobat Document" showAsIcon="1" r:id="rId4" imgW="914400" imgH="792360" progId="AcroExch.Document.7">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
-                      <p:cNvPr id="0" name=""/>
+                      <p:cNvPr id="4" name="Object 3" descr="EPA Management Cost Policy (Interim)"/>
                       <p:cNvPicPr/>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId6"/>
+                      <a:blip r:embed="rId5"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr>
                       <a:xfrm>
                         <a:off x="9790540" y="5436997"/>
                         <a:ext cx="914400" cy="792163"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="851836741"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12290" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="12290" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -10760,98 +11417,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{78456547-D02E-43DC-9AFD-5A6C5A785C1A}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1866900" y="151955"/>
             <a:ext cx="8721852" cy="1384995"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -10909,288 +11572,283 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Public </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0" smtClean="0">
+              <a:t>Public Assistance Management Costs</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-              </a:rPr>
-[...4 lines deleted...]
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>			Under DRRA</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="4200" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1866900" y="1596326"/>
             <a:ext cx="8135938" cy="4425827"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>will be obligated </a:t>
-[...15 lines deleted...]
-              <a:t>and funded at </a:t>
+              <a:t>Management costs will be obligated via one Category Z project (per disaster) and funded at </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" u="sng" dirty="0"/>
               <a:t>100% Federal share</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>. This includes management costs for all projects (small projects, large projects, and any projects  completed under Stafford Act Section 428, Public Assistance Program Alternative Procedures</a:t>
-[...3 lines deleted...]
-              <a:t>).</a:t>
+              <a:t>. This includes management costs for all projects (small projects, large projects, and any projects  completed under Stafford Act Section 428, Public Assistance Program Alternative Procedures).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Management costs are based on </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" u="sng" dirty="0"/>
               <a:t>actual costs incurred</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" err="1"/>
               <a:t>Subrecipients</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>5% </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:t> may request up to 5% of the total of all obligated projects (per disaster)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Total Award Amount</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>: Sum of actual eligible PA project costs, including  the  non—Federal share, after insurance and any other reductions.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="488583283"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22530" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="22530" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -11279,98 +11937,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{042AB092-6DBA-4E2A-96F8-22CD8FEB3C2D}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22531" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1591945" y="120904"/>
             <a:ext cx="8913876" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -11428,58 +12092,81 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Public Assistance Management Costs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22532" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1980914" y="1491933"/>
             <a:ext cx="8135938" cy="3657600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -11594,137 +12281,84 @@
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
-              <a:t>a </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" err="1" smtClean="0"/>
+              <a:t>Once FEMA obligates all of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" err="1"/>
               <a:t>Subrecipient’s</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
-              <a:t>A-G projects, FEMA may provide a Category </a:t>
-[...25 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0" smtClean="0"/>
+              <a:t> Category A-G projects, FEMA may provide a Category Z project obligation for up to 5% of the sum total of all amounts obligated. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
-              <a:t>may process additional versions to the Category Z </a:t>
-[...7 lines deleted...]
-              <a:t>% of that </a:t>
+              <a:t>FEMA may process additional versions to the Category Z project for 5% of that </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" err="1"/>
               <a:t>Subrecipient’s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
-              <a:t> total project </a:t>
-[...7 lines deleted...]
-              <a:t>on a quarterly basis as needed.</a:t>
+              <a:t> total project obligations as project costs change, on a quarterly basis as needed.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
               <a:t>After FEMA has received and processed all of a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" err="1"/>
               <a:t>Subrecipient’s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
               <a:t> final actual cost project claims on large projects, and upon receipt of the </a:t>
             </a:r>
@@ -11735,80 +12369,79 @@
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
               <a:t> final actual management cost claim, FEMA will process the final Category Z obligation or </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0" err="1"/>
               <a:t>deobligation</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
               <a:t> based on actual reasonable costs up to the maximum 5%.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2246242527"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24578" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="24578" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -11897,98 +12530,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0F01BDE9-5CE7-4D68-AABF-9BECEB5D1785}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24579" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1866900" y="203200"/>
             <a:ext cx="10011156" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -12046,82 +12685,101 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Eligible Use </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0">
+              <a:t>Eligible Use of Funds </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-              </a:rPr>
-[...10 lines deleted...]
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>(subject to review)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24580" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1901825" y="990600"/>
             <a:ext cx="8801100" cy="4648200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -12233,331 +12891,287 @@
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>eligible as management costs include those related to developing eligible PA projects and receiving reimbursement.  These activities may included, but not limited to:</a:t>
+              <a:t>Activities eligible as management costs include those related to developing eligible PA projects and receiving reimbursement.  These activities may included, but not limited to:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>PDAs (Preliminary Damage </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
+              <a:t>PDAs (Preliminary Damage Assessments)</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Meetings </a:t>
-[...7 lines deleted...]
-              <a:t>PA Program or overall PA damage claim</a:t>
+              <a:t>Meetings regarding the PA Program or overall PA damage claim</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Organizing PA damage sites into logical groups</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Preparing correspondences	</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Site inspections			</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>expenses</a:t>
+              <a:t>Travel expenses</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Developing </a:t>
-[...7 lines deleted...]
-              <a:t>site-specific damage description</a:t>
+              <a:t>Developing detailed site-specific damage description</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Evaluating Section 406 hazard mitigation measures</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Preparing small and large projects</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Reviewing </a:t>
-[...7 lines deleted...]
-              <a:t>			</a:t>
+              <a:t>Reviewing Projects			</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Training</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Collecting, copying, filing, or  submitting documents for a claim</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Requesting disbursement of PA </a:t>
-[...3 lines deleted...]
-              <a:t>funds</a:t>
+              <a:t>Requesting disbursement of PA funds</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Reasonable supplies and equipment purchases</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1091673331"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26626" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="26626" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -12646,98 +13260,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{48AEC2E9-B5ED-49E8-A135-F879EB5D3897}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26627" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2489994" y="194056"/>
             <a:ext cx="7162800" cy="731838"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -12795,64 +13415,84 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Ineligible Use of Funds</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="4200" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26628" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2162518" y="1073849"/>
             <a:ext cx="8135938" cy="1553019"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -12965,186 +13605,157 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Activities related to </a:t>
-[...15 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Activities related to ineligible projects are not eligible to be claimed under the management cost contribution.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Excess management cost </a:t>
-[...11 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Excess management cost funding may not be retained.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Unreasonable management costs may be deemed ineligible.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPr id="2" name="Picture 1" descr="Ineligible"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4701133" y="3137344"/>
             <a:ext cx="2740521" cy="3401568"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3506530659"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32770" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="32770" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -13233,98 +13844,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{98A6803C-0D1B-4CEA-8BA3-E8975D86A3EB}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32771" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="576072" y="232887"/>
             <a:ext cx="10883646" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -13382,70 +13999,122 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Management Cost Reimbursement Requirements</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1570101" y="1170198"/>
+            <a:ext cx="5193792" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Must Clearly Document:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18436" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{897C6AC6-B680-486F-8D24-B6E7069C5E27}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{897C6AC6-B680-486F-8D24-B6E7069C5E27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1088136" y="1892299"/>
             <a:ext cx="8458200" cy="4646613"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -13558,142 +14227,111 @@
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Explanation of each specific task</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Number of </a:t>
-[...17 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Number of hours spent on task(s)</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hourly Rate of individual performing task</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Title or Position</a:t>
@@ -13823,150 +14461,125 @@
                 <a:srgbClr val="EFF7FF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="EFF7FF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...28 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6821805" y="1252728"/>
             <a:ext cx="4833420" cy="2313432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3128663696"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28674" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="28674" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -14055,98 +14668,104 @@
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A603D853-7E19-42A0-A01B-1FD45B6927DD}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28675" name="Text Box 8"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1866900" y="203200"/>
             <a:ext cx="9252204" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
+            <a:prstDash/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -14204,73 +14823,93 @@
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="4200" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Required Backup Documentation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="4200" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17412" name="Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{976CC6E4-694B-45F9-9E5B-CE3241D33EC4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{976CC6E4-694B-45F9-9E5B-CE3241D33EC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1998664" y="935038"/>
             <a:ext cx="8135937" cy="3657600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -14394,232 +15033,194 @@
               <a:spcBef>
                 <a:spcPct val="60000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Actual cost documentation must include information necessary to demonstrate  eligibility of cost and activates claimed as management cost, including but  not limited to </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Timesheets/timecards</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>P</a:t>
-[...7 lines deleted...]
-              <a:t>data  </a:t>
+              <a:t>Payroll data  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>P</a:t>
-[...7 lines deleted...]
-              <a:t>procedures   </a:t>
+              <a:t>Procurement procedures   </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Contracts</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Invoices</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
               <a:t>Equipment costs (may use FEMA cost codes)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>to demonstrate </a:t>
-[...7 lines deleted...]
-              <a:t>are reasonable, as described in FEMA’s Public Assistance Reasonable Cost Evaluation Job Aid.</a:t>
+              <a:t>Information to demonstrate that costs are reasonable, as described in FEMA’s Public Assistance Reasonable Cost Evaluation Job Aid.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClr>
                 <a:srgbClr val="B0B1B3"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>FEMA makes the final decision regarding all eligibility determinations under the PA Program including whether </a:t>
-[...7 lines deleted...]
-              <a:t>are reasonable.</a:t>
+              <a:t>FEMA makes the final decision regarding all eligibility determinations under the PA Program including whether costs are reasonable.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="351467286"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36866" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="36866" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -14704,363 +15305,368 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{57919406-6C70-46F0-8695-BF97AA4297A4}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...165 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="36868" name="Picture 4"/>
+          <p:cNvPr id="36868" name="Picture 4" descr="Table 10 PAPPG Page 150"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5833872" y="209066"/>
             <a:ext cx="5211572" cy="6512409"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="002060"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="36867" name="Text Box 8"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="138684" y="119771"/>
+            <a:ext cx="7162800" cy="731838"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="en-US" sz="4200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Documentation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7B8A39F6-F796-451F-8EFE-822EF4B40F13}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B8A39F6-F796-451F-8EFE-822EF4B40F13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3800856" y="2978007"/>
             <a:ext cx="1786128" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Table 10 </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:t>Table 10 PAPPG</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>PAPPG</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-            </a:br>
-[...7 lines deleted...]
-              </a:rPr>
               <a:t>Page 150</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1480309035"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -15542,109 +16148,383 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{855277E0-769B-4AF1-905A-FB5B4AC27491}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06113E76-A237-497B-9DE0-8895055DBBE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F04C75DB-D079-4C53-B362-561834FC09AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1012</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>1159</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>112</Paragraphs>
   <Slides>14</Slides>
   <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Acrobat Document</vt:lpstr>
       <vt:lpstr>Disaster Recovery Reform Act of  2018 (DRRA)</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...11 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Disaster Recovery Reform Act</vt:lpstr>
+      <vt:lpstr>Public Assistance Management Costs    Under DRRA</vt:lpstr>
+      <vt:lpstr>Public Assistance Management Costs</vt:lpstr>
+      <vt:lpstr>Eligible Use of Funds (subject to review)</vt:lpstr>
+      <vt:lpstr>Ineligible Use of Funds</vt:lpstr>
+      <vt:lpstr>Management Cost Reimbursement Requirements</vt:lpstr>
+      <vt:lpstr>Required Backup Documentation</vt:lpstr>
+      <vt:lpstr>Documentation</vt:lpstr>
+      <vt:lpstr>Deadlines for Management Cost Submission</vt:lpstr>
+      <vt:lpstr>Differences between Administrative Cost Policies</vt:lpstr>
+      <vt:lpstr>Management Cost Workbook</vt:lpstr>
+      <vt:lpstr>Resources</vt:lpstr>
+      <vt:lpstr>Questions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Disaster Recovery Reform Act of  2018 (DRRA)</dc:title>
   <dc:creator>Poliferno, Andrew (CDA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>