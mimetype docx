--- v0 (2025-11-02)
+++ v1 (2026-05-22)
@@ -1,22082 +1,29577 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="13F07033" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487284224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07159" wp14:editId="13F0715A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7772400" cy="10058400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Group 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7772400" cy="10058400"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="7772400" cy="10058400"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="2" name="Graphic 2"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="457200" y="0"/>
+                            <a:ext cx="7315200" cy="10055860"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="7315200" h="10055860">
+                                <a:moveTo>
+                                  <a:pt x="7315200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="10055809"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7315200" y="10055809"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7315200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="006FCE">
+                              <a:alpha val="14900"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="Image 3"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="2362200"/>
+                            <a:ext cx="7771700" cy="7696198"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="Image 4"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6728395" cy="1105495"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Image 5"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="1136650" y="1073797"/>
+                            <a:ext cx="3014978" cy="602602"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Graphic 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="457200" cy="10058400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="457200" h="10058400">
+                                <a:moveTo>
+                                  <a:pt x="457200" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="10058400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="457200" y="10058400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="457200" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="00064F"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="56A92937" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:11in;z-index:-16032256;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="77724,100584" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBvOSQaJwQAAAUQAAAOAAAAZHJzL2Uyb0RvYy54bWzkV9tu2zgQfS+w/yDo&#10;vZHki2QLsYsiaYIARTfYZrHPNEVJRCWRS9KW8/edIUVbtVv0lhYtCiT20BySM4eHh8PLF/u2CXZM&#10;aS66VZhcxGHAOioK3lWr8N+Hm+eLMNCGdAVpRMdW4SPT4Yv1X88ue5mziahFUzAVwCSdznu5Cmtj&#10;ZB5FmtasJfpCSNZBZylUSww0VRUVivQwe9tEkzhOo16oQipBmdbw67XrDNd2/rJk1PxdlpqZoFmF&#10;EJuxn8p+bvAzWl+SvFJE1pwOYZBviKIlvINFD1NdE0OCreJnU7WcKqFFaS6oaCNRlpwymwNkk8Qn&#10;2dwqsZU2lyrvK3mACaA9wembp6VvdrdKvpX3ykUP5mtB32nAJepllY/7sV0dnfelanEQJBHsLaKP&#10;B0TZ3gQUfsyybDKLAXgKfUkczxfYsqDTGnbmbCCtX31uaERyt7QN8BBQL4FB+giS/j6Q3tZEMou9&#10;RhDuVcCLVTgJg460wOPbgTITTAaXBh9EcWjpAdATjGbzDEgbBh8BaprMbZcHar5ILVCHbElOt9rc&#10;MmFBJ7vX2lgcq8JbpPYW3XfeVHAEkPyNJb8JAyC/CgMg/8btgyQGx+FOohn0sGs+mNptmo0FHVqx&#10;Yw/CuhrcuoOjTwiiPfo03dh3lDZ4+T7/Le18zgd5Ml/ES4zvk67jpb96gEfWr04boZlbDTGwyx5w&#10;gRDGyGvR8OKGNw3CoFW1uWpUsCOoL3F6c/XKygBpZE3cr8ls6SgP8wzudv7RPEBknTvKoLURxSPw&#10;rQeKrUL9/5YoFgbNXQeMBoCMN5Q3Nt5QprkSVujsFiltHvb/ESUDCeYqNHAq3whPbJJ7DkFg6OB8&#10;cWQnXm6NKDkSzMbmIhoacMjWl5LTHP4HSQLr7LR9XrphlNlibk7+2y+aoyXq3VY+B/WEDeIb3nDz&#10;aG8CwB2D6nb3nKKaYeN4cKf+4N61pGLBFLnlPdAfMz0bvmm49DuN9hAonKAT+f1Irk7arwXdtqwz&#10;7q5SrIGYRadrLjWcxJy1Gwaqou6KBCQS7kkD0iIV74w7m9ooZijwkeQlMO4fOMuOpYcOG/QxTkzh&#10;E9rjztZkmk5QZ2Aako9UOslQl1B8snSZJssFegAxvIAhQVB7BiqhqjiiDzo0cMjJkw3KhWFNiOr3&#10;Y8zsQ8bMEJBfiTFwFf0UxpxwJc0mi+lyPtzoSTyfQeNP5wrA4coCpy4WkF+JK6B+P5grSTJN07m/&#10;v7Nptsw+1JhpDBdhBq8B1Jg0nsDfk9Pmp5SAqd9rXwKmmMcXl4AOopND5etCX/z5KnkkwOMSxF/c&#10;8Nx4+uLPxzLUfjYUvCyOdZ2r1bzfk5d+o+R9fea/z1YePykALO/nv8/8f1ThF6ezm4HOv3ddZ99U&#10;8Na0l//wLsbH7LgN9vj1vn4PAAD//wMAUEsDBAoAAAAAAAAAIQBypHXGmDEAAJgxAAAUAAAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAACOQAAAhQIBgAAAPjZPYUAAAMAUExU&#10;Rf///wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAsjt+EAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZ&#10;cwAAC9cAAAycATO3UrsAACAASURBVHic7d0tlxxHti7gHbNGJhpgkTaQiExEZKIBNvGAY3L/wv2P&#10;Fx1yDvGAMZGBm7RJETXpAW7SQ5q4QF5QWVKp1R/1kZnx9TxraXnsNWPHuFVZb8besSMCAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAKEvKvQDKNQzDVzt/+iwivrrnP9/35xERf45/XN/58+1f&#10;+/jnKaXbkxcLAHcIOR0aw8s2mDzf+bX982cR8bfxj0vZBp+b8T9vg8/N+NdvhSEADiHkNGoMMl9H&#10;xIvYBJcXkSe8TG03DP1n/ONtSukm66oAKI6QU7l7wsxZ1B9kjnUbn4efG7s/AP0YhmH7Uv88Ip4L&#10;ORUZhmE3yPQcZg51FZvg80dK6Tr3YgA4zfiCfxaf2i3u/U4Ucgp1Z4fmVXwqN3G6q9js+lynlK5y&#10;LwaAh43fh9sg8yI+fTc+ScgpxE4qfRERL8MuzZKuY1PeEnoAMpvy+1DIyWRnp+ZVfPphUoar8de/&#10;U0p/PvVfBuB4O9+H38TEL/lCzoLGnpqziHgddmpqse3n+aCJGWAaY4Pw9iX/m5jp+1DImZHdmuZc&#10;j7+uHFkHOMwwDNtA8zIW+j4Ucia2k07t1rRtHREfImJlhwfgfjmCzS4hZwLjjs3r8Zfdmv5cxWZ3&#10;5zL3QgByyx1sdgk5R9rp/n4bdmz4ZBV2d4DOjFWMb6OAYLNLyDnATo/Nm5ixUYomXMemWdnuDtCk&#10;ne/Ed1Hoy76Q84Q7zcPfRoE/RIpndwdoxliOquI7Uch5wBhu3sSmz+Z55uXQBrs7QJXG78SXsfle&#10;LKYc9RQh544xoX4bm5RadEKlWjex2dkRdoCijb02b6KCXZv7CDnx2a5NUQ1TNE/YAYpUU0nqMV2H&#10;nFZ+iFRP2AGyu9NI3MQLf3chp9a6Il0QdoDF7cx6exON9aB2E3I0ElOR24i4EHaAOe3Me3sXjX4v&#10;Nh9yxh/i21CSoj52doDJ3Rlm23RFo9mQU3tHOOy4iYhfzNkBTtFTuNlqLuRoJqZhq5TSee5FAHVp&#10;saF4X82EnDHcuG6BHrxXwgKe0nO42ao+5IzhptsfIN26iYjfU0pXuRcClMd340a1IWdn5+ZV7rVA&#10;RpexOYmlXwcQbu6oLuQ4LQX3+j2ldJF7EUAews39qgk5wg08ySks6IzvxscVH3J2hvi9CT9A2Md5&#10;SmmVexHAfHam9/89fDc+qNiQs/MD/C4ancQIM7KrA41SmtpfkSHHDxAmY1cHGqE0dbiiQs4wDC9i&#10;8wN0YgqmY1cHKqY0dbwiQo50CoswRBAqo7Jxmuwhxw8QFnWZUnqfexHA47z8TyNbyBl/gO8i4nWu&#10;NUCnbmNTvrrJvRDgc0pT01o85EinUIxfXAsB5VDZmN6iIccPEIpjUjJk5uV/PouEnJ0f4Jsl/nnA&#10;Qa5js6vzZ+6FQG/GU8Xfh5f/Wcwecsbdmx/CQD8o2ToiftanA8sZhuFNbAbe2r2ZyWwhx+4NVMkx&#10;c5jZMAzPY9O6YSbczGYJOXZvoGqrlNJ57kVAi4ZheB1OTi1m0pBj9waacRMR/9SnA9MwNiWPyUKO&#10;3RtojqADE/D9mM/JIcfRN2iahmQ4kupGfieFHHNvoAuCDhzI7k0Zjg45jr5BV9YR8a+U0nXuhUDJ&#10;VDfKcnDIGX+A34ejb9CjnwUduN842O9dRJzlXgsbB4Uc229AmKUDXxi/H/8Rdm+KsnfIUZ4Cdpyn&#10;lFa5FwElGIbhu9g0F/t+LMyTIUd5CniAyz3pmu/H8j0acpSngCcIOnRp7L/5MXw/Fu3BkKM8BexJ&#10;6Yqu+H6sxxchx/YbcATNyDTPcL/6fBZybL8BJxB0aJabw+v0MeQ4/gZMwBwdmqM/tV4pQn0RmNT/&#10;ugKCVvh+rFsahuFdqC8C03HXFdUb+2/eRcTr3GvheH8JAQeY1rOI+Gns8YPqjL93/08IONX7S+4F&#10;AE16FhE/jm/DUI2x/+an0H/TBCEHmMvziPiv3IuAfY39Nw7gNETIAeb0YhiGn3IvAp4y3j/1LgSc&#10;pgg5wNzOhmH4Ifci4D7DMHw1/v58m3stTE/IAZbwehgGQ9Qoys6Efw3GjRJygKX86MQVpdg5QSV8&#10;N0zIAZb0kxNX5OYEVT+EHGBJz2JzPx5k4QRVX4QcYGkakcliDDhOUHVEyAFy0IjMYnZOUL3LvRaW&#10;9dfcC4AnrCPiZvy1/fM/x1/rnT/Gzn/evqU9j4ht/8ez8T8/j4gX4x/V4/P6YRiG/0kp3eZeCO3a&#10;OUElVHdIyKEUu2HmdvvHI78A/xz/+OT/dtxNeBab4PNt2MZe0rOI+CEifs69ENo0DMPz0GDctTQM&#10;w//NvQi6dBMR1xFxFRH/SSn9+cR/fxHjqYsXsXnrO8u8nF6cp5RWuRdBW8Yj4j+GgNM1OzksZR0R&#10;f8SnUHPzxH8/i5TSdWzC1yriY6OiwDOvd8MwXJf6e4L6jAHnp7Az2z07OcxlW37a7tbclrJbc4zx&#10;ofkqjH6fy21K6b9zL4L6jbuxjogTEUIO07uNiMuIuGr1zXzc3XkTtsGndpVS+iX3IqjX2GP3Qwg4&#10;jJSrmMJ21+Y8Kt+x2cfYP7LambnBNF4Nw/AqpXSVeyHUZ/w8fhcCDjvs5HCKm4j4d0R86PkY8DAM&#10;72Kzs8Pp1hHx360HZaYl4PAQIYdDfdy1abUcdYyxZ+f72JzM4jTKVuxtGIbvQq8cD1CuYl/b01G/&#10;CzdfGv+d/K9dnUm8Gobhhd9nPMXnjafYyeEpdm4OZD7HJJy24kHjFON3EfE691oom7ureMx1RPyc&#10;UvpZwNnfdlcnNv/+OM7zsc8CPrNzTYOAc7p1bE7ENttTqVzFfa7Dzs1JxsbZn8dLAT2Mj/PdMAxX&#10;PTe18zn3UB1td27ZH+Of33sSdvx3vJ38fhaVD0JVrmKXcDMDjZEn0YRMRAg4R9hObz95GGvN4zKE&#10;HCI2W5Xn5pPMZxxS9mPudVTqF783+zYGnP8Kpxefsh3rMcsw1hp3poWcvq0j4kNsTkyZSzKzYRhe&#10;x2YaK4dZp5T+X+5FkIeAs5friLgY796bVW3jMoScfilNZVDztm9mv6eULnIvgmUJOE/K8hyv6eei&#10;8bg/64i4iIhLuzfLSymthmF4HmZ7HOpNbH7f0omavkgXln2sR0rpz2EY/hkV/HyEnL5cR8R7p1Xy&#10;Simdjw/wqmrbmT0bhuE7uzl9EHDutY6IVRRyjU4tQcecnD6sYxNufi7hw0FESul9bN7G2N+bcReM&#10;hgk497qOiP9JKV2U9AwfqwFFn34Uctp3HZsLDy9zL4QvFP1wKNCz2FzCSKMEnC/sDmQtJtzsGte1&#10;yr2Ohwg57VrHpmb7s96bMo0PB0HnMK/t5rRJwPnMOiLOYzM+oYbJ6b9HoVOThZw23cSmPFVsumZj&#10;nP9il+0wdnMaI+B8tI5NYPjvlNKqlhfUcZ1F9ssJOe25joh/Gp5WlfMo9C2oUHZzGiLgfLQtTV3U&#10;Em52jS0R69zruEvIaYfyVKXGn9d57nVUxm5OAwSciNjsvP/SyEXIxb1cCzltuInNG4DyVKXGnbfi&#10;HhAFs5tTOQHnY99NSzvvxf3/MCenflcR8avdmyb8Gi4fPMR3EfE+9yI4XOcBZx2b5/Z5g8/t4pqk&#10;hZx6rWNzV4ndm0aMw7V+DzeW70sgrFDnAafp63TGZ9h1RJzlXsuWclWdtsP9BJz2+Jnu79l4FxiV&#10;6Djg7B4JbzLg7Cjq/5+QU5/biPhXQzVcdozb17/nXkdFNCBXouOAs51WXM2R8BMVdcJKyKnLtsG4&#10;uLonk7Kbs79nwzC4A6xwnQac3d2bnkZEFLWToyenHhqMO6E352DfhoGKxRpPwf0UET2dhuv5MuSi&#10;vqPs5NRhFQJOb+zm7O/McfIydRhwdueV9RhwIgobbCrklG37gWnxqCGPGH/edif2pzenMB0GnI+9&#10;N7kXwifKVeXanqDSYNyvq4jQb7Ifx8kL0lnAMc6jYEJOmW5jE3A0GHcspXQ1DMNt9PFFcapnwzC8&#10;Hu/PIaPOAk7PvTcP+Sr3AnYpV5XHCSp22cnbn92czDoKONud9p57b6og5JRle1GbDw1bZubs75UG&#10;5Hw6Cjjb3hu7hhUQcspxE5uL2gQcPhobkP2e2J/dnAw6CTi9zr051LPcC9gl5JRhG3CcoOI+Slb7&#10;c83DwjoKOO87mlp8iqIGPgo5+Qk4PEV/1v6eK1ktZ5xk/GO0HXC25SkvG/vReMxHAg77EHIOo2S1&#10;gA6ualCeOs7XuRewS8jJ5zoEHPYw/h4RdPZnMODMdnZwWg042zEeylOHK2pXT8jJ4zo2bwc+POyr&#10;qEvvCvdMyWo+Y8D5PiLOcq9lJtcR8b/KU0dTrurcVQg4HM5OzmGUrGawE3Ba/Pe7e++U5/MRhmF4&#10;EXZyunYZLtrkOELOYVrdZcim8YBzExH/cjXDyYoKOBGudVjSVWzeEgQcDpZS+nMYhnUUNoOiYN8M&#10;w/CVz9s0Gg84V+HlcyrF9WjZyVnGTfgQcTp9Oft7FnZzJtFwwNmWp7QPTKeok1URQs4SHBNnKkLO&#10;YVr7Ul7cGHDeRXv/Lj8O98u9kMYUt5OjXDWv29BkzHTWuRdQmda+mHN4FxGvcy9iYu4InEGJTccR&#10;dnLmtI7NbeI+SEzFTs5hHCU/wTAMP0R7AWc7n8xzeXpFloeFnHkIOMzBjuDh7OYcYRiGFndwVmFn&#10;fU5CTie2tV5v3UztP7kXUKEiH7wlG4bhu2jrotNtg7HTrTMZe7e+yb2O++jJmdY24JiUCWUo8sFb&#10;qmEY3kTE29zrmJBn8jLOotDxFkLOtH7zYWIu46yc3MuozTPzcvYzBpx3udcxIQ3GyynuVNWWctV0&#10;zlNKl7kXQfOcsDpccbM7StNgwNFgvKxi+7eEnGmszFuAYhX7llmCBgOOBuMFlXp0fEvIOd0qpXSe&#10;exF0w4P7cJqPH9BYwNn232gwXlbRny89Oae5iYjfcy8CeJTm43uMAee73OuYiAbjfIScRrmuAeqg&#10;+fiOYRhexybgFHki5kDbyfLGdiys5KPjW8pVx1mHCzfJ46vcC6iU5uPRGHD+Hm0EnJvYDF4VcPIo&#10;9uj4lpBzOMP+yKnoB0rBNB9HxDAMZ9FWwHGCKq9iT1VtCTmHu1D3heoU3TewhDHg/CPaCDjbI+J2&#10;0/Mq/uVBT85hHBUnG5dNnqTrf3fjMd9WAs4qIn4XcPIq/ej4lp2c/V2Gk1RQq7/lXkAu45fRTyHg&#10;MK0qLr+1k7Ofm9hMNPbBIidNx8fr8oRVYwHn95TSRe5F8FEVJWAh52nrMD2TMrTwRZXT8+homGJD&#10;AWcdm3sBXZtTiPHoeBUhR7nqcduTVLr3oX7F9w9MRcBhZsWfqtqyk/M4t4pTkm6+pGfSxb+/xgKO&#10;KcZlqmIXJ0LIeczK2wOF0ZNzmuKPu56qsYDzr5TSde6F8LkaphzvEnLudxVOUlGeat6eClX7F/+j&#10;xoDzY9T//3MdphiXrPgpx7v05HzpNlzZQJns5JymmrfPQ+0EnNpLcgJO+araERVyPretAQs4lKj2&#10;L7Dcqnn7PISAw8KqaTqOEHLuulADpmC1f4ll19rUaAGHJdUy5XiXkPOJKxso1vhw4XRVPaAfMwY2&#10;AYclVdcXKORs3IRGY8rWZKklgybC4hhwfgoBh2UJORVah0Zjylf7l1kpqntI3yXgkENtR8e3hJxN&#10;o7EPGaVzsmoa1T2kdwk4ZFTV0fGt3kPOyjRNKlH9DkQhno1vpNURcMisqlNVWz2HHAP/qEkTvSSF&#10;eJl7AYcScChAlc+gXkOOgX9UY9x5qP3LrSR/y72AQwg45Fbj0fGtHq91MPCP2lT5cCnY17kXsC9z&#10;cCjEq9wLOFaPOzkG/lGbar6UK/GqhqGAAg4FqbYnsLeQY+AfNar6RFChin4zbSzgOMFasfH3opBT&#10;gdvQaEydqju2WYFiT4qMXyqt9OC8d4K1etUGnIh+Qo4+HGpW5amGwr0osWS1E3BaCLa/CThNEHIq&#10;sNKHQ41qPtVQge9yL2BXYwHnPKV0mXsRnKbWKce7egg51xGhD4daCTjzeV3Kbk5jAUfvYzuqnHK8&#10;q/WQo0xF7Yr4Em7YD7kXMAzDWbQVcM5zL4LJVF8qbz3kvE8p3eZeBJyg6np4Bc6GYch20moMOP8I&#10;AYcyFdugv6+WQ457qWhB9W9SFfghR9mqsYBzGU6vNqWVfsBWQ85N+MBRufGLt/qHTAWexcJlq2EY&#10;Xkc7AecmNo3G2gLa0sQucoshZx3upaINdnGWczYMwyKnrYZheBMRf492As4/PW+b1ETIafHuqgvT&#10;NWlEEw+ZirwdhiFSShdz/M3H47jvooE+h5GA06jx92rRU8H31VrIuXR0kYbYyVne22EYnqeU3k/5&#10;Nx1Ljz9EO8F1HRG/CDjNauX3aVMh5zYidPbThPFNqpkHTWVej0Hn51P/RuPP8W1EfBttlKciPo3m&#10;cHK1Xa3sNjYVcjS+0RI3j+d1NgzD/40jj0WP4eZlbKYqt9Y87j6q9jWzi9xKyHFcnNY085Cp3Jth&#10;GL6NiIuIuH6s328MNl/HZgz+y2jzZ3juWdu2Vo6Ob7UQcq7DcXHao1RVjmexaRiOYRgiIq4i4j/x&#10;qfz0VWy+FF5EOyWp+7iuoQ9NNBxv1R5y1qFMRZta3AVoxato7ItgD14m+/Ey9wKmVPucnJXj4rSm&#10;te1iqncTTlJ1YXz2NPWCVXPIcbs4rVKqohSOiveluWdPrSFHmYqWNfegoUrriPiXo+Jdae7ZU2vI&#10;MdWYljW1XUy13qeUrnMvgmWMpwO/yb2OqdUYcq50+NMq/TgUwlHx/pxFg6cDaws569DhT9ua2y6m&#10;Oo6K96nJZ09tIUeZitY1+aChGpfhRbJXTY5FqCnkKFPRtFZr4lTjJhzo6FLLZfJaQs46In7NvQiY&#10;2dfRYE2cKqwj4lcBp1vN7iDXEnJ+8+GjA3ZxyOW9VoCuNVmqiqgj5FymlC5zLwIW0OzbFEX73Umq&#10;fo1l8mafPaWHnHVEnOdeBMyt9QcNxbpMKV3kXgRZNf3cKT3kvFemohNNP2go0k14iSTide4FzKnk&#10;kLOyhUpHmq2JUySNxmw1PWG91JBzG2Y10Bc7OSxlHRqNiYhhGM6i0aPjW6WGHLMa6EbLMyookl1y&#10;tpo/0VliyLnyAaQzdnFYikZjdjXdjxNRXsgx9I8eCTksQaMxH/Wyg1xayLlQpqInrnJgIRqNuauL&#10;l6uSQo67qejRWbjKgXlpNOY+Qs6C1uE0FX1qviZOdhf6HNnV0w5yKSFn5S2DTjU9o4LsLu2Qc49u&#10;dpBLCDnXEeFDSHd6afwjm9vQaMz9uhk+mjvkrEOzMf3q5kHD4rZ9OJ6t3KeLfpyI/CHnQ0rpOvMa&#10;IBf9OMzlwrOV+/S2g5wz5Li6gW719qBhUfpweExXO8g5Q46tVHrWzXYxi9KHw1O6evbkCjkrW6l0&#10;rqsHDYvQh8OjxqPjXT17coQcZSq61tOMChalD4envMy9gKXlCDluGKd33cyoYDErfTjsoat+nIjl&#10;Q44bxsGpKqZ1E3bHecK4g9zd8NElQ846NMTRuV4fNMxmHXbH2c9ZdHiic8mQc5FSul3wnwcl6vJB&#10;w2z04bCvLl+ulgo51+rFEBFKVUxHHw6H6PLZs0TIWUfExQL/HCiaUhUT0ofD3noePrpEyHF1A2wo&#10;VTEFfTgcqqvZOLvmDjlm4sAnXW4XMznDVDmUkDMTN4xDKFUxmeuI0IfD3nofPjpnyLlKKV3O+PeH&#10;mihVcSplKo7R9fDRuULOOpSpYJdSFae6SCnd5F4E1en62TNXyFn5MMKGUhUTuHJcnCN1/eyZI+Tc&#10;hpox7FKq4hTriPg19yKoT89Hx7fmCDlqxvC5rreLOdl7z1SO1N2FnHdNHXJcwAk7lKo40cozlRN0&#10;e3R8a8qQo9kYvqRUxbHMGeNo4wuWkDPh30uzMXxJqYpjrEOZitN49sR0IecmNBvDZ5SqOIGpxpyq&#10;+12ciOlCjmZj+JJSFccw1ZiT9D7leNcUIccbB9zPdjGHMtWYKXQ95XjXqSFHszHcw5sURzLVmCko&#10;k49ODTku4IT7eZPiUKYaMxW7yKNTQs61DyQ8yEOGQ5hqzCRMOf7cKSHnYrJVQEOGYXgeJo1yGMfF&#10;mYpTVTuODTmXmo3hQd/mXgBVMdWYKQk5O44JOeuwiwOP8ZBhX6YaMxkHHr50TMhZpZRuJ18JNGCs&#10;hws57MNUY6bmwMMdh4ac2zCkCh6jF4d9mTHG1Bx4uOPQkOPIODzOQ4Z9uAqHOZiPc8chIec6pXQ5&#10;20qgcsMwvApHN3naOiJ+9cLIlIZhcI3MPQ4JOZqN4XFKVezDVGPmoOH4HvuGHLVjeMR4qkHI4Smm&#10;GjMXpfJ77BNy1qF2DE9xqoGnmGrMLEw5ftg+IceRcXiatyie4rg4czG24gFPhRxHxuEJBnCxh0tT&#10;jZmRkPOAp0KOI+PwtDehVMXD1hFxnnsRtMlL1uMeCzmOjMN+XuZeAEXzssic9AM+4rGQ48g4PGGc&#10;TWEAFw9xmoq56Qd8xEMh58qRcdiLG8d5yDpcvsn8vGQ94qGQ44MJTzAbhycY+sesTFl/2n0hZ+WD&#10;CXt5GWrh3O86IvQ0Mje7OE+4G3IM/oP9KVVxn3VEnGs2ZgH6cZ5wN+QY/Ad7GCeMmk3BfeyGMztT&#10;jvezG3Ls4sD+9OJwn5vwHGUZXrL2sBtyVrZX4Wljw7FtYu6jTMVSvGjtYRtyXN8A+zsL28R8aWX0&#10;BksYX7Ts5OxhG3Ls4sD+7OJw120YvcFyBJw9/SU2NWRHHWEPwzA8D/fE8CVlKpbkRWtPfwkfTjjE&#10;t2E2Dp9buWGcpbiQ8zB/UUOGg3iDYperG1iaCzkP8NgFncAOI9S5x292wlmYKccHEHJgf3Zx2HWV&#10;UtLPyNI8hw4g5MAeNBxzhzIVizPl+HBCDuxHwzG73DBODgYAHkjIgf3YImbrOqVkeCo5mI9zICEH&#10;nqDhmB3riDjPvQj6Y8rxcYQceJpdHLbcME4unkNHEHLgEWOjnzo4EW4YJy+7OEcQcuBxAg4RY5nK&#10;TBxyMOX4eEIOPGB8sNgiJiLig+nwZGTK8ZGEHHjYWWg4xg3j5KdUdSQhBx72JvcCKIIyFbkpmx9J&#10;yIF7jA3H3p5wwzhZmXJ8GiEH7ufNCVc3UALPohMIOXDH2HCsVMWFMhUFsKN8AiEHvvQ6nGTonasb&#10;yG68GFjIOYGQA19ybLxv64i4yL0ICKWqkwk5sGO8p+pF7nWQlZk4lMIuzomEHPicXZy+mYlDEUw5&#10;noaQA6Ox/m17uG+ajSmFKccTEHLgk29zL4CsrlJKl7kXASMvXBMQciAcG8dMHIqjH2cCQg5svAlb&#10;wz1bpZRuci8CIkw5npKQAxsvcy+AbG4jwkwcSqJUNREhh+45Nt49F3BSGqWqiQg5oBenZ1cu4KQk&#10;LgeelpBD1zxQuqbZmBJ5Hk1IyKF3hv/1S7MxJRJyJiTk0K3x2LjZOH26Cc3GFMaU4+kJOfTMsfF+&#10;aTamRKYcT0zIoUvjG5NSVZ9WLuCkUJ5JExNy6NVZGLbVI83GlMwoi4kJOfTKsfE+uYCTIplyPA8h&#10;h+4Mw3AWTjD06DqlpNmYUplyPAMhhx7ZxenTRe4FwCP048xAyKErwzA8D29MPdJsTLGUquYj5NAb&#10;c3H6cxuajSmb8vlMhBy6MR4bV6rqj2ZjSifkzETIoSeG//XnKqV0mXsR8BBTjucl5NAFuzhdMhOH&#10;GphyPCMhh17YxemPCzipgVNVMxJyaJ4rHLp0Gy7gpA6mHM9IyKEHrnDojws4Kd44mNSzaUZCDj3Q&#10;i9OXq5TSVe5FwB40HM9MyKFpwzC8Cscze6LZmJooo89MyKF1dnH6otmYKphyvAwhh2aNDxG7OP3Q&#10;bExNPJsWIOTQMrs4fTHZmJoIOQsQcmiSizi7Y7Ix1TDleDlCDq36Ngz/64VmY2pjyvFChBya4wqH&#10;7mg2pjZOVS1EyKFFrnDoh2ZjamTK8UKEHJpiF6c7mo2pyji7y9HxhQg5tMYuTj80G1MjuzgLEnJo&#10;hl2crmg2plb6cRYk5NASuzj9+KDZmNqYcrw8IYcm2MXpym3YxaFOBgAuTMihFXZx+qHZmFoJOQsT&#10;cqieXZyuXGs2pkbjc8oU9oUJObTALk4f1hFxkXsRcCS7OBkIOVTNLk5XPqSUrnMvAo7kVFUGQg61&#10;s4vTB83GVMuFnPkIOVTLLk5XNBtTMxdyZiLkUDO7OH3QbEztTDnORMihSnZxuqHZmBbox8lEyKFW&#10;dnH6oNmYqplynJeQQ3Xs4nTD/VS0wGycjIQcamQXpw+ajWmB+TgZCTlUxS5ON65TSqvci4BTjM8r&#10;IScjIYfa2MXpg2ZjWvAy9wJ6J+RQDbs43VhpNqYR+nEyE3KoiV2c9mk2pgmmHJdByKEKdnG6odmY&#10;VphyXAAhh1rYxWmfZmNaouG4AEIOxbOL0wWTjWmNfpwCCDnUwC5O+0w2phmmHJdDyKFodnG6cBua&#10;jWmLXZxCCDmUzi5O+zQb0xr9OIUQciiWXZwuXKeULnMvAqYylqqEnEIIOZTMLk7b1hFxnnsRMDEB&#10;pyBCDkUad3Fe514Hs/qQUrrJvQiYmJBTECGHUr0JpxNaptmY5phyXB4hh+LYxemCZmNaZMpxYYQc&#10;SmQXp21Xmo1plJezwgg5FMWJqua5gJMmjc+uF7nXweeEHErjRFXbVpqNadRZ2IEujpBDMYZheB52&#10;cVp2GxEu4KRVdnEKJORQErs4bTvXbEzD9OMUSMihCOMuzre518FsrlJKV7kXAXNwIWe5hBxK8V3Y&#10;xWmVZmNa50LOQgk5ZDcMw1nY6m2ZZmNaZ8pxoYQcSvBd7gUwG83GNM2FnGUTcshqGIZX4QHRMs3G&#10;tM7zq2BCDrk5Mt4uzcb0QMgpmJBDNsMwvA4PiFZpNqZ5LuQsn5BDFuPDQS9OuzQb0wMXchZOyCEX&#10;l3C2S7MxwHzbQAAADiBJREFUvXAqtHBCDotzCWfz3ms2pnVKVXUQcsjB9Q3tukopXedeBCxAqaoC&#10;Qg6Lcgln09YRcZ57EbAQhyYqIOSwNNc3tGuVUrrNvQhYiKscKiDksBjXNzTtJjQb0wkXctZDyGFJ&#10;joy3y2RjemIXpxJCDotwfUPTVpqN6czL3AtgP0IOsxuPWr7LvQ5mcRsmG9ORsVT1Ivc62I+QwxIM&#10;/muXMhW9sSNdESGHWTky3jQXcNIjIaciQg5zc2S8TeuI+DX3ImBJphzXR8hhNo6MN+1CmYoOmXJc&#10;GSGHOTky3qbrlJKZOPTIS1tlhBxm4ch4s1zdQJeUquok5DC58WHwNvc6mMUqpXSTexGQgVJVhYQc&#10;5vAmzJFokasb6Jmd6QoJOUzKkfGmmYlDz1zlUCEhh6k5Mt4mVzfQLRdy1kvIYTKOjDfL1Q30zi5O&#10;pYQcJjE2Gzsy3iYzceidCzkrJeQwlTehMa9FVymly9yLgFxcyFk3IYeTaTZu1jqUqcDLW8WEHKbw&#10;LjQbt+jCTBwQcmom5HCScbKxprz2XEeEMhVdG3sNPd8qJuRwtPEB8C73OpjcOjQbQ4RdnOoJOZzi&#10;TZgd0SIzcWDDSIzKCTkcZZyJo9m4Pbfh6gZwIWcjhByOZbJxm94rU0FEuJCzCUIOBxuGwUycNilT&#10;wScajhsg5HCQcSaOycbtMRMHPudFrgFCDodSpmrTb8pUsOFCznYIOextnInjtEF7XN0An1OqaoSQ&#10;w17GkwZvc6+DySlTwZe8zDVCyGFfb8IldS1auboBPlGqaouQw5PMxGnWdZiJA3dpOG6IkMOjdq5u&#10;0GzclnVEnGs2hi8IOQ0RcniKMlWb3DAOd7iQszm3Qg4PGmvTylTtuUopKVPBl17mXgCTuhRyuJcy&#10;VbOcpoKH2cVpy5WQw0Nc3dAmZSq4hws5m3OTUroRcviCMlWzlKngYS7kbMu/IzQec4cyVbPWEfFr&#10;7kVAwZSq2rGOcTyGkMNdylRtcjcVPM5zrx1/bJ93Qg4fKVM169LdVPAwU46b8/F5J+QQEcpUDbuN&#10;iPPci4DCKVW14zY209wjQsjhk9dhu7ZFphrD01zI2Y7L3WeekMN2q/a73OtgcquU0lXuRUDJlKqa&#10;89kzT8jpnDJVs27D0D/Yhx3sdtzcnQMm5OA0VZuUqWA/+nHa8e+7f0HI6dgwDGfhNFWLlKlgD+NO&#10;tpe8dny4+xeEnE4pUzVLmQr2p+G4Hdcppdu7f1HI6df3EfEi9yKY1Doi3itTwd7s4rTj+r6/KOR0&#10;aBiGN6EO3aIPKaV7P+jA51zI2ZwvSlURQk53hmF4Ho6Lt+gmlKngEC7kbMfVfaWqCCGnK+Obyw/h&#10;g92adThNBYfSj9OOB6+tEXL64rh4m1bKVHAwPYltWMcD/TgRQk43HBdv1nVErHIvAmoyPg9NOW7D&#10;H4/tYgs5HXBcvFnKVHAcDcfteLBUFSHk9OJt2Jpt0eruCHNgL/px2vBoqSpCyGneeFxcmao91yml&#10;i9yLgNq4kLMpH57ayRZyGua4eLPWEXGeexFQKYcv2vHkgQshp1GOizftQpkKjmYQahtu97mjT8hp&#10;19vwxtKiq5SS01RwBBdyNmWvS4iFnAbpw2nWbUT8mnsRUDENx+0Qcno0NtXpw2mP4+JwOrs4bbjZ&#10;dwCqkNOQcSv2+9CH06IP+9Sfgfu5kLMp/973vyjktOX7MA+nRdfh8k04lQs523HvjeP3EXIaMfbh&#10;ODXQnnVEvFemgpPpx2nDzUM3jt9HyGnAeA+LPpw2vT/kAw08yC53G/YuVUUIOdUbB/79I2zDtmil&#10;DwdONwzDqzDluBV7l6oihJyquXizaTehDwemYhenDVeH7mwLOXV7G/pwWrSOiF/14cBk9OO04eCd&#10;bSGnUsMwvA4D/1rl2gaYiAs5m/HkjeP3EXIqNH5o/557Hcxi5doGmJTd7jb8ccwhDCGnMmOj8U+h&#10;D6dFt6EPB6ZmynEbLo/5Hwk5FXGzeNPMw4GJjS+FQk791rE5jHEwIacSO1c2+MC26WLfu1iAvSlV&#10;teGoUlWEkFMTJ6napQ8H5uGlsA1HlaoihJwqjFc2OEnVJvNwYAYu5GzGUaeqtoScwrmyoWnm4cB8&#10;XMjZhj9OeUYKOQUbj4q7sqFd783DgdkYANiGo0tVEUJOsXYajQWcNrmXCmYyPj9d5VC/k0pVEUJO&#10;kXYCjg9pm65DHw7M6SxMOW7BSaWqCCGnVO/CSapW3UbEL/pwYFZOVbXhpFJVhJBTnGEY3oVacqvW&#10;EXEu4MDsvCTW7+RSVYSQUxRHxZt3oQ8H5uVCzmacXKqKEHKKMQacd7nXwWwuDfyDRdjFacPJpaoI&#10;IacIY8AxC6ddNxFxnnsR0Anl/vpNUqqKEHKyG4bhdWwCjqPibTLwDxaiVNWMSUpVEUJOVuMH8u8h&#10;4LTsNwP/YDFKVW2YpFQVIeRkMwacn0LAadkqpTTZhxV4kqPj9ZusVBUh5GQxBpwfQ8Bp2WUY+AeL&#10;GZ+rQk79JitVRQg5ixuG4XlsAo66cbtuwjwcWJqA04ZJd7+FnAWNAeenEHBatg4TjSEHIad+k5aq&#10;IoScxQg4XVjH5mbx29wLgZ6M9/19k3sdnGzSUlVExF+n/Jtxv50eHAGnbSYaQx5nocexBZMf1LCT&#10;MzMBpxsrE40hGwMA6zd5qSpCyJmVgNMNJ6kgE6WqZkxeqopQrpqNOTjdcJIK8lKqasMsM8Xs5MxA&#10;wOmGKxsgP6Wq+s1SqooQciYn4HRje5LKlQ2Q14vcC+Bks5SqIpSrJjUMw1lE/CMEnB44SQWZDcPw&#10;KvQ8tmC262+EnIkMw/Am3CbeCyepoAx2cdow2464kDOBMeC8y70OFuEkFZRDP079ruYcoCrknGA8&#10;uvgufNB64SQVFGLsf1Sqqt9/5vybCzlHGgPO9xHxKvdaWMRNRPxTwIFiePa24cOcf3Mh5wjuoeqO&#10;o+JQHjvo9buZ+64/IedAphh3x1FxKIxSVTP+Pfc/QMg5wHhc8YdwgqoX24DjqDiURamqDbOWqiKE&#10;nL05It6l3wQcKNJZ7gVwstlLVRFCzpOcoOrWKqU024Aq4DhjT6SQU7/ZS1URQs6j9N90a5VSOs+9&#10;COBeSlVtWGSXXMh5gPJUtwz7g7LZxanfzVKHOYScO5SnumbYHxRsfD5/k3sdnGyWG8fvI+TsUJ7q&#10;mmF/UL6zsLvegsUOdAg5I+Wprhn2B3Www16/25SSnZylKE91bx0RPxv2B2VTqmrGomM5ug45wzCc&#10;xWa4n/JUn0wzhnooVbVhsV2ciE5Djss1CdOMoTZ22+u3DiFnXsMwvI6Iv4c3gp4JOFCfF7kXwMmu&#10;lu597CbkjCen3obdm94JOFCZ8d5AbQX1W/y523zIGUtTbyPi27B70zsBB+pkF6d+i5eqIhoPOWNj&#10;8bvwAWHzAXPhJtRJP079/sgxpqPJkDOGmzehNMUnv7lwE+ozthooVdUvy/O3qZCjNMUD3gs4UC0v&#10;q/XLUqqKaCTkCDc84ncBB6qmVFW/LKWqiMpDzhhu3oy/hBvuWqWULnIvAjiOUlUzsuziRFQacnbC&#10;zevwAeB+q5TSee5FACc5y70AJpHtwEdVIWcYhuexCTfKUjxGwIE26Mep301K6TbXP7yKkLNzWuqb&#10;EG543O9KVFC/8aXWTk79/p3zH15syBlLUmexaSg254Z9nKeUVrkXAUzCLk4bss4mKy7kjLs234R+&#10;G/a3HfTnFBW0wy5O/W5SSjc5F1BEyNkJNi/Drg2HEXCgMeNO/je518HJsp2q2soWcgQbJuAuKmjT&#10;Wei/bEE/IWdM5l+HYMM0BBxolwGA9VuX8HyeLeTsDHE6G3/9LSRzpiHgQKOUqprxR+4FREwQcsbf&#10;kM9iE2hejL++Djs1zEPAgbYpVbWhiD7JJ0POGGIiNiFm99eL2PxGtEPDUtYR8XPubn1gVkpV9ct2&#10;Ieddfx2G4ceI2AaZbVj56p6/BjndxibgZJucCSxCFaB+2S7kvOuvYeAS5buJiF8EHGjbMAyvwny0&#10;FhTTTlDEnBx4xHVsAk4RbwXArOzitKGIUlWEkEPZriLiVwEHuqEfp35ZL+S8S8ihVKvYXLYp4EAH&#10;dsaOULesF3LeJeRQmnVEXLhoE7qjP7QNH3IvYJeQQ0nMwIF+vcy9AE5WVKkqIuIvuRcAIwEHOjWW&#10;qjQd16+YhuMtOzmUwBFx6NtZ7gUwCSEH7nBEHNCPU78iLuS8S8ghJyeooHPj1UF2cupXxIWcdwk5&#10;5PJ7Suki9yKA7MzGaUMRF3LeJeSwtHVE/JZSKvIDASzOLk79irmQ8y4hhyU5QQV8NJaqvsm9Dk5W&#10;zIWcdwk5LOU6NgHHCSpg6ywinuVeBCcr9sVVyGEJGoyB++jHaUORpaoIIYd56b8B7qVU1Yziphzv&#10;EnKYy01sbhC/yb0QoEhKVW0o6kLOu4Qc5mDAH/AUAwDbUNSFnHcJOUztPCIuBRzgCY6O16/oUlWE&#10;kMN0HA8H9jIMw1lEPM+9Dk5WbMPxlpDDFFywCRxCw3Ebin+pFXI41WVEnCtPAQdwdLx+65SSnRya&#10;tY6Ii5TSKvdCgHoMw/AilKpaUPwuToSQw3EcDweO5VRVG4QcmmR6MXAKp6rqV+yFnHcJOezL6Sng&#10;JGOpSsipX7EXct4l5LAPl2sCUxBw2lDNy66Qw2M0FwNTEnLaUEWpKkLI4WGai4HJjBdyajquX/FT&#10;jncJOdy1joiLcDUDMC2zcdpQ9IWcdwk57LqOzWA/uzfA1JSq2lD0hZx3CTlE2L0BZjSWqlzlUL+q&#10;SlURQg52b4D5nUXEs9yL4GTVNBxvCTn9cnIKWIp+nDZUc3R86/8D9SZLaslW8eQAAAAASUVORK5C&#10;YIJQSwMECgAAAAAAAAAhAPoHqrd8BAAAfAQAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcN&#10;ChoKAAAADUlIRFIAAAHtAAAAUQgGAAAA/8v+QQAAAAZQTFRF////AAAAVcLTfgAAAAZiS0dEAP8A&#10;/wD/oL2nkwAAAAlwSFlzAAAL1wAAC9cBJXXS8AAABApJREFUeJzt3a9To0ccx/HPdubOYIpBnWkN&#10;pqqqpqY1/aepwbTiMJyJOUwQxaQGQ8RT8Sydu3bgCJdkk93XS8FgvjOZ4Z3dfX6UdGSapt+SnLae&#10;g2buSikXrYcA2JVvWg+wZXetB6Cp+9YDAOxSb9FetR6Aph5aDwCwS71F++/WA9CUL21A13qLtu3R&#10;sfn8ga51Fe1SykOstkYm2kDXuop25WK0Md2XUkQb6FqP0bbSHpNgA93rMdpW2mPyZQ3oXo/RXrce&#10;gCZ8WQO6112068VoN63nYO+stIHudRft6q/WA7BXKxehASPoNdq3rQdgr2yNA0PoMtp1i9zKaxyi&#10;DQyhy2hXy9YDsBfriDYwiJ6j7WK0MXysOysA3es22qWUVWyRj8COCjCMbqNd+Yfet1UpxdY4MIze&#10;o/2h9QDslLsEgKF0HW1XkXfvY+sBAPap62hX160HYCeWHqgCjGaEaN/GartHi9YDAOxb99H2LPIu&#10;LV2ABoyo+2hXVmV98XkCQxoi2nW17R99H+6ssoFRDRHtyu1ffXBhITCsYaLtbLsLzrKBoQ0T7eoq&#10;8wsmOD7rzJ8fwLCGinZdbb9vPQevsnBfNjC6oaKdJKWUm7hv+9is4kJCgPGiXdlmPR7rJFdevwkw&#10;aLRLKct4A9ixWLj4DGA2ZLSrP2Ob/NAtSylu8QKoho123W69bD0HT7rP/MUKgGrYaCdJKWUV59uH&#10;aJ3kD+fYAJ8bOtpJUkpZJHFmeljeO8cG+L/ho11dZr6tiPYW9bY8AP5DtPPv+fbvcWFaa4tSiuMK&#10;gCeIdlXDfRGPOW3lJl7qAvAs0f5EfUzmRes5BnQXD1AB+KLSeoBDNE3TaZJfk7xpPcsAFkk+CDbA&#10;l4n2E6ZpOknyc5LT1rN0zBk2wAZE+xnTNL1N8kuEexeu6u12ALyQaL/ANE0/Jfmu9RydWGe+D9tt&#10;XQAbEu0XmqbpPMmPrec4cqskl96LDfA6or0B59xfxQVnAF9JtF/BqnsjtsMBtkS0X6neFnYeZ93P&#10;uUlybTscYDtE+yvVeP+Q5F3rWQ7IKvNW+LL1IAA9Ee0tmabpXeYt85PWszS0TnKd5MbZNcD2ifaW&#10;TdN0luT7jLVtLtYAeyDaO1QvWDtPv6tvsQbYI9Heg7p1fpb53LuHgN8lWUasAfZKtPesbp+fZg74&#10;WeNxNrFKcptkWUpZtR4GYESi3VhdhZ9mDvhpDufNYuvMob6LUAMcBNE+MPUlJY8B/zbJ28xb6rve&#10;Vv8s0knubX0DHBbRPiL1MaonmUP++CjVT2P+pv7t8efU3x8yR/kxwo8/32eOtEADAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGzgH1Ex62uNIS4OAAAAAElFTkSu&#10;QmCCUEsDBAoAAAAAAAAAIQDz0N2JT2oAAE9qAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5H&#10;DQoaCgAAAA1JSERSAAAEkQAAAOwIBgAAAMS9N74AAAMAUExURf///6yjmgAPnwAHTwAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAIUkOhcAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURB&#10;VHic7J1LcpxI+/UP/3gHzFTfClS9AutdgfEKTIenjhAeeNzVKzBegctjD4wiPHU0WkGjFXRpBU2t&#10;4K2a1YxvkA8WQlwyIblVnV+EwrIKyCxIIJ+Tz8XJsgyEEEIIIYQQQgghhDTxf1N3gBBCCCGEEEII&#10;IYTMH4pIhBBCCCGEEEIIIaQVikiEEEIIIYQQQgghpBWKSIQQQgghhBBCCCGkFYpIhBBCCCGEEEII&#10;IaQVikiEEEIIIYQQQgghpBWKSIQQQgghhBBCCCGkFYpIhBBCCCGEEEIIIaQVikiEEEIIIYQQQggh&#10;pBWKSIQQQgghhBBCCCGkFYpIhBBCCCGEEEIIIaQVikiEEEIIIYQQQgghpBWKSIQQQgghhBBCCCGk&#10;FYpIhBBCCCGEEEIIIaQVikiEEEIIIYQQQgghpBWKSIQQQgghhBBCCCGkFYpIhBBCCCGEEEIIIaSV&#10;/0zdAUIIIYTo46yiFQBkh+AwdV/OHTnX6+wQ7Kbuy1Q4rn8DwAOwAnAj/6aFnyQ7xekknSOEEELI&#10;6DhZlk3dB0IIIYS04KyiNYAQgA/gCsDv2SGIp+zTuSLi0UZ+rgB8zQ7BZtpejYfj+vn3DwBca+zy&#10;CGCbneJowG4RQgghZAZQRCKEEEJmjAgaIYA/Sh89ZIfAG71DZ46zigIAWyjx6BfZIXAm6dDIOK4f&#10;oOL7a7IHEGSnOLHZJ0IIIYTMB4azEUIIITOkwhuGDIiIRyH0PG/ODvE+2gK4LX10BJAA2Mm/wFNo&#10;mwfgdWHbawB/O67/OTvF4XC9JYQQQshUUEQihBBCZoSErQWgeDQKly4eAb8EpATAq8Kfj1BjMM5O&#10;cVX+rbiw7wbAp8JnnxzXX2enOBikw4QQQgiZDIpIhBBCyAxwVtENlDFe9gQhlqFQ94ItngtI91Bh&#10;aa3J22Wb0HH9CEpYyo9z67j+LjvFW9udJYQQQsh0MCcSIYQQMhESsuZDiRmvWjYvw5xIhjiryIMS&#10;j4yFunPNieS4/gbAl8Kf7rJTHIiH0U3dflV5j2o8mv6bneKLrW5HCCGEnBv0RCKEEEJGpiBm5JXW&#10;yEAUvI4CXHDIWhUi+oSFP90XQtBuAPzdsC+gEmlHUJXZDtkpPjiu70HlT8rP9RYqdxIhhBBCzgCK&#10;SDPBcf0bqAnbuvBTZgfgIP/uslOcjtM7QgghfRExYwMlHFHMGJCeHl6XRDGc7wgltJlwDZULyXdc&#10;3ysISQGeBKjXjuvf0BuJEEIIOQ8oIk2E4/prqAmuB+Ct5m7FCihwXH8P5TYesZwuIYTMF2cVxdB/&#10;1pMeiJdXrQcNeUZQ+H3bkgPpofT/GzwJUK+gPJJ8QIW6Oa7/gKd5ywbmAhUhhBBCZghFpJGR1bkA&#10;JUGoI9dQeR1uRVAKs1McWTguIYQQS4ioQQFpPKKpO7AExAO66BHXmAA7O8Veaf8V1LnOx/ZbqciW&#10;yv8jPM11nu1LCCGEkOVCEWkECuVvh6wCcw3gey5SMdRtOCRM4gYAskOQTNubaiRsZg1glx2C1uo6&#10;YyHG9KzOW+FcFZnVeSOEGLGaugMLwSv8/qBTia2IhK2FeC6QrgGk8nsM4Lv8fl0SmAghhBCyUCgi&#10;DYxMsMYsIfwawE5yEzD/gGVEcNhBrqezivoe8hEqz1UVxVCBrhydVeRlh2DyseCsohSy6m3hvA3N&#10;o5w3CknEBjuoBMTMgzQOGzyJF6SeotiWdDxG7TNSRKbiuF/jSWAihBBCyEL5v6k7cK44ru87rp9C&#10;JZwcu/LOFYBEXNWJXQLYvZ6voIS/qh8b7VxBclRMiXggLcmAzvN7ENIbESM9AB8A3E/bm/MnOwQR&#10;gDcAvkKJd6QaG3OEsPT/sqiUWmiDEEIIITOCnkiWqcgRoEvukWLD+wRyjFgqotCbghBzGBJDrJEd&#10;ghTq3RBJSOzQIc4XjYTMJgA2ziryofL9LEnIHoPiM67VW1U8q4t4eJ7fcU8PaEIIIeT8oSeSRRzX&#10;96BW3XQFpDsA/81OsZOd4pvsFHvZKV5BraCWq6B04RrKSCGEmEPxlQxCdggO2SEIoYzw47S9OX+y&#10;QxBDLdDcTd2XmZEWftfxSvpU+ikKSEfMwOuVEEIIIcNDEckSjutvoEoK66wq3wP4LTvFQdWqXXaK&#10;E6mCYmPCSxHJLlsor7Gl8IiWijtjIF4BSzLgHsFy1GRgJFeZN3U/LgEJKdyA4W1F0sLvfTwvHwHU&#10;5WG0UYmWEEIIITPCybJs6j4sHsf1IwC3mpv/mZ1ibaNe8ir1dcH/L13M7VGszlbgBmoS7mHcSfMR&#10;KmRjJz9l75lZVRnLq7OV8KASrnoYN9zkAercpXiZt2NW542cN84qimEeAg0AD9kh8Cx356xxVlGA&#10;jkm3s0Pg2O3NtDiu7wP4S/77mJ3im9LnHtTiWM6feAp72+BpzO4BvAidl7yM/+T/z07xWZ0/Qggh&#10;5FJhTqSeGApIH7JTHBk2EaJ/lRnmdrGIiAtJ6c+//i8iU56DY6h8J3sAoSSQXQzikVTm199EZNpC&#10;JbYegqMcf0uRiMyIriISMSeZugMzori49Mpx/XV2itOm7bNTnACA4/o7KPH9Ckr8D/HS8zko/G4j&#10;RJ8QQgghM4DhbD0wFJA+dxCQAGVckAUh+U4iKO+aIULfHgHcLE1A0iE7BEl2CIbKXXIE4GWHIKSA&#10;RGZGOnUHLgVJcM48VABEMCqKO6HBvnl4YM4f4rkE4FeRkaDwedShi4QQQgiZIRSROiI5kHQFpPvs&#10;FIdd2pGJGnM4LJBCWW+b128PJYSctQiSHYIA9leuPclBQ8jc4LgcF57vJ6LC77cSgqaFLIwVn9OR&#10;iEeAEqRyT9wjuCBGCCGEnA0UkTrguH4A4Ivm5kf0T9Cb9Nk5dz8n4yNiT2jxkJfkRRNYPNYdBSQy&#10;Vy7oniYzQ4SgosdsXBCCDlAiUf5TNU6DwucpAF/mSH8UttmW8yURQgghZLkwsbYh5USRGvyeneJe&#10;K3AVyS1NuMtOcdCnfdIfZxUd0D8/0jE7BBeV36pHwuEyv0kYCyGzxFlFXV7GTKzdAWcVJehQAOHc&#10;EmvnVMxr8mprxsKPCEjFPI4vEnYTQgghZNnQE8kAWZ1LDHZ56CsgAb88ibqE9hxh1wuGdMeGK39i&#10;4RhLw4b30J4CEiGEVCPVWz8U/vQKwK6Y46gNx/VXjuuHeC4gHaGKTBBCCCHkjKCIZEYMM2+SwGLb&#10;AcyTgW5aKq2Q8UgtHOMSw7ESC8dILRyDEHI+MLSqhIS1FYWkawB/O66fOK5fKwQ5rr+WHJE7AJ8K&#10;H6lCBpyDEEIIIWfHf6buwFKQFTYT9/c7m5On7BSn4nIeafTjCMBnLqRZkeD5BLsLl2j42PjOiYVj&#10;EELOhx3shMmeFdkpjhzXB4AtnhbMXgN4LX/P8yLtoIpGrKC8lso8Qs1B0mF7TAghhJApoCeSBiLe&#10;mAoAoe1+ZKc4zU6xB+ANgK9QE7rcO+ko//8TwJoC0llycZ5ITIZNCCHjIR5JNwDuKz5+DSW+fZLf&#10;ywLSEcDn7BTfUEAihBBCzhd6IrUgeZBM89lY9UIqIwJRMtTxCSGEEHKZyPzFd1x/DWADldfoumGX&#10;B6h5UsQqbIQQQsj5QxGpnQ2aJ09VbIfoCCGEEELIGIiYtAGwkQW1F1XW6PVMCCGEXB4UkRroGMb2&#10;IJVOCCGEEEIWj3gYJVP3gxBCCCHTw5xIzXTxKIpsd4IQQgghhBBCCCFkaigi1SAlbU2qsQHAUZJS&#10;EkIIIYQQQgghhJwVFJHq6eKFZJqAmxBCCCGEEEIIIWQRMCdSBY7rBzBPpg0woTYhhJALxllFKwAB&#10;gCg7BKzURQghhBByZtATqZqwwz57JtQmhBByqYiAtAPwBUAi/yeEEEIIIWcERaQSPbyQGMpGCCHk&#10;konw9P58BVUenhBCCCGEnBEUkV4SdtwvstgHQgghZDE4q8gD8HbqfhBCCCGEkGGhiFSghxcSQ9kI&#10;IYRcJBK2Fk3dD0IIIYQQMjwUkZ4TdNyPoWyEEEIulQjdFmAIIYQQQsjCoIgkOK5/A+B1x90ji10h&#10;hBBCFoGzinwwjI0QQggh5GKgiPRE1wSgR4ayEUIIuTScVbQGF1EIIYQQQi4KikgAHNdfAfA77s5Q&#10;NkIIIReF5EGKAVxN3RdCCCGEEDIeFJEUPrpPhCkiEUIIuTS2AF5N3QlCCCGEEDIuFJEUQY99E0t9&#10;IIQQQmaPs4pCALdT94MQQgghy0YigsjCuHgRyXH9Nbon1H7ITvHBYncIIYSQ2eKsogDAp6n7QQgh&#10;hJDl4ri+57h+AuB/UuCKLIj/TN2BGRD02JehbIQQQi4CEZC+T90PQgghhCwP8ToKoApaXRc+ojfS&#10;wqCIxFA2QgghpBEKSIQQQggxpVDAygfwduLuEEtctIgkrnPXrRtWc8xO8c5mfwghhJC5QQGJEEII&#10;WT6O63sAbgCs5V/gZVqXRwAH+dkBSLJTnHRsawMKR2fJRYtIUAO7KwxlI4QMhrOK1lAv+SJpdgjS&#10;0TszQ2rOzy47BMxTZxEKSMPirKIbvHTj5zgmi0bynJQN0wfN3W/wvGLyQ3aKPYO2PQB/G7T9rJ/Z&#10;KXYqjpmUttsDSCuOtcLzqpW/Zae4artBkDyv/xb+pNvPN11EArIMHNcPoLyAPOhVIy+OjbcAPjmu&#10;D6j7KAYQa45rDxSQzpZLF5H8HvsmtjpBCLlsRBDJX/CNHpLOKgKeJoYJgCQ7BMmgHZwBhXPko6EY&#10;gpyfR8jqGYCYBnk3nFUUoV8VNk8qudnmkB2C7QDHHZQO9/kD8lXgQ8CFK7J0uhaxmWPb19CLZAgA&#10;hJbbbqLclm4/yZkhIWQb+dERjnR4LT9fHNd/RD7HqhcgE6j33ZT3PhkIJ8uyqfswCY7r+wD+6nGI&#10;UVcXyLJxVpGHlytjpry5BLGgjLOK+j6kPmeHILTRF5uIQbmBMir7TvKOyFeHzszYlHsnRL9JyD3U&#10;uYksdGkQOo7zh+wQeAP0ZQU1nuY88fuaHYJO3sQibBlXmMsOwQsPBc32Aihjss/5zO/xkN6IZCmI&#10;V9AK6hn+qnHjJx4BbKEWSnZdqyCLEZ2H7YSofs8eod7DaZsnjnj5rOWY5aTAdRwBrMeo5FzhhVRH&#10;7k2Sp+TofI7J/DAQjx7xNA4OxfEv9y3wtOCh4010n53iSucMGZvbluPQG25hXLInUh8vpEcKSISQ&#10;LlgSRcpcQXmM3DqraA8gArBdsgeO5fP0FsBbEQ+iOYqKc0HCqyLoG3xTMftywCIehbDjCVC8x+8A&#10;bJZ8f5PLoGAUxo7r79D+XNkD8GyIGnKMBPgVjrbDS6Pa1zVcZd6fyjG3jutHaPfUvIISkMfwnAw0&#10;trnLTrHOdmSBSK7fGM3vnDsAYZMdW7gnEjmujjBVW10tO8WphNT9r6FfZGH839QdmAK5Gfq46CeW&#10;ukIIuRCcVeQ5qyiB8kgb0sPjGsrLIhUjdlE4q2jtrKIYw5ynawCfnFWUOquoz0LCWSLjJcH8BaRZ&#10;I/d6CpVLaohQkluo+5tjmCwJHSElHMIrRgzmspfuvo/ng4gxe41N++Rf1aJg5DdCAel8EZHmH9S/&#10;cx4B/Dc7xYGpI0R2ig/ZKQ6hFm8eu/SP3m7nx0WKSOjnhQQwqTYhRJOBRZEmrgB8d1bRTrxLZo2c&#10;pwjKHX/oRIzXAP5yVlEkoVsXj7OKtlCih63cCReHs4pWhXt96DwkV1BjOBy4HUJskVraxlb7NtrS&#10;sQeuxcAfkgB8dl8s4hXXVADjLjvFN32rimenOM1O8Q2UN1MZzqUujEsNZ+u1KjDHmE2JX13jqVpR&#10;XvElkf+nUHHPvR4gU1GKRc8fVAeo75QM3KYnf0rA2HFigHh2bDHt5O4VgMRZRZs55gQSEScE8McE&#10;zd8CuHFWkXepoUGSmysGvY96IeGXMca/1z85q2idHYJg5HYJGYJ0xLZszId13xsBVJjwUAzu7UTm&#10;iUZY5RAhjBsoe6w4b+Ac4sJYrIjkuH6IJ+PelD4D/Six1X3YZqe4lzeTxL3mlYqavs8zz4dSicZo&#10;zoKIrNx4UN+xdmLuuP4R6uVsxQ1a2t3g5Xn9JJ8/SFtJ37bIeSLCyBZmYbN54twEQFpMol4oZ++h&#10;/Z6vIvdK8uZibMo5sl05pAu5yHZxQpKMq6o8IcQAZxVtAHyZsAu3zipKmeuLLJ2R842O+bx/7bi+&#10;N8S8UeasrMB2gTiuv0HzPPNxiBDG7BQfCuFz5EJZpIgkN41xZRVLXKF/SMracf3EVPCQmGcf1QKH&#10;CcUSja0J1sZEvH82MHPNvYLyYvDkJd21kocHJUa1vYxfA/jbcf2v2Snm6g95hogjCfTv0T1UxaWo&#10;bgOpxpTKcUMx/kOY53a7dVYRphaSJARnavGoyCuoe//ScswEmM81WCQSgtknx6ItPjmraHdu1RlJ&#10;P/IKZVz0mgUBhsmpqj0PdVx/PZf5PumHOBM0LV4cMeCcJjvFO8f1P2M6e5xMzFJzIi19on8Ng9hR&#10;x/VX4nmVQsW82nQZvAXwr+P6oUw2JkG+YwSVD+UPdDNsXkEZ1l3a38I8j8Uf0mdCAPyqbJVA7x49&#10;AvgzOwRr0zCz7BCkIgS9gV5izyK3YviOjrOKfEk4/AnzEy/eMlEx0UXyH+0wDwEphzm+SJl8bkOm&#10;51YWSq0hi58mNoHV9smktC0YbEcQDMeoOkhmylJFpNkniW3hqHtji7tgiuGNrk8AdqJsj0pBILMx&#10;GQ8M215J2dmu+VhuR0iYSBaAeAcl0JvQqTLGh6DXC1hC3rpUy7iVEJxRkKTZCYC/oCfUPgD4CuBz&#10;6edOPhuKS5sQxVBi5hKJpmq4g7fhWFzh8sYwqUEWx+Ykcp47U1RqC0vtD/l+JDNB7KamudQRI7wL&#10;JPLjV5LtKWxIMh2LC2cTFX9uK9imtCbzk+8ZYdxqTtcA/nFc/0N2iqOhG5OHTQS7E/Erx/W1KhCI&#10;51Viof0tJjRoyPSIUambVPcRSkCyko8hOwQHSeq7g5kn3RcJf0ls9KMOCV3TcXfeQ02IY51zI15f&#10;AeyGZF07q8i/lJCg7BDklfvWLZu2uc3XcYdhno2H7BBMUiSig4D0gOoQlhXUebX9jr91VlEoIbDk&#10;QpHFrSmKFVwyMdrfR4Hj+rbyd67x/PmxRXukRu4tTRaK2C5tYuSYOW9jPInV9IS9IBYnIqF7Mu05&#10;kTR9KC//KSs6fXdcH0MKSQN/x9aHmEUBCVDCVTCC8HZxD+cFhWYk0A9hs57AWYSkAOZhC5Gzim6G&#10;SCgtnlkR9Izkz6ZJgUVE2BTyK9nKsXQDvbLNZ0Eh31Ytzirqevh0aJFyTAwEpHsAka4YKWGUAYC3&#10;ffpXIIShVy45H2R+1VTum9jDK/x+gHrnNYl3V1DvqtBC28Vj5AVm2oTppcypSD0B2uc6o3mkZqc4&#10;lgJHS3fwIIYsUUTaQT0slzxYa1dQxf14DqtHgwlJGuUoB8WygJQzhgvnXz2MOTIQziraQn8sDVYB&#10;LDsEibOK7mB2b13D3oT2F4XcUG3P6SMAv4/QIOczdFZRDDuejV7P/cn5kqB5fKlCFYZeQCI2xeJR&#10;aPI8qePWWUWbS6s2SH4VnpmyUuAlk0I9I9rm8AF6vnNlHlt810dSMSvtc1yyCNq8kPZjJ0/PTjHF&#10;yQtkcSKSZIPPq3eZska/MpiP6F8SdIcKTyR5Icwtfv274/qH7BRbWZWX7xhj+BC9JpFuqFwWjAO+&#10;QMSDQFf0/TxCCE4I82fIxllFW1sGp3hE6a6Cb2x5qkholgfzsD5CdKl7bzzCwlgWIdiDEkP7eiUF&#10;YH6kWSLJkAElWCfy+65v+MnUC3QEaXaKU6l63HQdri14r5eFBN17fdC5al4NEMrjaQ2Zjw9RHbDQ&#10;FuTffH6V2hJRxmjDsD83aJ/fnJ0ndeE6rOVPKUa6BqUxvZK2DzppUzq0tYa6t3d1zwcZAx6eexWm&#10;AJKxx+TiRCQAuXdMZLqfhRdsMNCgGUrYeIR6mCSFv62gYqZ96HlzRVIStO/kZqxEpMe6vo7YB3IB&#10;SGhLpLn53jRcqwvZIUidVfQIszFuzb1eDGBdAenetCpdGxLW5wP4x+ZxCWnAOBSziUJoaoJ+7yof&#10;FJFmhYSZhXhuBH4qfP4AVVHJyAjUWaCTRLx1JEMY+RdC1TmP0G5rbNAxX1xFTpw7A+NxEI8R6VOI&#10;mkU1x/WB3FOzh6Er7QTyU/t8lPCqBOq+iE1smDHa6IGnsc0k+QKHQAT3DWoWVRzX30ONqWiAttdo&#10;WJiV6x+j55iWY91Afc9n3oWlbQK8fH+Uj/MAYDOEVlHFIkWkHng99t0PeFES2BU22h7UsdwcsUa7&#10;V1ADuS1ZXy0Gbe2h1NSVxrZ1JA2f2QgTqINhA5eHSU6vcMB+lNG518oE6Oter3IgmRg/bS7ZnRCP&#10;pM/QS+ZNSFf2UKGY1ucFBTF0h+6h+6+dVbRiSNv0iCGkM/94DeC14/p32SkONI/tQ83R2sZJ2/Mw&#10;0WmPNHIAlNeN4/ptizmvHNf3Oop35UXgolicdjheLyQ6JET7GLyFqmjcqXiP3EcR9DyNr6CEh7dQ&#10;C1uOZhu691O5jQDjhMLrtJEO3IfBMSgudQ0VNePpPjM12s5F2g2ax8EV1Jj2xbOwi/jvQ42dpgUA&#10;D/rj/jWARM7H4ELS/w3dwFzQdAFsIrHUlWeId5QtYWMP4E12ioM2VVQ+96BXGvxtwf3aCDnvOzR/&#10;xz2AD9kpXmen2MtO8Q2AP7u0hxojVlbhhnTzTgY8NpkZkvNHdzztbXvctJB02OdajNY+RNA3eB8H&#10;rh5FDwwyJA8AboYMT5X7I+x5GIZZT4jj+p7j+glUwQOTed6t5MdsO34M4C8sO0foYhFD9xclo03n&#10;HdR1ISUs/P5Qajdt2dfaM8Fx/UByMH2B2Rj8LmKNUVtQ91HRjjsC+AzgDYD/yr9f5e9FHgzaKN9P&#10;um2MRev1W7pXodhr/8Is9YnWM1Oj7Q3UPfQJ+mP6Cipqp/XaOK6/lvsmBvA/KIGz8ns6rr+S71Qe&#10;9zr9SUSkGpSLEZHQXyFOLPThGTI4bAkbdwBuTB4e4nqp+yA3ftnJDZWg/kY8Avgs4lFU6lvXh0FS&#10;0Q8fw3slnF0MMmnEZHyGQ3Wihq6eB929DVX4jckLf9D7Rbwv7odsg1wsd9khGCxBfpHsEGzRz1jx&#10;LHWFGCCGQgw1+e+aA/IPjcU7W9X8SDfWdR/InHbfsv/bshDVhggdRYMyNNkfFgTHgnj0Hd0X57Xn&#10;UGJLlMPkVaXbUxxmpzjJTvFO/t1ACS1t577chlfTxk1NGx6mEZLOOd/j2nH9Hbrba3+Y3k85PQTR&#10;nCu0jOmCOPYdes/uBN0LbeVpKgaFIpI+Vo0eETZsVWH7Kt5HxpNa8Ui609jU6GWnISCpldxTHOoe&#10;U4PHsgdWwSVySB6mSLBHpkHy/sxGMCnTwzvC69FsYLj9GPHayQhtkMvia3YIgpHbjHrsS0+kEZGV&#10;4wjKUMiNhCOUZ3XRk+F36M27gpbP3xR+2ry33zT8RBp9IeZEGtuEhscMCr/vx/Q6cVz/Roz8onj0&#10;AOADno/vD2iPcrg28EaqMs7DunAdmY8HmsfOiSr+tqmb20vbfb23yXO+47nH5gOUF9hn6C8Kmnq4&#10;eRWC6APUM/oNgN/w9HxtEyZf63gjGVD2Xt1D06tOCOx1pZpLyonk9dj30WbCNMvCRqfY4hIx9Dyi&#10;tBJ1igtdhHoB6bNl8Sgnqfhb3NCPnCOUUbuGucp/xAg3qpDnjLok+uTHGgoTdf9+QTlJrp1VtDYN&#10;M5NcSKar7WOck7NJLknmQXYIBl/ZqyBC9wWnwd3ZiaKhcEddbopYQt2aChF4TW0WBQRJXKy1LbGG&#10;V/i9yrjbot2rwndcf6VjY4i3TPFdG1Zs1vrec1z/xjRfSs3C8GN2ir2aXSKNYkYeWhbZpN2q+UVj&#10;/zXzUuVteKie+ye22rCB5kK+ToqSOXOEGtdR+Z7QzK/rQdPLTbz6ys/f++wUlx+mKVR4WIT2HMYe&#10;6sdmjKfiVrq25h5qDhAVBU3pe1te1mvdZ0tXLkJEkodQHxfOxFJXciLYiWH/bCkjfaq5XauI1FIB&#10;7QjA15nMdMzBFJWOEdb0o9ifTfEcSrsh9Izi3J02NepldwJb5dCXhLOKsqn7kCOCiUkIQTJMT+qR&#10;qnFdWcNcqJyrtwNFJLJ4JFH8Ht3CGOZ6b54jEV7ON+6bjPXsFEcy56gztM85dOXsyU7xwXH9OzQL&#10;KSbVUYsi9r5q/i9tth3HaI5QmNeX7ZY2Y32D5krQOs+nPt4+bYJDjlfz9zXa50OJZhs2WI/UzlR8&#10;hfIwqxQ9slOcivfavw3H0BrbIkhVCfi1Y1rurbb21w377yAJuyX30peWbn6Gqtb54nzIu+MAlcOr&#10;iVz8HYRLCWfzeu6fWOgDgF9Ju7rGyBe5s+XNY7Ai0fjAbxGQHqEEl0SzLdMXx7PqeTIxa1oBegRQ&#10;lYspkZWVD2iOd35A/QojOV8Cw+2TAfrQRp9Jl9dhny6G6uD3zYI8wAhpI+m4HxMuj4AsVFYtLug8&#10;55hPcbnovPtCjW1aPRzF6C2OsUjjuLYIUP0safMGOqD/+K47x4HGvolmG57h37u0YYNUY5u5ee6b&#10;ELd5zciivY18l2HN8RON9ptCyrTmw5L3t9FrTHJx1Z4PqQY3qecZRSQNTMv21SEvgdDCoR5slTIE&#10;fk2AdLiqy/auKSCZGI6ewbbAyxdq0wpJ3p+mmzOCUpQ/QD2wHuTnK1QFPApIl0lgsO1xyOpNZZxV&#10;tJIE19oJKyfijgIPIUbwXTNvvJq/pxr78lm4XIrz4ab8PG15TK4kPKWJsPD7Ef3e86YLP5ULU5pz&#10;4NSwrTJ1niW3GrbLDjJf79j2RqONpGcb2jD36i9svA+9ir/pJkq39T628exPLByjMxcRzoZ+IpJJ&#10;Eqs22uIXddjDfjI3E9fWF65xmgKS9s0iYpupmh4V9g8b9tfuj2wTgUknYbHAwgAAIABJREFUCQBn&#10;Fd3AsMzmnELxZsIRI1SMIOTMoIi0PB5BL6NzZ134vWlOGUJV6msiRM1cU+bYxZC4F/liSjygOeLB&#10;NOS9qq2vhscYgsRx/aBuoV/OUdLj+Hmp9No0HBbasM7QeXDOhKp7QHduOqdzO2lfzt4TaS75kCS8&#10;ykY5Vn+Ah4PXdVvbApJgKpL9qsomAlRdGFvX/hACXEYlDq/DPqnmdur+oxcSIaZQRJoxpdCER6iC&#10;Jzeca5w9WotKIkC0VXa6bsgFWjZux/Y2DqEWgI5QnvlvpMz9GCQNn10B+Mtx/bhraXchbWnjb8f1&#10;o55t2KJtHAHMhaeDJ/8eoSplvrGUY/iiuARPJK/n/omFPgB2wtj+HCiEyuSBs3FcP85O8a4lU34f&#10;wcYz3D4p/F73cs2TenNSR7pyCSJSF2I0e1keAWyzQxCO1iNCzojsEBycVTR1N0gD2Smm4XZBVKR2&#10;SFt2CdFciS/fxqtopyjY3FkIazIaq2J3mHov2ULH5nkL4K0kMQ87nJ8E7RWqb6FC6Lq2YYsU7eLl&#10;evhuLBsZ087U/Vg6Z++JhH4i0tFGWdSKspxdeJDVriEweaFcAfhHStP+i/oqbEEPwcbUYysCWr29&#10;xqyiRs4MqXi25ISFuhiL1OJZ5OF5ssMHqNWd37NDsKKAREhvdFagyYKQhTguTiyT8rw5bdk+RnvO&#10;ldcV3i4+ni/Q6NgBbXPvUQQhiQTx+hxDQtV0n323AP4VryGT76hzbcpthIZt2CLR2MYbuA8Xi40x&#10;fU7QE6mZxFIfwp77H2FeFUoLeWF1KSPbJIp1Tjot5RNNKFZlC2u2+cAk2KQnl7LK3CmHhyQQpzFE&#10;yHCkYMn3xSOGpy8/NlIckAUg5cG3aK4aDKh5bFD6f86D5lx2h4nGltgUgfzYel5t0F7KvMgtAL8p&#10;X1IRuTYh2kuuF/kEFZmh1YZFdK6/N3QnLgkRjgKoZzbfwQXO2hNpDvmQLHkhDek6advw6yvYmPYn&#10;ARrP8x3jXIkFvKk7MAJfs0OQTN0JQgg5JxzXXzmuHziuHwP4H1RYEwWkChryAs0Nr/R/Hc/7SGOb&#10;29zDRRZVi0arrWgEq4tijuuvHdffOK6/g4pQ+ASLxraINHeGu+X5kiLNNrY92hgzR1Wisc21QdVt&#10;UoGM6dBx/RTAPwD+AAWkF5y7J1JfgcSGuhz03H/IMDbArnFsQ7DxDLfPr1FY8dkjWAmK2KHLC/kD&#10;+pe3HYsdE14TQog9RATIf4oLmkeouUsMJT60Ve46C7JTnDjueTqs6iyeZqc4lZw6bfl3NlBz2uL8&#10;dW/R46VvleiiR90GL0P991BjO5Jt2ryvWslOcSAGvemxbh3XT7NTHGq2cYASDEz4Q9oYXEwSr6l7&#10;tIvQAWj/GFEILw7wckw/Qo3nBJbG9Dlw7iKS12PffV/vHxmQbS+LJgYLYwN+vQRsrYb1FmxEOTdS&#10;erNTHDd4IfXJy0RIkbXpDtkhiOx3gxBCyFyReVUANR8qz2ceoMqzR4XtvbH6thCGzDOzLv0/6XGs&#10;rp4eETREJPHqKc5rQ4M2UrMu6SN2TYiXwiigPHm2RUGtQ4qKWrJTHEo+1ghmtsInx/UjHZsuO8Ub&#10;8Rg0beOLFB1qbcMCMdptt1zgGwXH9QOo+yuxkUt4TApjuuq+fJFI3eaYXjpnHc6GfmFkiYX2g577&#10;bwd+INm6Efom0s7xDLfPE/mGFZ8NVcmOXCaXkFT7rHBWEd25CSGjIYLQDiq3StEAPQL4PTvFHsPr&#10;WxMYD/ncNk2G3UQnsUsM7IeWza7wPHTtaDhu0rYNuoQ7Sd6gf6GM7aKA9Ajgv9kpDoaed2enOMlO&#10;8RrAn9BPhg0YiHCFNj4btjGKaCNjoS3Z+LUIO2MRQnnnTFXFzxgJM97iaUwXeQDwm4zpdPTOLYSz&#10;FZEsrO5MHcq213G/7IktESm09OIIDLdPJN65LBYOHQJILgipzEYWgrOK1s4q2sDOM5wQQloRg+1v&#10;vPReOEIVG+HzSNE2V/SGaFQ8xIqLQX2jDdaF39tEoTKRxjZD5EIqoj2vEWM7QXUIzyN6FNPpiszx&#10;19AXeoztHbHBBm2jB5HGNuHAfQDwIopkEYv38jxIUB26eCeCfzpqpxbI2YpI6P8iSvrsXJEQz5Sg&#10;T/ttWAxlsyLYVLzgdfiCavdDxgETm9CjZeY4q2jlrKLAWUUx1KpS2ROAEEIGQeZ732s+trXIdi60&#10;nYvXA5VOLxv4Sc/jdX6/aHqS5BwxjIhkQoj6yA5/qrQR2Sk+FISe++atu+WBKrRxg3axcLQ5h/RJ&#10;xxspHL43v2yu44KElxjVNucRtCG1oYhUzb2Fh2IfRfphhJjSwMIxjrCnvNs6zmdO2Ag5f0rCESse&#10;EUKmosnIj8bqxEKINLYZwqMjLP1/as+wSHO7uIM9ojMH1lock3wxdYmmH4YWDcQLypN+VCJCjw8V&#10;4jZUG2l2ij2YV3AbkkBjm09DVmqTY+eL+YuwvVqqpne53y6WcxaRps6H1OclGFhof4w2NhZvNhuT&#10;hj2mX7Eh58e6y07OKuq0H2nGWUW+s4oiqLwPFI4IIZPRVhCk7xxpIK+cyZBFvjYPitDm95ZQw+I1&#10;6lXprCJdRhfjeQu9EKnQ9MCaY073/AYNn6Wax+hDDBUm2mojSFREm0dSUxueRhsBzMMXB0GcDT5r&#10;bJoM+ByJCr8vQkRC81hKx+rEOXCWItLU+ZDEtblrCc27EZT9G/RPFPxgOUGkZ+EYIRVkMgDrkfcj&#10;JZxV5DmrKHJW0QHAX3iZ2JMQQqag0TjTMN68ls+teBHMrApc2PL5tcY2Woh3SXlxse+xy9fUeN4p&#10;c9U2W2Nwe0CDpvG7btpRxn6Twa4jbOTChKexLdBvIblvGyZJuK0gYW1t3lFXGEBIkpy0RVtyKfZX&#10;0zN13bRjofomwZmKSOgnSDxaeGj3aT/s2bYOfeM9j7B4E/UU3XJsi1qEkAlxVtGNs4q2zipKoVYJ&#10;KRwRQpZGrREtHjJVyYqL2DL8Kud9jusHQ4a7VCFztTZvjj/6VpcSgy9GqZKYhbmi13P/nLDl88hS&#10;O1XoXvN1w2ev60LA5Nxv0bxgrbOYnQsTb3uKIE0eSon862u2USeWJDV/HxTxjmoTkl4BSG3d6yIg&#10;lXPSJjaOPTG1Y6CQjLsp99VZeY62QRHpJYmF9ruGZo3hhdS2MqDD1nI/PQvHCC0cgxAyIZLnaOOs&#10;oh2Af6ByMZgmq3yEyo3wm+3+EUKIIduyF5Dj+mvH9WPUJ+MuEsg+K8f1mxYA27wA3jqunzquH8rP&#10;1nH9VPoQavTDNgHaPTe+O64fdREP5JyneC5U9F4ArZlDr7scS+bRdWJa59yomudrrXm4thCluCwk&#10;yblPUF345hm5UCj3RJttErYdD/VGvE6EyRX0FtnXNX+PNPYdBBGSvrZsdgXgH7n/O4kd8hyKoXFt&#10;Z0zTs/IK6pn97PzI2NyhXfh8lT/vJc/WmBX7RudcRaQ++ZCiPg3Lw7Rrhv6wT9uaBOi3mv8o7pM2&#10;6XuTjZGInBBTvKk7sBQkz1GeIPsLzMNtfwlH2SG4yQ7BNjsEqeVuEkJImTYj+wrA347r7xzXTxzX&#10;30FVkMxzud2hOUfQW9knBfClTkjSLChyDeX59AnPBfrRc0mKgOKhXUi6hfKgCJsSH+c4ru9LOfq/&#10;8Xyue4SdUvRbvJzj3/bw8Agb2umKjhDyStPTq+18vQLwr4ztRITJv/H0Dm8TNr4X7om/Ks5jsf1G&#10;7zQx/MOKj0y8zz51bOOhT54tG2SneAPgd7TfU58A7BzX3+iKSSIehVDPoco8lG12mEZbNrykdI6R&#10;tHx+C+B/pTH9F9R9f0R7AvdYxvTfAKKq55b8rbGvms+Utm0G9TL9z5AHn4Keqt/ewgtmtl5IQt9Q&#10;tr77P6MtKaUmoYWuEEJGRBKPb9Bd2L6HmgzEFIwIIVOQneKD4/p3aF+ZrxLGv2aneFMTGlK17xHN&#10;BpBOP8p8mGoRLjvFO5kDRmhe/L2CiF+O6x+hhIUUT0lwb6A8UOqOsYcqRW80vxdDby3H9qDm93Xz&#10;1X9kHOzwJHykbfP67BQnjuvv0THxd6GP+Y8H/YX07wUPi0T+tivmFs1OcVzRvyrKbR6hznkiokzT&#10;Oz4f348V16jsNfI9z3NV7Kf8LcbL+0zH+yzB87DSujY8VIuIVlN89EGu1xqqn03PgmuoBbsvjus/&#10;QJ2DHV6ebw/q/upUwKQ0PoOWzTeO6x/wdF//GosFb84bNNuhV+IpFUF9l0PFmIqg7Ma2eWfVmPak&#10;f1+a+oCncRjnzwC5DwKo54nOQuk/jus/Qn2PnbwrbvAkMOvc519E/NsBgFQYtMbZiUjot/pvQ0Xu&#10;qvpFFtpupKJChSl3A0w2vJ770wuJzBVv6g7MEWcVeVCTgC6TkgeoZ2WcHYKlJHEkhJw3G6i5n64H&#10;5RFAUBAKIrSLPzqeNCGU0KEjyh+hKuxGGtsORu6RJPPTEO1z1Cso40lXKPmK7kVXArTnrCpyi+fX&#10;8TP0FjlDPA9t1NknJ4BZH8u8lZ/8GG/wUqgMoLwqdHmEGt/5WN2ivY+P0J8z5YJiHgpYZ5R3Eg9r&#10;2lijemzm3zXt0MYgyFgPRDzQWagzuZ/K7KFs5zrPuQD64/Maz++D4lg0GX/5mAbUnNErfijC/wZ6&#10;4cQ5D1BjKRe1dAT7OwkzzFnD/DyXx3WTWF5H/sy0DkWk50QTtf84khDSx4vo2HP/OoKe+4cW+kDI&#10;EAzqRro0nFUUQM9IKLOHejZH9DgihMwNMUo8KGOqbbJ+ByXeFL09Esf1P6Pe2Cob5XX9SAv5aJqM&#10;xgfpQ1/Pe2uImBWJZ0z+0zX1wi/Dtqdxn6I+Z1HuteG17N9Kdoojx/W3UN/3CLMF7RTtScrTQl+8&#10;lm1fiG0yPt9AvYeb3t9HqHMelv6+hbqedSLrPdT4rhL6dgA+QNkf5f3r7rWjtLnVFA93UCFKgWkb&#10;A6T3sIaM/Q2Uh09+T3noH/2Rey7FGs+QFM33EFA/Vy5eu7pjHOQ4uTdiXRvPkHsOUOOk6TmzhxKh&#10;o9Lf2xYOvkp4YZEU9d8jlZ+273FoOAagrkvdMazjZFk2RjujIPGW/+u4+zE7xb1Oeo/2Pwy9GiQT&#10;CxMlt8yf2SmuU5o7IW6O//Y4xINt17yhEO+LPucfAN5khyDp35tl4ayivg+pz9khCHu076H7tfvt&#10;0oWPHuLRA4Btdgg6e4h2HDsP2SHwurbZlTn3tcc90OveGwpnFYXosHqfHQLHfm/0cFZRgg6riVP2&#10;+RKRuZaP54bRAU9GV9qy7wZPBsBB9okM+7CCMog9PDcmdgCiOYlHTUjoxhrqXK7RnAw6gTLCdkv5&#10;fkXEM8KHut5W59o2EY8xD8+vxQ5A0haCV/iOOSnUeEw0287DCm9QLYYlUNe/+5xB2SV5G1XiRgL1&#10;XZOubUxNIR9PLjY0LXimhZ9F3ltNFBLl+3j5rGwc04XnbHFM72C/+NRsOTdPJK/HvlOFspmuOnQl&#10;7LHv40AvNa/n/qGFPhAyJB4mrNgxJc4q8lGdP6CNBwDhJQqmhJBlI8ZlMva+peMcIJ4YfY81JWKw&#10;7jDOHHlSZI49++uVe4x13LfXd5RxHWPA8SDGfzTU8eeAfMcUF3BftSFjKkKHa34uz9k+UER6wsYg&#10;6CIixR1jtbWR1a0+8ZBDhLEB/aqy7Ze8EkAWRdpjXw9nPiEp46yiFdR3Ns15tAcQUDwihBBCCCFk&#10;vvzf1B2wjNdxPxtV2YBuMYhz90IaIpl2Tqds/0JoqxOENNEzHK2PULo4JOwphfm9/RXADQUkQggh&#10;hBBC5s3ZiEgSm6hbGaOMLSHHM9z+2Cd2VwdJptbVC2moZNp5v7oyVgggITltiSvruJKwrrNHch/9&#10;DbNkqEcAH7JDsGG1NUIIIYQQQubP2YhImL4qWxfGEEL6hOl1LYuqQx/DOho6BJCQEn08FQNbnZgr&#10;IiCZlEsF8pLVhyCy3iFCCCGEEELIIFBEshfK1oVkyINLJYSupRyHSqad00dEutgkZmQy+jwj3jqr&#10;aG2rI3PDWUU3MBeQAMDPDsFZVfoghBBCCCHk3DknEamrKDFlWNRgbUt4X9jjEIGdnrxEyraahLwU&#10;ebiU0olkViQ99w8t9GGudHmOfWb+I0IIIYQQQpbHWYhIjuuv0d3jZiqvlseBQ7K26C7UfB3YOyvo&#10;sW9kqQ+EaCPJtfc9DnF7jt5IEsZm+uw9gt6EhBBCCCGELJKzEJHQPZTtcUKvlsFEGsf1PQC3HXff&#10;Y3ivia5eY0yoTaak79gLbXRiZnRJvB8xiTYhhBBCCCHL5FxEpK6iRGSzE4YMIiJJGFvU4xDBkB5S&#10;Pb3GYibUJhOS9Nz/1llFnoV+zALxrOpSEZNC8OWwmroDhBBCCCHELuciInkd94ss9sGUoTyRQnQX&#10;ab5mpzix15VK+iTUpvFJJiM7BDH6hbQBQOSsolkZ1s4q2jqrKHFWUWzYN69Le8yFdFHcTN0BQggh&#10;hBBil8WLSBK61SX3z/0AXi2pwbbWRSQ5F3903H2MMDagez6kfXaKKSKRqek7Bq8xo3xAziqKoJ4Z&#10;rwG8hdn3Ww/QJXJeUEQihBBCCDkzFi8iYV6hbKnuhrYFLAlj62Pg+kOHikkfu4S/APRCIvPAhgB0&#10;66yiLrmErOGsopWzinZ4mTvttcFhZi0QOKuoj9cjscOVs4pmPU4IIYQQQogZlyoiDeXVkgxwTJO2&#10;u1Zj+zxwNbacPkZdZKsThHRFqrTdWzjUF6lsNjpi1CeoFnQfDQ7VKSxvxLxQwUjtkGaCqTtACCGE&#10;EELssWgRqUeS5shuT34xhhDzAsf1I3T38HnITnForzeNdBWR9iOJXGRmzC1/kGArHO372EKSeOck&#10;qH5eHNFP6NXFG7oBOa9vh26HaBHM9D4mhBBCCCEdWLSIhHmFsuUhaiYr+b0RAakckqLLHuMYjXko&#10;W1ej7hxC2dYWjuFZOMbSsBEKY9WAlcTQD5YO991ZRaGlY9Ui4WsRgL9Q77EYiKfV0ARDHlzO5/ce&#10;h2D4lV2uYOGd66yijSSAD3v3iFXjCCGEEEI6c4ki0n12ilPbHSkQ6WzkuH5v8cZx/S26C0hHjJAH&#10;qYDXY9/IUh+mZG3hGJdo+Nj4zkOIAoHFY33qUBlNG/HKSdH8rPhTqs+Z0PXZcT2EB1ZBKPvU81BX&#10;9Jyxztuu11yuawzgC1TOrk9ynfuwRKHQJF8ZIYQQQshgLFZEEs+WLpOqyHJXyugaYr1EJPFA6lqJ&#10;DQA2I4eIXXoomzeTYywNz8IxrBuM4rHz1eIh3wJIbSbcdlaRL8mzv6M5X9pddgi6hOj1uS+3NoUa&#10;ZxWtocL0uorqZZiUu4B43/XFOHyzIICWvVj7Xud1z/0JIYQQQi6WxYpImFdC7V+Il5NOqMut4/rG&#10;xq3j+ivH9RP0m0R/yE5x1GP/LnQ1yhYfyibGso1V5FdiLF8SNoz5q4EqdYVQIaG2uIJKuJ06q6hT&#10;HhlnFa0l7CeFCl1ry5V2lx2CwLyrAPqJSFcAEhtCkggNO3TPC1dFoNHuasQk4XPAxlj/LiFpXt0G&#10;MoYDGcNtAqgx8gztkksRUz1/WeGOEEIIIXPiP1N3oAddjMLQdica2vlbY7vYcf0b3ZAyx/UDqKS+&#10;fSbVX8cWkCR0r2ufI4tdmQqb5dwDjDeOJ0XEgU7GXgUbWBYks0NwEHHqH5vHhfrO36EM7nsoD5td&#10;lTeIGJdrKG8rH2ZCSh8BCehfjfIVlJDkd8nFJAZ9hGHCfF47q2hT56El5z2GCs37nB2CcIA+6LAe&#10;sa0Edjy9XgP421lFeyjxbwcVtnoj/7aN4SP6PVP7JMZfQ3lGjU1nEclZRTfZITgHb15CCCGEzAQn&#10;y7Kp+2CMhLL9z3C3I4D1WDmAxFtIx7jZAwiyU5w0HCuAEg/6Gkt32SkOeh7DmB7Jv4/ZKV50bhIx&#10;Nm2LDP89d6NAPFRS2PVC+LNj2FYjEoL2xfZxB+YOwCY7BL2eh5Krpm8VtCOAra4QI+JRiPZnyh2U&#10;KNGnf3fSt52MSQ9KrCu2fQRw0ycpec/nxP/rex11EMH0r6HbaeEIwOv6/BNhuk/S9Q/ZIYh67N8J&#10;ZxUl6P7+n6TPhBBCCDlflioiBTCfCH4esZQ9JFTNxCh4gFrZLq7K3kAZLTYM6UkEJABwXD9FN4+S&#10;yfpsAzG6IlgOx4AypIIOiZAXgYS6RLDnhVRkEK8RSfRrKx/P0PT1QPqFXCsdr0sdjlDXPYbyvPol&#10;jEg7N1Biuo631YfsEERSyatvom0d3vTJG9RTjLN2PduQELMh7ksd+gpIIfqPhT2UYDhWQQobwtcj&#10;1Hkbrc+ELB3H9b2mxV0yLBKlcdaLpXOG538ZiNaQjlgk63n7CxWRuky4fxu4KtsLHNcPMY4B08YU&#10;OZAAdBLTivw+dA4r24iXhAc7nmNtPEAZ3clIpdkHQ7w8fIxz3vZQIS2xzfO2ECHJuuDQ00vCNqrq&#10;pAg6A3kClulkpBc8mzbof/7u8fQsGGwyMaHXXddzvIY6xyHsiV/586MyxNQGMjZy0dTGM2UPdQ52&#10;5+7FSkgfHNf3oO6V1wD+zE6xde9lUo1EmWygnnvXAN5QyBsXcdLYQC3Wjep8QfSRNDH53PE+O8WT&#10;FINZnIjkuP4awL+Gu03phWM74asJR6gqbNFE7cNx/S26VZGbbSibGKb5DZtP9iH/2vY60uWIp0TH&#10;OzyVX4/nYjSIYVTMZeLJv2tM692Qn5+k8PddF0+vmQtJg4S1jCTU6PAIJSClxT8O7D3TKm5Y8CSx&#10;gbVrLxX/xnynfc0OgVYOJHnGJJjunQsYCl4zGR+jebMRMkfEeA7x/F1BI3oERLgL8HLuRBFpBMSu&#10;zsW7og3D8T8j5DoFeBJZcx6yU+yN36NlJtaec0LtKjwoI3VsI/kRKtfS1AJCV3U0sdkJW4jBnGA6&#10;saiOKzx5MxS9GjbOKuocAmKLmRh3VdSdNziryNjwzg5B4KyiA7oJp0OxhxJXBhkDki/oA6Y1hJuE&#10;hgjDeITeQ4WVNglIPqYXCACVpN2WF4oP9U4b+hm4h8rbZSLmJpj+GfMKasy1vvvkfTKH8XHrrKKD&#10;rlhHyDnQYDx3PV6IpwIXjwDCpXnTj4VEKQRQ52uqRcSLRcZ+7v0/9TuT1DD367REESkw3P5u7DC2&#10;ItkpPojbWYLxhIevUC+vSXMgyEui68thri9eH/MTkJq4wpPRNyU3mOEDsIUAHaoDZodgIyFeEaYf&#10;K+pZMHA+FMk/5GF8LyxVmKA5rGgLZSjYvBa63jGdq2oNgBXPzuwQpHKtEww3vruO27k8Y3TP9Zy8&#10;bec0VheFhOHcAICO54QYBmsAu7HnaSZtF77XYQYLklYYyiirKCDzCsBfjuvTm6OACG2238eDUxC9&#10;blAffr6HKghzwFNEwA4T3Od1iD26BYW7WSPjLcJ85jSVLEpEkpNqekLDAbpiRHaKd9L3GMMOiNZK&#10;byPj9dh3riISIa1khyAulKDvW72sC49QXhzJWA2KF1aK8fLAfYaqnNY4OcsOwUGSKtvI5WOa1H4W&#10;E0fbiPfZGuo5bTMf1h2UeJRaPCYhQ3MDKTDguEbO13cwXxjty695qEFfH9BvPjcnTNNhtCLz+7oF&#10;lE+O60dTLmbPDA8LEpAMRZfrwnbFed8bzCe6os/iPhmPFWYuIAHA/03dAUMCw+0n9UIqIv3woCYN&#10;tjlCJQBcz0hAArpPOj7PRbWvIJ26Ax2Yw7mcQx9MSfvsnB2CQ3YIfKgJxIOVHrWzh8p/czOmgJQj&#10;le9+h3omDcUdgN+yQ6DtqZIdgi36P3sfoCpzmQjccxHDj7bHg4xvD/3H9x7K8+i37BAEPQWkId6v&#10;XUg0t9th2HvFhGjqDlwgt+LtMwqSe2b2hsnAfIX9e65NjVtbbm/JbKCe03N57lXiuP7Kcf0EwF94&#10;Kbocob7D58JP07vHG6CLXYmg+rufuB+kmR2APzHz67SoxNqO6x+gr2AfAdzMRUQqIi/yLfq/zPOK&#10;K/EcRZeaRIVN5EmO/Tl+H+BXbp8t6icFufvqkHgG26ZQHimTn0/xBvEaNikmBB8Dr+GzA9R5S201&#10;JiFAAYYJ+boHEHVJBj4Ecp+EsJcb6gg1+dn2uSYdE5/vobxjoo5tFpPvV7Hrcn9qHLd3G4b9WUMZ&#10;Ux6aVztzl/8EAyT+l/uslq5imny/tcamB5PvpHkdjY5pcNzOxyfViFeKD/2QndHCncQobvMcfKrk&#10;dyYhbFWIh0n+U3edtK6NRiVmJoguIeLpFs3v40nOWyFypEo8Cusq9sl3ivDS+3yWIY2O62/Q7KE9&#10;y35fGqIZxKh/Tk2WWHsxIpIIEiYJKGc/+GVgbGAW7rKHGkzROb/gCTlXxLjLjW0P3VyLj1BGeAJl&#10;iKdWOmcZ+a4BuuWf2OPp+1kTxyTZtY57+iOUaBXZapsQchmIIZqgXUgapRKtZmVjVVlwpot4Q9Ai&#10;rOmKSB4knLGG3+a4oD0HHNdvMkJHF5FECErwcr5yhLo3Wu2uivxYs7VHbYx/MjwVY6oIq7NpoJPE&#10;NOcIZSTMGnk4JsCvl5AnH93gKeFmUvg35YuIkGUjHiGR/BQ9HPL7vuxBUPRu2wFIl+I1IN91C2Bb&#10;8Izw5GOvsGmKp/DBBOo7phgAEaRiEZNu8HTe8/OcAkjmKswRQuaP5MLcoH3x88px/SA7xdHAXQo1&#10;tokuSUCyRXaKE8f171Bt5H3lvH1RRKhe8Ap1F+6zUxyIaGszXyC5bNKpO1DFIkSkDnHcm6W9CIuC&#10;EiHkchCxIsWZ3/8iKCWYyffMxaSp+0EIOVti6HnQhxgwJ5UYtDphvIuaN88JEQ5SKK/ba+SerMOL&#10;g8QSYmtWRYbs60LYGgjw5PmnG1ZMyKJYSmLtwGDbBz60CSGEEELIVBgsZl6LATsUgeZ26wH7cPZk&#10;pziUAjdOdopvaIssjrqIF+PFJvE+u5f/jpY8n5Axmb2IZLCCkmN59rrEAAAgAElEQVQS9kYIIYQQ&#10;QsiUhEMcVHK8cF5MSANyn9Tlp+3qsZzvRxGJnCWzF5Fg9mL9ymTThBBCCCFkQbyWZNy2CaBf1ZiQ&#10;S8Ub4JiJ/Nu3Ejchs2TWIpKhF1JelpQQQgghhJAlMYTHUPGYx5ZtvQHaJ2QJWBdwJaTtDYDfbB+b&#10;kDnQKbG2uP15eH7TpQASy1UIQoNtg6Ul0yaEEEIIIRfBHirpch23juuHtubRjusHpfa2AD7ZODYh&#10;Z0aTiNQ5HE2KJhFylhh7IjmuH0IJRn9BvYzyn+8A/nVcPxKRqRfi1qvrhfSVNyohhBBCCJkDFcmy&#10;I43dAotdKHohPaK9MiZzt5BLpWns+6P1gpAFYSQiOa4fQQlGTfHVtwB2FmK7dcspPmanmEkDCSGE&#10;EELIHNlDzWvbQso2lhZiPTzPxaIzp2buFkJe4kt6FUJIAW0RyXH9LfQ9g64BdPZIclzfB/BaY9Mj&#10;7K7aEEIIIYQQYpNUUi60VXq6gh3Ph7Dw+17KzacWjkvIOdKUDuUKQGxD3CXknNDKiSQK7B+Gx34F&#10;5UobmuwkN2mkuXnAamyEEEIIIWRmVHnkh2hfkA2hPw9+gczZiwuxW0Al+nXcZn3Kcf2V7fyiMq+/&#10;wcvE3Sns51LVafcAYDd0GgzxBluLgGfzuDdQ32td8XEC9d2sXcOaPLiDtDUhOwBvGz5/BSBxXN+b&#10;+vvK/Z2PgTIJRrgm0gcfz8MAd9J2OmC7dWP/UGh/lOsj52CN6oIEg5+LOaCbWLtruNjGcf2t4QWN&#10;oFeO9HN2ittWdAghhBBCCBmbooF1AH4JOQ9o9ra/dlzf7zHHDQu/H2EmSN2gPXeSFiKibNBsnEPO&#10;R2hL1JGE4r5Gu22hhX3aD/GU1DyycMw11Ln00Zyc/ZNsfw9g2/ecOq6fOwNU2WV5W3cANlOLKz3R&#10;cUh4BZWuJRg7D2+H62/1nir0I5B+1Ia+yniwWSDAg4o68qGhDziu/wh1z0UDCeKB/LSG/zquv4d6&#10;nm7P0elFN5zN63h8I7dceVg1PvSFu+wUhx37RAghhBBCyJCUV+lzQo19Oy3eipFT9HSybkjp9MFx&#10;/RjA39Cb078G8LfkXe3True4fgpV6Een3SvoLVrrtH3juP7Wcf2DtN9k6Jscdy3n5V+oiBDd476F&#10;OqdBx3bzc/kF7efoFkBqIRfulCSa211Dndd4jDxJci9FML/++T1lJWewjO8d1NhuE0+s5EaWsZ9A&#10;PUduoX+vvoIat6kUA+uNXIcQynvyC/Tzx11D9f0fx/WTc8utpSsi9Um2pzWIJA/SF41NH7NTHPTo&#10;DyGEEEIIIUNSOf8V74B9y76vK6q76VA2GssJtR9b9u+V90UMxxTPRZwHAL9np9jJTrED4E1NP267&#10;CkmSt/VvPDeyjwDuAXyWnzu0JzY3adMT4SgF8A+UkW9FlJLjB1DiY1EUfMTT9/mK9u+zNcnlI98p&#10;wctz2cYVVLjXIvMGidB6b7DLWzxVJF8P0Sexi1O8vP5f8XT9254jX/r2T8STf2CmBVyhX0huACWc&#10;lT029wA+APit9Dx5qOnDJ8f1ewlasm+C6sJidwD+W+jLb1DXpuq+fA3xZOval7mhG87Wh9YLJxco&#10;0jjWI7p7RRFCCCGEEDI1IdSqfhMBDELLxIAvikh3FSElbV5JN2hP/l3Xfm5sFQ2tu/LCr4hoNyJW&#10;lI3EW8f1U91oA/nOccVx7qHyph4qtt9Awn66Ih5H1gSjiuNHeC4e7KG+T1LaLoQSCuvybF1BI0RR&#10;BMsQekWN6rhCh1y4MyKEngdbkVuoMWs7hCvA8+fDEYBfEZ62qRgrZXzoVzwvknsfdXUkeSWhf5HJ&#10;Tg3f5xHAi5xUck488bqqckYp5rMyCimreaYBNddDrn8onphV+10B+C59CUz6Mke0q7P1oFFEkhvl&#10;H7Q/jCsHDyGEEEIIITOjOP9NSp/FaPciuTX0IijnDOliOHaixti6bzGU6j7bGHi0JHgpfNxlp9iv&#10;sheyU3wQgeqD5vHrGFtAuqnKbyPfcYN2D7O6toqhh/l5PEKdn/9X8LD4f/K3Ns8XK+FTUyACw9eO&#10;u99CeSaFfb2xagQkry6/kdxjVZ44OV378xZPAtIRyuvmA4Dfobxt2sYCYFhpUkTRKgEpPwe1GkB2&#10;ireov365p9zaoC91AhKgcoAlDX3Zodnp5fYcPJJ0RaSmwdnGVZV7qsQ6xmhfiQHUigIFJEIIIYQQ&#10;sgRqhQaZz+qIPCZGeVj4/aFjIteuBmeE59/3iHqRCMCvVfu6MJTGfYFfYkvZS0Ir5YV4R/zZtl3D&#10;/g6UMW07RG6Dl0b0C4+qUl8OaD5flfuK2JHgpfeNn53iZ7m0RHyLoITRJvHgasm5kbJTvEE/m/cT&#10;VMiS12VnCWEr28Whxr3so34c9knovAfwITvFq+wUBzIu4uwUh9kpXkON/yY83Ybku9d5COombg9R&#10;Pz6voOllWfBwrHqGP+h4V2mIkt+XfK8A+iJS3ypotxKTuJWfHVSso24S7coVBUIIIYQQQuaE5op3&#10;pLFNoOPZIKvaxRw2Yc2mScuhjI0aET7KYk6sOW+v60/Q0qaPao8FbdFNPBc6efDI/rEIVkHXYxQR&#10;g7IcjvOoU2FLDNbPFR/dNQgQVddt3+JhcUB7uNoi8yIV8GGWH6lMnnw7NNlJ7vOo9Oe9jNNGCh5p&#10;Ze57VHm8z07xukkwkfHfKCrqNCTfve57HqGpQ2iMz1eaHkAh6nOCRTp9KRynidG8RYdAV0SK0F9p&#10;fwWVdO4P6MVXHqHUz6Bnu4QQQgghhIzFuvT/F4a8eOK0reRreeWUtmkUAmwixl9Y8VFf46iphHiV&#10;sQ10+942FqhtLXJXnbNId+dCmN4DlAjSZkNViQ6pRlN9HQtmjXhd+agW5Uz4ZJgofouXoov2uRax&#10;53eoa/8Adf2NwslK6How2RBCNqgXbXQF6V/bt3weNn0oCwB/9Dj+L6TfTc/4rgUUZoGWiKSpPNsk&#10;z38UjdgmIYQQQgghfXnmjdFgBEUax2r0rhEjpJgXKNQ4Zh2mXiTlPEwAcNQJpRMxqNbIbQj12FS0&#10;CSxY3Ki4hjlGoUgSbuRJBEfU0l7VOWxt71IiQ0SUq6skqMutjkeSCBdVnnWm1z+Waz+mDd0nXC4n&#10;sHV8jUp71+LJWEfT8/ahw/hvey4tNo+YdnW27BRv5YHelAG+L0cAW92qDIQQQgghhMwMrbCw7BQn&#10;jus/oLkq1nVLlaOiEbJvMR7bDCDTSkyVBpBUXmujrRJYnaBVZ3TptDlXwpq/2zDQq0gr/vbY0I+L&#10;pFBJMEBziFMTnxzXj1uE1bDm72mH9haFCDpN57XLPZCgOWWOj3pxp0lg6tqXJkwrAs4Go+ps4hbZ&#10;NXN9G3dQ1QfCgY5PCCGEEELImLRVMYo0jhFU/VE8GIpGSNuxrIkS4klUJTpdQQlEbT9tvBC8xOCs&#10;y7OySA8ZuYaV52Morx8JpcyrreWhbzeX4mVkSiGp+Gd0S+/SFvJVJ1xcwvXwWj4fQripbFOcZZoE&#10;LePrIfdUozfbUkPatD2RcrJTvJGqaiH0XgJNHKFeeFt5oBFCCCGEELJkvMLvadOG2SmOJOSlyXh5&#10;7bh+VZnvsPD7ERbykziuv9IUE+q8re4t9ONQ47lR6yUwVh6oAfCmaFSEkWiKtpdIntrFcf0tlDdc&#10;XVhlFa8d119X2boNoYXABXgiocVrs4uwmZ3ineM2poOqe9a2eZB2FeF3aPby9LBAT0pjEQn49aD2&#10;ZOAHUF9e18XvEepEJT0yxhNCCCGEEHIORKgvb52zQcHQEE+gYoqJyJInyQ30DBqv5u+rAQWdujaX&#10;jDd1B3QRT41g6n5MSUFMiqDEUt1wJB/V4qrXsI/uvbhkjCtCavKI5gT9VaL8uuWYXZ+vacf9Zk0n&#10;ESlHTn4C/HLHXEMNhnIc8w5qVSHp0x4hhBBCCCEzp2gY6RgeuXdDk2fD25I3Qzk3kI73T9q6xbzp&#10;kpNm7qzrPqjzXhkTse98KPHINGfW2SLXxXdcfwPgi8YuHqrv0aFElKXQ9MzrUxm+i+BjWlhAl3Sg&#10;405KLxGpiNxMKc5fMSWEEEIIIaSOomGkVfFKUkW0Fa8JAQTihVQUke50xIbsFKctYR6AviG1Nvx7&#10;L5aaN0SDpvO9xgQGaItwtMd5inmdkMJTBwDfWzatu85N1/8SPJGaGCqxfB1DCXrpQMedFKPE2oQQ&#10;QgghhJBqxADvQqixjS8CUjnBdNSxzSp0Dal1zd+ve5yDzkzRpiXacqWMhuP6gYiZ/0J51+R920MV&#10;VvpvdorXY/ZpCUh+qbbCU13yCK877HNOjO2lNbZotWgoIhFCCCGEEGKHdZedxJPovmWzKygPpLDw&#10;t4eJ0kU0temN1Ici6wnatEFT9T5v6MYd1185rh8WvGmKOX4eALzJTvE6O8WbljL1i8Vx/bUFETJE&#10;v/CrKlrdBs+ApnOmm7i8C1Vj+RKq4VmDIhIhhBBCCCF2KIenJAb76uQ1+oTn4USmldAay01bYgrj&#10;15ugTRukDZ+9Fs+zQZAQwR3UmCoa7EcAH7JTXJV8+KyQyoj/omdFQUm43VQwqovAdC3JzM+ZKYTJ&#10;Y00RgjYRaahrkQx03EGhiEQIIYQQQogdOhsaYrA3eaaU2XeodNxmKHmax2ky/t4OEF6Wtnx+rl4b&#10;wRAHdVw/APA3qvMbeRKidQkk8q9n4VhN90TdZ0nN33PKCfTPjUYRaSARLTH8e05XQbftOyzSw48i&#10;EiGEEEIIIfMgHGhb27QZPpHNxjQSh79aaF6kpOXzjW1vJDHM6xJB351r2FoLVxYEi6bzlhr+Pcdf&#10;6LjWJWn5fN3xuE37VQrvMu6bPMa8jn1pun/va7yiZg9FJEIIIYQQQuxQNkSNDHLxANEJfTlO6S0i&#10;ok6T19RrKX9ujOP6dcLJQ8uuYZf2JqZtfFyj4/eSXD9VwkjTdYm6tLVgiuc/6HmsdcNniUb7VVyh&#10;Y6id5LuadTiceFJaFW7k2VFXQbDtudnk2dn1XDbtZ+pJOhsoIhFCCCGEEGKHZ+JHx1VmHaOxaw6X&#10;pOVzkypSbQbQFwmb0sZx/QiqMljYob3buRvNZTSMaAD4o8N5vIESKJIKQW7I0L/BcjgNQen+DHp6&#10;fdWNvSOavV/aQljfmgqy8j0SqOs/93ui6VnWZax6HdsCmgXbK8f1bfZnv+SwUYpIhBBCCCGE2MGG&#10;wRa1fH5Ez0TAltDpw3fH9eM249xxfc9x/R2AW/lTUrFZpNFea1szRMcb4buukCQJsxPUV7dqqnrV&#10;dp3a+jB3waKKXMS5Qj9vtjqBYdsiJuvcR190haSCgPgKw1Y4s8UW9ULqtYxnE+quwx4t51o8LO86&#10;HLsSuRZ112DR+a4oIhFCCCGEENITyV3S22jTMGTiIfNo6OZg0ehnzlsA/3NcP5JQNU9+fCkvv4NK&#10;8vxKtr+vShgu3/lrS1vXUN4Xjd9BDNO5CB6h5na5IFfZbwlfi6DOZT4OA8OxUmvYioBUl0spZ2kC&#10;HvA8L5Gx1xfwq8pbVQhVq3ABJY7qhLB+cVw/qRNV5PqHAP4p9OXPuee4kvEZNmzS9NkzRECuE3p0&#10;74UN6q+Hqbdj3f1016Eowqz4z9QdIOTc+fnj2xrKldGDipduUqUfoCqn7AAk795/TIbuXxM/f3y7&#10;wVPfV6h3c99DvYQTPPV9lERxP398Cxs+Prx7/9Hqau3PH988tMdoD3btfv74tpL282uzwtPEu8wR&#10;6nr8GlMAdraujYztoGWz9N37j5Gl9jwMeO41vw/evf8Ydjm+RvuDHLcj2udRs9/Ru/cf066d0bj2&#10;W5vPnLHHdhuF+96DuvfXqM/58Iinez5/HqdD95EAqDB2HNdfaySFrmKLJ6+c1nYM0DGAbtCe8Ddn&#10;A2W06Yhnt6j/TjmPaL73Qvm8qb1XAHaO628BRMXzL+EoG5iF7Q1KdopTx/U/A/iksflbqPCm4rzL&#10;Q/Vc4HMHQ/W1CFGb3OAWozmUttsIRMhYQV2neO4iBl5WLPzuuD50Q41EdKq7dn6bcJGd4oMc4y+N&#10;5l4D+Fvz+t9lp3gOHoutZKd4K+Os6vnw2nH9jeZ3CVH9bPhTql/q9OUgz4m/azaJoPEcbfg+j1i4&#10;FxJAEYmQQSgYIAHqJ/pV5JOatwA+/fzxLY+jjsYSlEQ4MpkUAuo7XqMwKfv549s9gHgEI6tx0vXz&#10;xzdYFpK8tjaFxGKb+PnjWwB1TXQmcTlXKI0pOdYDnsZVH8N7jfZz8QB7iTo9jfaA7ud+rXn8sOPx&#10;29Bpe0wSze10r0natSNov/Y+7HoVrFvaA+yO7ReIcJQbvHVCcRX5tsXn8SNUX/ve86QGCTWpMhhi&#10;x/U9U8+h7BTvHNd/wEux466jKJUbNTrvkNBx/Z1OOxoGlwmPUOXla8+VQXtXUPfwJ8f1j1BCQXk+&#10;dkT9PCcoeHzcZKe4zsOmLfxLS0TMTnFocH2AinlXibvsFIc1n923tHML5XGxx8tzdgd1Lv+o2fcK&#10;wP8K//dQsQCg4e3mwfI8qoEdXp6P73L9w7rrJ14vIerPxQddAS07xbHj+ndoF1lz2q7/Y3aKg5Zj&#10;rDt+VsTK+AeA7BQHjusD1efgi+P6hyZhT4S4qmvx1VRMy05x4rj+B1R73r0qC60VfblB9fhtfcZV&#10;4DV8tjY4jlUoIhFiERGPQui/BNq4kmPdiuEfDujh4kH13dbq3FsAb3/++LaFWlG16ilgwJefP76l&#10;795/XKTb6M8f33yo82ciRrbxWn6+/Pzx7Q5qXKUWj0/I2Lz6+eNb9O79x2DqjvRFxKON/NjKZ/EK&#10;kqw4fyZTTOqOGMCB/DcX++qe0a8ApI7rxygIqQ0GfpEIL9/JkUE/8zZyTzZdMfIVgH9FxErkb0nd&#10;Sn6LwaWLtnHVob0rPL+XjlDXr8kjKTfSX1A6r0FL24kYnABar3sAdX1NFouquGsRELaabbwQkMTQ&#10;bzp2kSMKHhey3xp65+2T3Gep/D/qKp5qUDfmcjEtvw8O8rOGWrSoO4d7KA8kIw+sFhHFhAdUhHSJ&#10;KObJfwM0zytvpS+p/P/X/d9j/Kdt3l1yDupEylzY2xbPbYOn3BFK6Glss6EvkfQlwst38S0Az3H9&#10;sHh8ERbr3t/30AipK71fPDTbZdcSDpzbOLXPadtQRCLEEhLSYXPSX+Y1gL9//vj2FcrotxWStIKd&#10;SUsd+Wpg8PPHt81EYk7088c37937j3N3qf6FXJemcAZb3ALwl3Z+CKng9uePbzvbIaxjIqJxhOHe&#10;I/nzePPzx7dgqeL6DFjDzHMwXxAqErbtJEZMiCdj78HQQOjr3ZgvOOTUti19zY0Z00WPr9kpNgrv&#10;aDHwmniEMuR2LYmKc+GgyigzOa/Xpe3Dug3FuPTlmne9dn+2eV2ICPcV9R40ZY5Q5yyW/cvjsm6f&#10;TUlICWC2UFm8ZxL082atRUKpdqhfSC3fB018hfJe6jRHFxElgZr/dXkPNN1LHszGVfmZlci/Xce/&#10;lvdudoo3IrpHeDnGcmEPUPdynTD+ADVmU4O+VvUlFlGnaj5+DSVsfYcSDleovmbP7h8N1jA7x6/w&#10;/DwkBvt2hiISIT0R76MYZuEGffgDgPfzxze/r/fICAZLkWsAf4nny2bkVfArPAlJs199FwEpwXhj&#10;ChSQyJnwRYSkZOqOmDCCmF/mCup5/PXd+4+Lz80wAQc8z2Fogme4/RbKiwwwD598kH9TdDfA1/LT&#10;ur8IM3lIvM6i2h0awoU02msy8Mrspa2o4fMEKodPm7GXn9dEq6OKG2gmnZbQtgjqHAbQm6MZnUsx&#10;1FPU55ABnkrTV4Xt+KivAPdLqCv9Pf9/otNHIT9vg87dRCj0ZDxt0OxdWOYRkiLAhreUiHQxnq6/&#10;Tj/uoa5/0/MohRq7KfSfByu8zJHWZfx7MHhWyvVYi/eaj+p3Y9Uc+R7KU8mkb219OeAp11eI6nQf&#10;VdfoEerZZFoIIX+/7KA/7quu06BQRCKkB5I/KMH4JTRfAdj18R6RHDt9XM+7cgvgZgJB5xXUS94b&#10;sc2uJBhRQMI8SkUTYot4SZ51U4jGBf74+ePb6hzCAMdEDDVvpOYiKKOlMR9IFdkp9gboT1ubByhD&#10;KyyEz+QGTm4U7aA8fHrPAQoGXm74r/GUHy1/BtQld47wJByZGLhex+5qI2LEBsCmUEluhSdRr/e5&#10;FA+cCNXnrfG4IhiuoUSOvG87ALs6Ec7U22wKSud9DfXd8u93g+fCcf590wH6UbyPbvB0H63R8frL&#10;8yOy0Dev7zEM2ooARBImlp8H4OmaJPL/wcO45DoHwK8QOg/V1ySV/qQd2xnz/dIZikiEdGRCASmn&#10;s3fNhAJSzisAyQRC0uu5502RsMixjUmKSOScWIzn4cQCUs7tzx/fDvRImidiHHpT96MLYtQlI7V1&#10;gKGB3DVXytgMeR67nLfSvmc7fxARIMVTvpmp+pGLeheLjLUE4yVbb4TXhCISIZ2wICDlpddz1uiW&#10;ONm4XLsFASkvH53TNRH3VELS7c8f35KxSnObIKGRpoZcnWvyGk8ri03j9G7uhjYhHZi956ElAemh&#10;9P8uz+M8ZIUQQgghpBWKSIQYUshdYSog3UNN1JO6XEZSIS1AdbxtmTtTjxoRv0wFpCPU943r8oyI&#10;+OFD9d20FPUW7dUdbPNd8qbMbRUhgN64OsKg4p1cdw/V1+dsVxGXxrv3Hx3TfX7++JagXTh4s7Qc&#10;QZZ4/fPHt+2MPWwimAtIeWLSpvdI0/1e5ghgMaF/hBBCCJkeikiEmBPCbOJ/D5VIOm3bUAy9pFDi&#10;uS47fxcBaQWz1WZtoUK+2xbAVoSwLfTP0e3PH9/iCaoEJT9/fLuZWWl7X2MbY6NPtt1BXZ8bPJVC&#10;faDxSM6cP0QwjqbuSJGfP75tYJZE+wGqKmfStmHpfvdQX3GIAhIhhBBCjPm/qTtAyJIQA9ykJOrv&#10;795/NK6i9u79x8O79x9DAP+FCh8rYiwgCRuYVZq4eff+Y2ga6vTu/cfk3fuPN1BlTnXZisg1JldQ&#10;CXjHbrcJHeFt08foe/f+4+7d+48+gDcwD50jZIl8l2f3LJBnTmiwy5/v3n/0uniTyfPYA/Bn6SMK&#10;SIQQQgjpBEUkQszQDf3JJ+i9vGtkgu/hSUj62kVAKng26fAI1ffUtJ0iEkLyQXPza0wjaOThdJOj&#10;a+Ta8qgQ45IGJLkUEgm7nQMb6IdDf3j3/mPvZ5Qc4wPUu4kCEiGEEEI6QxGJEE3EyNdNWurbmqCL&#10;J5AH5dXUVWjRNVr2UMaFlUTLInjoeiRN5RVzKxXRpmZOHlGEnBuz8Dw0FPQ/2AzDk2MFoIBECCGE&#10;kB5QRCJEH92J/2fbSWwlvK2PV1OguZ1vu1KXCF/lkLwqrqRy3BR8mrBtI5bST0JmyBw8D3WKJgDA&#10;/RB5nN69/xhTQCKEEEJIHygiEaKPTtLjveQymg3iQaWTC+luQONCV4DTOcdDsZ0yb4qB8JgnyyWE&#10;mDO152GguR3zlRFCCCFkllBEIkQDERd0Vo+nXuWuQleYCYfqgAgkDxqbekP1QYM5hLvsNba5AvD3&#10;zx/fojklCyZkQXz6+ePbVIK1Tkj03cyqRhJCCCGE/IIiEiF6eJrbRQP2oSuexjaPIxgtkcY2VwMJ&#10;IzoCFqA8tpIB2tfFJGTxFsA/P398S0VQCmaUOJiQKbiHShqtw+girIEH4RwXIwghhBBCAFBEIkSX&#10;tcY2j7bzCVlCx1DqVUVOE9021gO0HQK409z21c8f36IB+qBDF+PxGkpQ+g7gXxGV4p8/voUMeyMX&#10;xg764WJTeB7qPIuPzFlECCGEkDlDEYkQPXQm/8nQneiIThheMnQnRGDTCdcayjtAN8E3oPKmjJ6T&#10;RLzBdKvZ1XEN4C2AT1Bhb9nPH9+Snz++beipRM4dKUDwWXPzsT0PdQQrCkiEEEIImTUUkQixx+y8&#10;kAxEg3TAbkzRzgtExPKgH+7yZQpPHoNqdia8BvAFylMpYYU3cs5IcYM5eh7qCOQUkQghhBAya/4z&#10;dQcIOSPSqTtQwVpno0tJ4vru/ceDCEMJ9Dy04p8/vnkThJd4UKFttwMc+zWA1+JptTGoCkfIkthA&#10;iTavNLa9/fnjW/Lu/cdo0B7peSJZX4yQZ57Xsll0Ke8BQgghhPSDnkiE2GPKql5EExGEdEPV/n97&#10;d5PbNrKFYfhr4M6dHUR3BVZWYGYFUYNTApEHHNteQZQVtHusQWRAUyHKCppZwVV2IO/AXkF6UIeO&#10;omubhz9FSvb7AEY3GmVWRaLYqU+nqk4UNuDt9b1Ns/wuzfKppHP5lgA2caqw3G0W6frAYBpUHn55&#10;wXuIJQrLW5/7GQ00NgAAcGQIkYDuHGKI5KqgeW1HxVvFgXfvoVP1s/H4/7FxjhXCpK6XuJU+rZZz&#10;ToPCi7MTJHmtIz8Lt442o4j9AwAAtEaIBHRnNPQA9tU4La6vAOxgwirbe+ibs/nZUEGLVSUt0iwf&#10;S3on6UrS9467uVgt55OOrwkMzioPz53NY1cebh1tRpH6BgAA6AQhEuBTONocTECyx7McKok9CNvk&#10;27MPUZ/7D03lr/C5GHpD6jTLN2mWX6dZnqRZ/oek9wonUX1T+2VvVCPhRWpQebiINJSto81ZpL4B&#10;AAA6QYgE+GwdbU4P9Ah1TyjTRxWKt4/eQiSr1Jqoxr4pOqCwMM3yIs3yWZrlkzTLR5L+q1B1caP6&#10;odLbSNVITIoxuJqVhx8UJ1TdehpRFQgAAA4ZIRLgUzjbTSOOoanC0ea0h01lPZtZ3/Z9QpD1l9T4&#10;lQ9xRtJemuVbW/o2tVDpT9Vb+hYlIOtwedDBBHg4SlP5Kw89p7rVYichegJr78b/AAAAvSNEAhws&#10;aPBUdlz2fZKXg3dT6FmsAdg3628dTYtYY3hOzX1Tjkaa5es0yxOFfZQ8kprXL2Jc9xmeEKnP5ZA4&#10;Ig0qD2MoHG3OXvBJcQAA4MgRIgF+C0ebE2e73lgA5vn2/QTlROAAAAa/SURBVCzGMgoL1bxLQxZd&#10;9+9l+6bcDNV/TGmWXyven80zIW99X9mpWZ4gctu2L7xc9jwccrmYN9RnjzIAAHCQCJEAv4Wz3Yeu&#10;N2BeLefjlqeDuUOcCEdcL+Sb/N/WqGyJIs3yqbo/+exQeCevdRWONpMOKvQ8S3zuraoMeJI9Zwap&#10;PLSw2lPVerpazhdRBwMAANAAIRLgZN9ge6s5vnQVJFmoUyicDrZuMhmvMXEpj7juJEiySZB3D6FZ&#10;F312YCL/vimdWy3no9VyHvOY8a55wqlWFXp2P350NC2a9oHXZeDKw4Wz3UeCJAAAcGgIkYB6Zqpx&#10;ktdqOZ+16cyWlxUKk3ApBDJFw4DBO5ZT6yNp0IeksIRttZyv5Zv4S9IPm9QNzvZNmWq4fVNmCq/b&#10;drWczzoMk6aONk2qeLwVTo0q9OzPv+h4LMBglYdpls/kPz3xY9MvDwAAAGIgRAJqsGqkOsvKPq2W&#10;803dvYasGqWQ9FW/AqRSGfLUmlRYSOOdMJ1I+scqYkZ1+rGgYKt6p5hN6/QRmy2Jmvbdr73WZfB2&#10;IumTfoVJoxbXvZTv/agdIlnoVqdC79p771qQuZHvpKz7QwkicVSGqjyc1mj7QQ1DZXtuJHV+BwAA&#10;4Dn/GXoAwLFJs3xmk9sz56+cSvq6Ws5vFSol1pI2Nvl+YEt2EoVJTdW1H6qF9q9TYaowKd8Ppp7y&#10;UeGb8G8KFVHF/p4zNkkZK4x7UuPapc+HuI9NmuXr1XJ+JemvHrudPfLfyjDp02o5/yF7HxTeiyff&#10;e5tsThTec++92rSSZyZ/1dmFpKkt01nv74O1M+mdyj9uqceNiCOcnHV3iJ+B1yDN8jsLvgvVf3a1&#10;6bdYLed/K3wePMrnwKVVeRYK/x/Zfx6/UXgeJwqff08ACwAA4EaIBDRTLjOr8xf0twoThgtJWi3n&#10;bcdQO0hKs3xrE+D/1ezrg/10Me5dN7a04yClWX5dYz+eVvaqkJ5yaj+799Bj1WUj+TYz33VTM5B8&#10;YPdV3QnxhcI+X0263Hfb8330T8fX+y6qRQaTZvnGgqSvPfd7aZ/7OlWbJ7JwX+r8eQwAAFCJ5WxA&#10;AzbZnsi/r8XBsG+uBzmZaM+N7Uly0GyMfSx3mTX8vbNHfuoGSPfynX72nJmG25B8yCPb8QKkWb6W&#10;dDVA11MNuJE/AABAXYRIQEO2P9JYw00Afkiqu5xN0sP+SO813ObRRxEg7UgUMTDcWXo2lGnTKqTS&#10;TrDa9z11zlIwdCHN8mv1fGKbfW6Svvt9RKvPPwAAeD0IkYAWBpwA3KhhgFSyvWgS9RuC3Uu6OrIA&#10;qY+A5I3CZuRDOLcqjNYsWE3UX4XeOZtpo0s9Vh7u9nln/Q5RCXUr6T1BLAAA8CJEAlramQD8qfiT&#10;53uFiXPryhEpLG1Ls3ws6bPiV5B8lzS2b/uPjk2y2i75eura2x7fh9KtpHddhzD2Oo0lfevyunvK&#10;ie8iYh94vRINUKVpz8Z38p+i2ca9wqEGo/3N7QEAAJ5DiAR0JM3ydZrlI4UgoOsw6V7S35JGMSbO&#10;tinxWKHCqevJ03eFCX9ilSpHy177zxGvP1PYFPtK8QLJe4U/wzhW9YEFqxPFCVbLsRcdXxeQ9FuF&#10;6RBB0ibN8kRhuXGMMOlW4TM0OuRDDQAAwOHidDagY/YX89lqOS+PV0/U/OjoH5IWkhZdVB49xwKe&#10;acOj4ffdKhwXv3hpyyTSLJ85T1Jrev07hePqy5PhJgr3UNP3otTbvVSyZXJrO/lqonqnUO26VRj7&#10;dV9jx+tmJ7ZdSvoyUP+FpMSeAVOFz0/dDfNLtwqnia67WroKAABeL0IkIJJyAi1Jq+U8Uaj0GStU&#10;mkhhH5xThcl9OTHe2s9GUjHEhNn6XEhaWKA0Vggxxgpjln4dIb/7TXmhMPai54qj9442XQdZlwqv&#10;0VO2XXRiAdzD2Hfuozf6/Uj4kcL78di9VEjaDBm+WAXXMdxPG/nup661eW8u9et1fErsILePz+BC&#10;4Z54zrZlH79Js3yxWs43evr1jf6Z2llGe2nhdaLweUl2mo3tn+VrfGf/vlX/z2MAAPDC/fHz58+h&#10;xwAAAAAAAIADx55IAAAAAAAAqESIBAAAAAAAgEqESAAAAAAAAKhEiAQAAAAAAIBKhEgAAAAAAACo&#10;RIgEAAAAAACASoRIAAAAAAAAqESIBAAAAAAAgEqESAAAAAAAAKhEiAQAAAAAAIBKhEgAAAAAAACo&#10;RIgEAAAAAACASoRIAAAAAAAAqESIBAAAAAAAgEqESAAAAAAAAKhEiAQAAAAAAIBKhEgAAAAAAACo&#10;9C8J0+0p422gTQAAAABJRU5ErkJgglBLAwQUAAYACAAAACEA+JBFV9wAAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kWikxm1KKeiqCrSDepsk0Cc3Ohuw2Sf+9Uy/2MrzH&#10;G958ky0n26qBet84NhDPIlDEhSsbrgx87d4eFqB8QC6xdUwGzuRhmd/eZJiWbuRPGrahUlLCPkUD&#10;dQhdqrUvarLoZ64jluzgeotBbF/pssdRym2rkyh61hYblgs1drSuqThuT9bA+4jj6jF+HTbHw/r8&#10;s5t/fG9iMub+blq9gAo0hf9luOALOuTCtHcnLr1qDcgj4W9esiR5Er8XNV+I0nmmr/nzXwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhADcnR2HMAAAAKQIAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;vJHBagIxEIbvQt8hzL2b3RWKiFkvIngV+wBDMpsNbiYhiaW+vYFSqCD15nFm+L//g9lsv/0svihl&#10;F1hB17QgiHUwjq2Cz9P+fQUiF2SDc2BScKUM2+FtsTnSjKWG8uRiFpXCWcFUSlxLmfVEHnMTInG9&#10;jCF5LHVMVkbUZ7Qk+7b9kOkvA4Y7pjgYBelgliBO11ibn7PDODpNu6Avnrg8qJDO1+4KxGSpKPBk&#10;HP4sl01kC/KxQ/8ah/4/h+41Dt2vg7x78HADAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAA&#10;EwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;bzkkGicEAAAFEAAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAA&#10;ACEAcqR1xpgxAACYMQAAFAAAAAAAAAAAAAAAAACNBgAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwEC&#10;LQAKAAAAAAAAACEA+geqt3wEAAB8BAAAFAAAAAAAAAAAAAAAAABXOAAAZHJzL21lZGlhL2ltYWdl&#10;Mi5wbmdQSwECLQAKAAAAAAAAACEA89DdiU9qAABPagAAFAAAAAAAAAAAAAAAAAAFPQAAZHJzL21l&#10;ZGlhL2ltYWdlMy5wbmdQSwECLQAUAAYACAAAACEA+JBFV9wAAAAHAQAADwAAAAAAAAAAAAAAAACG&#10;pwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADcnR2HMAAAAKQIAABkAAAAAAAAAAAAA&#10;AAAAj6gAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAgACAAAAgAAkqkAAAAA&#10;">
+                <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;left:4572;width:73152;height:100558;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7315200,10055860" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRBL1UvQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARvmiq4SNcoIsjuVVfw+mhek7LNS0liW/+9EYQ9DjPzDbPdj64VPYXYeFawXBQgiCuv&#10;GzYKrr+n+QZETMgaW8+k4EER9rvJxxZL7Qc+U39JRmQIxxIV2JS6UspYWXIYF74jzl7tg8OUZTBS&#10;Bxwy3LVyVRSf0mHDecFiR0dL1d/l7hTQFR+0jrf6jjgEY00/fm9qpWbT8fAFItGY/sPv9o9WsILX&#10;lXwD5O4JAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0QS9VL0AAADaAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m7315200,l,,,10055809r7315200,l7315200,xe" fillcolor="#006fce" stroked="f">
+                  <v:fill opacity="9766f"/>
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 3" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;top:23622;width:77717;height:76961;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAo2g3txQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeAVvNauCytYoRSgotgf/XLw9ktfdxc1Luom7az99Uyh4HGbmN8xy3dtatNSEyrGC8SgD&#10;QaydqbhQcD69vyxAhIhssHZMCu4UYL0aPC0xN67jA7XHWIgE4ZCjgjJGn0sZdEkWw8h54uR9ucZi&#10;TLIppGmwS3Bby0mWzaTFitNCiZ42Jenr8WYVXD/87jQZXz67/c+s9d9zrc/7hVLD5/7tFUSkPj7C&#10;/+2tUTCFvyvpBsjVLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAo2g3txQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                  <v:imagedata r:id="rId10" o:title=""/>
+                </v:shape>
+                <v:shape id="Image 4" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;width:67283;height:11054;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHu5UXwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvhfyH5QV6a9ZIkWJdpRQCDZ6aNiS5vbovKnHfirtR8++zhUKPw8w3w2TFbDox0uBaywrWqwgE&#10;cWV1y7WC76/N0wsI55E1dpZJwY0cFPniIcNU24k/adz5WoQSdikqaLzvUyld1ZBBt7I9cfDOdjDo&#10;gxxqqQecQrnpZBxFiTTYclhosKf3hqrL7moUPFfJ8edE+9kn8rDdxseSpmup1ONyfnsF4Wn2/+E/&#10;+kMHDn6vhBsg8zsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB7uVF8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                  <v:imagedata r:id="rId11" o:title=""/>
+                </v:shape>
+                <v:shape id="Image 5" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:11366;top:10737;width:30150;height:6026;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAwrMm8wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmrS0S12NUgpCT7auC/X42Dw3i5uXZRN1669vCoLHYWa+YRarwbXiTH1oPGt4mioQ&#10;xJU3Ddcayt168gYiRGSDrWfS8EsBVsuH0QJz4y+8pXMRa5EgHHLUYGPscilDZclhmPqOOHkH3zuM&#10;Sfa1ND1eEty18lmpTDpsOC1Y7OjDUnUsTk6D2m9+sublOhu+vme2NkV55UxpPX4c3ucgIg3xHr61&#10;P42GV/i/km6AXP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMKzJvMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                  <v:imagedata r:id="rId12" o:title=""/>
+                </v:shape>
+                <v:shape id="Graphic 6" o:spid="_x0000_s1031" style="position:absolute;width:4572;height:100584;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="457200,10058400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ+VIswQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfhf2HcBf2TVNFZekaJQjCvgha/YBLc7ft2tzUJtbq1xtB8HGYmTPMYtXbWnTU+sqxgvEoAUGc&#10;O1NxoeB42Ay/QfiAbLB2TApu5GG1/BgsMDXuynvqslCICGGfooIyhCaV0uclWfQj1xBH78+1FkOU&#10;bSFNi9cIt7WcJMlcWqw4LpTY0Lqk/JRdrAJ5Drj93xy1meltJvVu2t31VKmvz17/gAjUh3f41f41&#10;CubwvBJvgFw+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAn5UizBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m457200,l,,,10058400r457200,l457200,xe" fillcolor="#00064f" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07034" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07035" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07036" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="5"/>
+        <w:spacing w:before="29"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="13F07037" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId5">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
-            <w:color w:val="85796C"/>
+            <w:color w:val="4A4A4A"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>ForHealthConsulting.umassmed.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07038" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07039" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0703A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0703B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0703C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0703D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0703E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0703F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="164"/>
+        <w:spacing w:before="177"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0715B" wp14:editId="13F0715C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>388620</wp:posOffset>
+                  <wp:posOffset>457200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>265959</wp:posOffset>
+                  <wp:posOffset>273681</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7313295" cy="3696335"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="1" name="Textbox 1"/>
+                <wp:docPr id="7" name="Textbox 7"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="1" name="Textbox 1"/>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7313295" cy="3696335"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="006ECE">
+                          <a:srgbClr val="006FCE">
                             <a:alpha val="19999"/>
                           </a:srgbClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p>
+                          <w:p w14:paraId="13F071E5" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
-                              <w:spacing w:before="57"/>
+                              <w:spacing w:before="567"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="52"/>
+                                <w:sz w:val="60"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="13F071E6" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
                             <w:pPr>
-                              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                              <w:jc w:val="left"/>
+                              <w:ind w:left="1080"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="52"/>
+                                <w:sz w:val="60"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                                <w:color w:val="00074F"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="00064F"/>
+                                <w:sz w:val="60"/>
                               </w:rPr>
-                              <w:t>Directorio</w:t>
+                              <w:t>Directorio de profesionales de enfermería</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                                <w:color w:val="00074F"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="00064F"/>
+                                <w:spacing w:val="-25"/>
+                                <w:sz w:val="60"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                                <w:color w:val="00074F"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="00064F"/>
+                                <w:sz w:val="60"/>
                               </w:rPr>
                               <w:t>de</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                                <w:color w:val="00074F"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="00064F"/>
+                                <w:spacing w:val="-24"/>
+                                <w:sz w:val="60"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                                <w:color w:val="00074F"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="00064F"/>
+                                <w:sz w:val="60"/>
                               </w:rPr>
-                              <w:t>Profesionales</w:t>
+                              <w:t>la</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                                <w:color w:val="00074F"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="00064F"/>
+                                <w:spacing w:val="-24"/>
+                                <w:sz w:val="60"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                                <w:color w:val="00074F"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="00064F"/>
+                                <w:sz w:val="60"/>
                               </w:rPr>
-                              <w:t>de</w:t>
-[...16 lines deleted...]
-                              <w:t>Enfermería de la Administración Comunitaria de Casos (CCM)</w:t>
+                              <w:t>Administración Comunitaria de Casos (CCM)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="13F071E7" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
                             <w:pPr>
-                              <w:spacing w:line="240" w:lineRule="auto" w:before="200"/>
-[...1 lines deleted...]
-                              <w:jc w:val="left"/>
+                              <w:spacing w:before="200"/>
+                              <w:ind w:left="1080"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="52"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
                               <w:t>Asistente</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:spacing w:val="-17"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
                               <w:t>de</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:spacing w:val="-14"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
-                              <w:t>Empleos</w:t>
+                              <w:t>empleos</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:spacing w:val="-17"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
                               <w:t>para</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:spacing w:val="-17"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
                               <w:t>los</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:spacing w:val="-17"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
-                              <w:t>Afiliados</w:t>
+                              <w:t>afiliados</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:spacing w:val="-16"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
-                              <w:t>de </w:t>
+                              <w:t>de</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Georgia"/>
-                                <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                                <w:sz w:val="52"/>
+                                <w:color w:val="0070CE"/>
+                                <w:spacing w:val="-16"/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Georgia"/>
+                                <w:color w:val="0070CE"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="40"/>
                               </w:rPr>
                               <w:t>CCM</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="13F0715B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape style="position:absolute;margin-left:30.6pt;margin-top:20.941719pt;width:575.85pt;height:291.05pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" type="#_x0000_t202" id="docshape1" filled="true" fillcolor="#006ece" stroked="false">
+              <v:shape id="Textbox 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:36pt;margin-top:21.55pt;width:575.85pt;height:291.05pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEf9jEwQEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG2jLTRquoIuRUgr&#10;QFr4AMexGwsnYzxuk/49YydtV+xtRQ7O2J55M+/NeHM/tJadlEcDXckXszlnqpNQm+5Q8l8/9+8+&#10;cIZBdLWw0KmSnxXy++3bN5veFWoJDdhaeUYgHRa9K3kTgiuyDGWjWoEzcKqjSw2+FYG2/pDVXvSE&#10;3tpsOZ+vsh587TxIhUinD+Ml3yZ8rZUM37VGFZgtOdUW0urTWsU1225EcfDCNUZOZYhXVNEK01HS&#10;K9SDCIIdvXkB1RrpAUGHmYQ2A62NVIkDsVnM/2Hz1AinEhcSB91VJvx/sPLb6cn98CwMn2CgBiYS&#10;6B5B/kbSJusdFpNP1BQLJO9IdNC+jX+iwCiQtD1f9VRDYJIO3+eLfLm+40zSXb5ar/L8Liqe3cKd&#10;x/BFQcuiUXJPDUsliNMjhtH14hKzIVhT7421aeMP1c56dhKxufPVfvd5jLWuEePpYk3flBJH95T+&#10;GU6iOLKK/MJQDZQ3mhXUZ5Kmp+koOf45Cq84s187kj+O0sXwF6O6GD7YHaSBi2V28PEYQJtE54Y7&#10;iUt9TRVNMxgH5/k+ed1eyvYvAAAA//8DAFBLAwQUAAYACAAAACEAffbQSOAAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7vJVluNeSlFqCIexFTwus0+k9Ds25DdJvHfuz3p&#10;cZhh5pt8M9tOjDT41jFCukhAEFfOtFwjfO53N/cgfNBsdOeYEH7Iw6a4vMh1ZtzEHzSWoRaxhH2m&#10;EZoQ+kxKXzVktV+4njh6326wOkQ51NIMeorltpMqSVbS6pbjQqN7emqoOpYni/CaHr/at5dG7cux&#10;3NFzMr27hy3i9dW8fQQRaA5/YTjjR3QoItPBndh40SGsVbwSEG6XKYizr9RyDeKAsFJ3CmSRy/8X&#10;il8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARH/YxMEBAABxAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAffbQSOAAAAAKAQAADwAAAAAAAAAA&#10;AAAAAAAbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" fillcolor="#006fce" stroked="f">
+                <v:fill opacity="13107f"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w14:paraId="13F071E5" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
-                        <w:spacing w:before="57"/>
+                        <w:spacing w:before="567"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="52"/>
+                          <w:sz w:val="60"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p>
+                    <w:p w14:paraId="13F071E6" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
                       <w:pPr>
-                        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                        <w:jc w:val="left"/>
+                        <w:ind w:left="1080"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="52"/>
+                          <w:sz w:val="60"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                          <w:color w:val="00074F"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="00064F"/>
+                          <w:sz w:val="60"/>
                         </w:rPr>
-                        <w:t>Directorio</w:t>
+                        <w:t>Directorio de profesionales de enfermería</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                          <w:color w:val="00074F"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="00064F"/>
+                          <w:spacing w:val="-25"/>
+                          <w:sz w:val="60"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                          <w:color w:val="00074F"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="00064F"/>
+                          <w:sz w:val="60"/>
                         </w:rPr>
                         <w:t>de</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                          <w:color w:val="00074F"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="00064F"/>
+                          <w:spacing w:val="-24"/>
+                          <w:sz w:val="60"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                          <w:color w:val="00074F"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="00064F"/>
+                          <w:sz w:val="60"/>
                         </w:rPr>
-                        <w:t>Profesionales</w:t>
+                        <w:t>la</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                          <w:color w:val="00074F"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="00064F"/>
+                          <w:spacing w:val="-24"/>
+                          <w:sz w:val="60"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-                          <w:color w:val="00074F"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="00064F"/>
+                          <w:sz w:val="60"/>
                         </w:rPr>
-                        <w:t>de</w:t>
-[...16 lines deleted...]
-                        <w:t>Enfermería de la Administración Comunitaria de Casos (CCM)</w:t>
+                        <w:t>Administración Comunitaria de Casos (CCM)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p>
+                    <w:p w14:paraId="13F071E7" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
                       <w:pPr>
-                        <w:spacing w:line="240" w:lineRule="auto" w:before="200"/>
-[...1 lines deleted...]
-                        <w:jc w:val="left"/>
+                        <w:spacing w:before="200"/>
+                        <w:ind w:left="1080"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="52"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
                         <w:t>Asistente</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:spacing w:val="-17"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
                         <w:t>de</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:spacing w:val="-14"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
-                        <w:t>Empleos</w:t>
+                        <w:t>empleos</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:spacing w:val="-17"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
                         <w:t>para</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:spacing w:val="-17"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
                         <w:t>los</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:spacing w:val="-17"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
-                        <w:t>Afiliados</w:t>
+                        <w:t>afiliados</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:spacing w:val="-16"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
-                        <w:t>de </w:t>
+                        <w:t>de</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Georgia"/>
-                          <w:color w:val="006ECE"/>
-[...1 lines deleted...]
-                          <w:sz w:val="52"/>
+                          <w:color w:val="0070CE"/>
+                          <w:spacing w:val="-16"/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Georgia"/>
+                          <w:color w:val="0070CE"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="40"/>
                         </w:rPr>
                         <w:t>CCM</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <v:fill opacity="13107f" type="solid"/>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07040" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="164"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1692 lines deleted...]
-                      <pic:pic>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1044" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3611"/>
+        <w:gridCol w:w="5940"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E36EA" w14:paraId="13F07047" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3611" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F07041" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3" w:line="396" w:lineRule="auto"/>
+              <w:ind w:left="50" w:right="1887"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Preparado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">para: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="13F07042" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13F07043" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="49"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F0715D" wp14:editId="13F0715E">
+                  <wp:extent cx="1690974" cy="869441"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="8" name="Image 8" descr="P17C1T1#yIS1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6" name="Image 6"/>
+                          <pic:cNvPr id="8" name="Image 8" descr="P17C1T1#yIS1"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6" cstate="print"/>
+                          <a:blip r:embed="rId14" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
-                            <a:off x="1078230" y="7788961"/>
-                            <a:ext cx="1617853" cy="804494"/>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1690974" cy="869441"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
-                      <wps:wsp>
-[...255 lines deleted...]
-        <w:spacing w:before="122"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F07044" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:ind w:left="1889"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Preparado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F07045" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="164"/>
+              <w:ind w:left="1889"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t>Santa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Diaz,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F07046" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="165" w:line="388" w:lineRule="auto"/>
+              <w:ind w:left="1889" w:right="1064"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t>ForHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t>Consulting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t>UMass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t>Chan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t>School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E36EA" w14:paraId="13F0704D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1190"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3611" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F07048" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F07049" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13F0704A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13F0704B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13F0704C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="233" w:lineRule="exact"/>
+              <w:ind w:right="47"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t>Marzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00064F"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13F0704E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:line="233" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...197 lines deleted...]
-        <w:sectPr>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1820" w:bottom="280" w:left="500" w:right="0"/>
-[...3 lines deleted...]
-          </w:cols>
+          <w:pgMar w:top="1820" w:right="0" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="13F0704F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="108"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="48"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Índice</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-824428689"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p>
+        <w:p w14:paraId="13F07050" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:pos="10712" w:val="right" w:leader="dot"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10171"/>
             </w:tabs>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
+            <w:spacing w:before="665"/>
+            <w:ind w:left="720"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
-            <w:instrText>TOC \o "1-1" \h \z \u </w:instrText>
+            <w:instrText xml:space="preserve">TOC \o "1-1" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:history="true" w:anchor="_bookmark0">
+          <w:hyperlink w:anchor="_bookmark0" w:history="1">
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Inscripción</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-5"/>
+                <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-9"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>los</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>afiliados</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t>Afiliados</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-8"/>
+                <w:spacing w:val="-9"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>CCM</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="13F07051" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:pos="10712" w:val="right" w:leader="dot"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10172"/>
             </w:tabs>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
+            <w:ind w:left="720"/>
           </w:pPr>
-          <w:hyperlink w:history="true" w:anchor="_bookmark1">
+          <w:hyperlink w:anchor="_bookmark1" w:history="1">
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Inicio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-3"/>
+                <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>sesión</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-4"/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>para</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>afiliados</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
+                <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>Afiliados</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-7"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>CCM</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="13F07052" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:pos="10712" w:val="right" w:leader="dot"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10172"/>
             </w:tabs>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="true" w:anchor="_bookmark2">
+          <w:hyperlink w:anchor="_bookmark2" w:history="1">
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>¿Olvidó</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-4"/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-5"/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>contraseña?</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="13F07053" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:pos="10712" w:val="right" w:leader="dot"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10172"/>
             </w:tabs>
-            <w:spacing w:before="322"/>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:spacing w:before="283"/>
           </w:pPr>
-          <w:hyperlink w:history="true" w:anchor="_bookmark3">
+          <w:hyperlink w:anchor="_bookmark3" w:history="1">
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Página</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-5"/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>inicio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-3"/>
+                <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-2"/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>los</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>afiliados</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
+                <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>Afiliados</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-7"/>
+                <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> CCM</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="13F07054" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:pos="10712" w:val="right" w:leader="dot"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10173"/>
             </w:tabs>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="true" w:anchor="_bookmark4">
+          <w:hyperlink w:anchor="_bookmark4" w:history="1">
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Corregir</w:t>
+              <w:t>Modificar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-4"/>
+                <w:spacing w:val="-9"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>el</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-4"/>
+                <w:spacing w:val="-7"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>perfil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-7"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>afiliado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-4"/>
+                <w:spacing w:val="-7"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...38 lines deleted...]
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>CCM</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="13F07055" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:pos="10712" w:val="right" w:leader="dot"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10172"/>
             </w:tabs>
-            <w:spacing w:before="322"/>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:spacing w:before="281"/>
           </w:pPr>
-          <w:hyperlink w:history="true" w:anchor="_bookmark5">
+          <w:hyperlink w:anchor="_bookmark5" w:history="1">
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Función</w:t>
+              <w:t>Agregar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>el</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-2"/>
+                <w:spacing w:val="-13"/>
               </w:rPr>
-              <w:t>Inicio</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>perfil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
+                <w:spacing w:val="-10"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>afiliado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>CCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adicional</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="13F07056" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:pos="10712" w:val="right" w:leader="dot"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10173"/>
             </w:tabs>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="true" w:anchor="_bookmark6">
+          <w:hyperlink w:anchor="_bookmark6" w:history="1">
+            <w:r>
+              <w:t>Buscar</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
+                <w:spacing w:val="-8"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>perfil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>otros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>afiliados</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="13F07057" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10174"/>
+            </w:tabs>
+            <w:spacing w:before="283"/>
+            <w:ind w:left="722"/>
+          </w:pPr>
+          <w:hyperlink w:anchor="_bookmark7" w:history="1">
+            <w:r>
               <w:t>Función</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-9"/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-2"/>
+                <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t>Buscar</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>regreso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
+                <w:spacing w:val="-5"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>página</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>inicio</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...71 lines deleted...]
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="13F07058" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:pos="10712" w:val="right" w:leader="dot"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10174"/>
             </w:tabs>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
+            <w:ind w:left="722"/>
           </w:pPr>
-          <w:hyperlink w:history="true" w:anchor="_bookmark8">
+          <w:hyperlink w:anchor="_bookmark8" w:history="1">
+            <w:r>
+              <w:t>Función</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
+                <w:spacing w:val="-7"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>búsqueda</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="13F07059" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10174"/>
+            </w:tabs>
+            <w:spacing w:before="281"/>
+            <w:ind w:left="722"/>
+          </w:pPr>
+          <w:hyperlink w:anchor="_bookmark9" w:history="1">
+            <w:r>
+              <w:t>Enviar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>mensaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>privado</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="13F0705A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10174"/>
+            </w:tabs>
+            <w:ind w:left="723"/>
+          </w:pPr>
+          <w:hyperlink w:anchor="_bookmark10" w:history="1">
+            <w:r>
+              <w:t>Acceder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>mensajes</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="13F0705B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10174"/>
+            </w:tabs>
+            <w:spacing w:before="283"/>
+            <w:ind w:left="723"/>
+          </w:pPr>
+          <w:hyperlink w:anchor="_bookmark11" w:history="1">
+            <w:r>
               <w:t>Cambiar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-                <w:spacing w:val="-5"/>
+                <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>contraseña</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>37</w:t>
+              <w:t>46</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="13F0705C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:pos="10712" w:val="right" w:leader="dot"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="10174"/>
             </w:tabs>
-            <w:spacing w:before="322"/>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:ind w:left="723"/>
           </w:pPr>
-          <w:hyperlink w:history="true" w:anchor="_bookmark9">
+          <w:hyperlink w:anchor="_bookmark12" w:history="1">
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>Encuesta</w:t>
+              <w:t>Comentarios</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>38</w:t>
+              <w:t>47</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="13F0705D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
           <w:pPr>
-            <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+            <w:spacing w:line="200" w:lineRule="exact"/>
             <w:rPr>
-              <w:b/>
-[...1 lines deleted...]
-              <w:sz w:val="28"/>
+              <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p>
+    <w:p w14:paraId="13F0705E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...73 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="579" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="881" w:right="1668"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:t>Si</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...15 lines deleted...]
-        <w:t>ayuda</w:t>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tiene</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...23 lines deleted...]
-        <w:t>al</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>preguntas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...75 lines deleted...]
-      <w:hyperlink r:id="rId10">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utilización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CCM o si necesita ayuda para cubrir horas de CSN (enfermería especializada de manera continua), por favor, comuníquese con el Coordinador del Programa del Directorio de Profesionales de Enfermería de CCM en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:color w:val="000F9F"/>
+            <w:u w:val="single" w:color="000F9F"/>
           </w:rPr>
           <w:t>CSNAccessSupport@umassmed.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="13F0705F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:ind w:left="884" w:right="1668"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>llame</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>directamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1-800-863-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>6068.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07060" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1060" w:bottom="800" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07061" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:name="_bookmark0" w:id="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Inscripción_de_los_afiliados_de_CCM"/>
+      <w:bookmarkStart w:id="1" w:name="_bookmark0"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:lastRenderedPageBreak/>
         <w:t>Inscripción</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07062" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="243" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1617" w:hanging="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>crear</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuenta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>directorio,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-        <w:t>los</w:t>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acceder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>CCM</w:t>
-[...40 lines deleted...]
-        <w:t>cuenta</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>página web del Directorio de profesionales de enfermería</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>y</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de la Administración</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>un</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Comunitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...145 lines deleted...]
-      <w:hyperlink r:id="rId11">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de Casos (CCM): </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
-            <w:color w:val="000D9F"/>
-[...1 lines deleted...]
-            <w:u w:val="single" w:color="000D9F"/>
+            <w:color w:val="000F9F"/>
+            <w:u w:val="single" w:color="000F9F"/>
           </w:rPr>
           <w:t>https://ccmnursedirectory.org</w:t>
         </w:r>
+        <w:r>
+          <w:t>.</w:t>
+        </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07063" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="221"/>
-[...176 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="118" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487589376">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0715F" wp14:editId="13F07160">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>914400</wp:posOffset>
+              <wp:posOffset>913764</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>235930</wp:posOffset>
+              <wp:posOffset>1171270</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4874846" cy="3168396"/>
+            <wp:extent cx="5140185" cy="2777966"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="14" name="Image 14"/>
+            <wp:docPr id="12" name="Image 12" descr="Captura de la pantalla de inscripción en el Directorio de profesionales de enfermería de la Administración Comunitaria de Casos, CCM "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="Image 14"/>
-[...2219 lines deleted...]
-                    <pic:cNvPr id="21" name="Image 21"/>
+                    <pic:cNvPr id="12" name="Image 12" descr="Captura de la pantalla de inscripción en el Directorio de profesionales de enfermería de la Administración Comunitaria de Casos, CCM "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5688348" cy="3605022"/>
+                      <a:ext cx="5140185" cy="2777966"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:t>Una vez que ha accedido a la página web del Directorio de profesionales de enfermería de CCM, el afiliado de CCM puede hacer clic en el recuadro desplegable anaranjado de Google para cambiar el idioma a español. El afiliado de CCM debe hacer clic en el botón del recuadro rojo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Inscríbase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Register</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Now),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debajo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Iniciar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>sesión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Log</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>in)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. NOTA: En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>toda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>esta guía, las referencias a “afiliado de CCM” o “afiliado” también podrían aplicarse a usted si es padre, madre, tutor/a o cuidador/a de un afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de CCM.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="13F07064" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="190"/>
       </w:pPr>
     </w:p>
-    <w:p>
-[...20 lines deleted...]
-        <w:t>la</w:t>
+    <w:p w14:paraId="13F07065" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tiene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>contraseña?</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuadrado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rojo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Inscripción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Registration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(se puede hacer clic en cualquier lugar de la imagen).</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07066" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="297" w:lineRule="auto" w:before="235"/>
-[...177 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="12"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6043805" cy="3759898"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07161" wp14:editId="13F07162">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>869314</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>104596</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4702860" cy="2427351"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="22" name="Image 22"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="13" name="Image 13" descr="Captura de la pantalla de inicio de la inscripción en el Directorio de profesionales de enfermería de CCM "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="22" name="Image 22"/>
+                    <pic:cNvPr id="13" name="Image 13" descr="Captura de la pantalla de inicio de la inscripción en el Directorio de profesionales de enfermería de CCM "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6043805" cy="3759898"/>
+                      <a:ext cx="4702860" cy="2427351"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07067" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="35"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07068" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
-[...196 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="109" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487592960">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07163" wp14:editId="13F07164">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>908050</wp:posOffset>
+              <wp:posOffset>925195</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>158789</wp:posOffset>
+              <wp:posOffset>882709</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5876862" cy="2857500"/>
+            <wp:extent cx="5604095" cy="7027164"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="23" name="Image 23"/>
+            <wp:docPr id="14" name="Image 14" descr="Captura de la pantalla Inscripción del afiliado "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="23" name="Image 23"/>
+                    <pic:cNvPr id="14" name="Image 14" descr="Captura de la pantalla Inscripción del afiliado "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5876862" cy="2857500"/>
+                      <a:ext cx="5604095" cy="7027164"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:t>El afiliado de CCM debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ingresar la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>información del integrante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>familia y hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic en el botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Inscríbase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Register)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enviar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inscripción.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recibirá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje en su casilla de correo electrónico para validarse en el Directorio de profesionales de enfermería de CCM.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:sectPr>
+    <w:p w14:paraId="13F07069" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007E36EA">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1080" w:bottom="880" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0706A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006FCE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Consejos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006FCE"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006FCE"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>útiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0706B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:spacing w:before="194" w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="1492"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>campos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>son</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>obligatorios:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de CCM;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Código</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>postal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ingresar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>código</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>postal,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>completarán</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ciudad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estado);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Calle; Fecha de nacimiento del afiliado de CCM; ¿Tiene padre, madre o tutor/a? (Si contestó “Sí”, Nombre del padre, madre o tutor/a; Apellido del padre, madre o tutor/a); Número de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ID de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Método</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contacto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inicial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>preferido;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Correo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electrónico;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Contraseña;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Confirmar contraseña.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Inscríbase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Register)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ingresado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>algún</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dato, el sistema generará un mensaje y resaltará el campo correspondiente. Además, estos campos están identificados con un asterisco rojo delante de cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0706C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="1637"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dirección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contraseña</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ingresadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inscripción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>serán</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que el afiliado de CCM usará para iniciar una sesión en el Directorio de profesionales de enfermería de CCM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0706D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1864"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tendrá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>posibilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>actualizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuenta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(datos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>inscripción)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>después</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>haberse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>validado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería de CCM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0706E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="295" w:lineRule="auto" w:before="64" w:after="4"/>
-[...53 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="52" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="719" w:right="1664"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recibirá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>mensaje</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...4 lines deleted...]
-        <w:rPr/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Confirmación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>curso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Confirmation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Progress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se ve a continuación y un mensaje en su dirección de correo electrónico para validarse en el Directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...4 lines deleted...]
-        <w:rPr/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nota:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>confirmar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su dirección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>correo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...4 lines deleted...]
-        <w:rPr/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>electrónico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...55 lines deleted...]
-        <w:t>contraseña.</w:t>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>antes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utilizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>CCM.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0706F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="890"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="3"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6264125" cy="1857755"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07165" wp14:editId="13F07166">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>44394</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4436030" cy="1542954"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="24" name="Image 24"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="15" name="Image 15" descr="Captura de la pantalla Confirmación en curso "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="24" name="Image 24"/>
+                    <pic:cNvPr id="15" name="Image 15" descr="Captura de la pantalla Confirmación en curso "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6264125" cy="1857755"/>
-[...633 lines deleted...]
-                      <a:ext cx="5686292" cy="3605022"/>
+                      <a:ext cx="4436030" cy="1542954"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="13F07070" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="183"/>
       </w:pPr>
     </w:p>
-    <w:p>
-[...10 lines deleted...]
-        <w:t>Corregir</w:t>
+    <w:p w14:paraId="13F07071" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1467"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Si el afiliado de CCM inicia sesión en el Directorio de profesionales de enfermería de CCM sin haber confirmado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electrónico,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recibirá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>siguiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pedirle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>confirme su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuenta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electrónico.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>confirmado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electrónico,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...54 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>CCM</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de CCM puede iniciar sesión en el Directorio de profesionales de enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de CCM por primera </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>vez.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...160 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="13F07072" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:sz w:val="9"/>
-[...3 lines deleted...]
-        <w:rPr/>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="6"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487593984">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07167" wp14:editId="13F07168">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>857250</wp:posOffset>
+              <wp:posOffset>880746</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>85135</wp:posOffset>
+              <wp:posOffset>62953</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6076735" cy="3835908"/>
+            <wp:extent cx="4206227" cy="1612392"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="26" name="Image 26"/>
+            <wp:docPr id="16" name="Image 16" descr="Captura de la pantalla Reenviar confirmación "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="26" name="Image 26"/>
+                    <pic:cNvPr id="16" name="Image 16" descr="Captura de la pantalla Reenviar confirmación "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6076735" cy="3835908"/>
+                      <a:ext cx="4206227" cy="1612392"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:sectPr>
+    <w:p w14:paraId="13F07073" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1080" w:bottom="880" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07074" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="226"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="Inicio_de_sesión_para_afiliados_de_CCM"/>
+      <w:bookmarkStart w:id="3" w:name="_bookmark1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sesión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07075" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="95"/>
-[...101 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="363" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1467"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487594496">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07169" wp14:editId="13F0716A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>850900</wp:posOffset>
+              <wp:posOffset>899795</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>75832</wp:posOffset>
+              <wp:posOffset>1267161</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6292285" cy="7166609"/>
+            <wp:extent cx="5077473" cy="2701480"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="27" name="Image 27"/>
+            <wp:docPr id="17" name="Image 17" descr="Captura de la pantalla para acceder al inicio de sesión "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="27" name="Image 27"/>
+                    <pic:cNvPr id="17" name="Image 17" descr="Captura de la pantalla para acceder al inicio de sesión "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6292285" cy="7166609"/>
+                      <a:ext cx="5077473" cy="2701480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:t>Después de que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el afiliado de CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>validado su cuenta, puede iniciar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sesión en el Directorio de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iniciar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sesión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de enfermería de CCM, puede usar el elemento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iniciar sesión (Log in) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">del menú, que está en el ángulo superior derecho de la pantalla, o el botón </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iniciar sesión (Log in) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de la parte inferior, ambos en recuadros rojos.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="13F07076" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07077" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="1"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07078" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="890"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="79"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07079" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="297" w:lineRule="auto"/>
+        <w:ind w:left="721" w:right="1664" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>usar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dirección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contraseña</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ingresadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en el momento de inscribirse, y hacer clic en el botón </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Iniciar sesión (Log In)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0707A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="10"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6267198" cy="7680959"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0716B" wp14:editId="13F0716C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>880745</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>95441</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4188245" cy="2571750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="28" name="Image 28"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="18" name="Image 18" descr="Captura de la pantalla Iniciar sesión "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="28" name="Image 28"/>
+                    <pic:cNvPr id="18" name="Image 18" descr="Captura de la pantalla Iniciar sesión "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6267198" cy="7680959"/>
+                      <a:ext cx="4188245" cy="2571750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:sectPr>
+    <w:p w14:paraId="13F0707B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1080" w:bottom="880" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="13F0707C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="109" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="721" w:right="1467" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6255013" cy="7772400"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0716D" wp14:editId="13F0716E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>904239</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>486092</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4870023" cy="3088195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="29" name="Image 29"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="19" name="Image 19" descr="Captura de la pantalla Página de inicio del afiliado "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="29" name="Image 29"/>
+                    <pic:cNvPr id="19" name="Image 19" descr="Captura de la pantalla Página de inicio del afiliado "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6255013" cy="7772400"/>
+                      <a:ext cx="4870023" cy="3088195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iniciado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sesión,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sistema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>llevará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Página</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>inicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>del afiliado (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Home) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de CCM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0707D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0707E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="¿Olvidó_la_contraseña?"/>
+      <w:bookmarkStart w:id="5" w:name="_bookmark2"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>¿Olvidó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>contraseña?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0707F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="363" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuerda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contraseña,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>¿Olvidó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>contraseña? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Forgot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en el recuadro rojo de la página </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Iniciar sesión</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07080" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="74"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...25 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6235062" cy="7314914"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0716F" wp14:editId="13F07170">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>891539</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>208612</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5203463" cy="3302793"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="30" name="Image 30"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="20" name="Image 20" descr="Captura de la pantalla Iniciar sesión "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="30" name="Image 30"/>
+                    <pic:cNvPr id="20" name="Image 20" descr="Captura de la pantalla Iniciar sesión "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6235062" cy="7314914"/>
+                      <a:ext cx="5203463" cy="3302793"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="13F07081" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07082" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="1"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="131"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07083" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="890"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="721" w:right="1526" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6286838" cy="7274433"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07171" wp14:editId="13F07172">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902971</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>410053</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5179225" cy="2508313"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="31" name="Image 31"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="21" name="Image 21" descr="Captura de la pantalla ¿Olvidó su contraseña? "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="31" name="Image 31"/>
+                    <pic:cNvPr id="21" name="Image 21" descr="Captura de la pantalla ¿Olvidó su contraseña? "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6286838" cy="7274433"/>
+                      <a:ext cx="5179225" cy="2508313"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>escribir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dirección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inscribió</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y hacer clic en el botón </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Enviar (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Submit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:sectPr>
+    <w:p w14:paraId="13F07084" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007E36EA">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1080" w:bottom="880" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07085" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="109" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1546" w:hanging="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sistema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>llevará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pantalla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Confirmación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>contraseña</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>olvidada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Forgot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Confirmation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enviará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>restablezca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">su </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>contraseña.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07086" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="1"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="7"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6353401" cy="5620512"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07173" wp14:editId="13F07174">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>880757</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>69528</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5596018" cy="1661350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="32" name="Image 32"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="22" name="Image 22" descr="Al pie de esta pantalla, hay un recuadro rojo que dice: Por favor, revise su correo electrónico para restablecer su contraseña. "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="32" name="Image 32"/>
+                    <pic:cNvPr id="22" name="Image 22" descr="Al pie de esta pantalla, hay un recuadro rojo que dice: Por favor, revise su correo electrónico para restablecer su contraseña. "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6353401" cy="5620512"/>
+                      <a:ext cx="5596018" cy="1661350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F07087" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="7"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07088" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Página_de_inicio_de_los_afiliados_de_CCM"/>
+      <w:bookmarkStart w:id="7" w:name="_bookmark3"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Página</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07089" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="363" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inicia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sesión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de CCM, el sistema lo lleva a la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Página de inicio del afiliado </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de CCM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0708A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="121" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En esta página se pueden realizar las seis funciones siguientes: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Modificar el perfil del afiliado de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Edit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Agregar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>adicional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Add</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Buscar y ver el perfil de otros afiliados (View </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Switch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Acceder a los mensajes (Access </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Messages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Función de búsqueda (Search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Function</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambiar la contraseña (Change </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0708B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0708C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="127"/>
-[...1339 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="73"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487595008">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487594496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07175" wp14:editId="13F07176">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>850900</wp:posOffset>
+              <wp:posOffset>847089</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>191961</wp:posOffset>
+              <wp:posOffset>208019</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6283414" cy="7641717"/>
+            <wp:extent cx="6095734" cy="3879913"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="33" name="Image 33"/>
+            <wp:docPr id="23" name="Image 23" descr="Captura de la pantalla de la Página de inicio del afiliado  "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="33" name="Image 33"/>
+                    <pic:cNvPr id="23" name="Image 23" descr="Captura de la pantalla de la Página de inicio del afiliado  "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6283414" cy="7641717"/>
+                      <a:ext cx="6095734" cy="3879913"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="13F0708D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0708E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="Modificar_el_perfil_del_afiliado_de_CCM"/>
+      <w:bookmarkStart w:id="9" w:name="_bookmark4"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Modificar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0708F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="363" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1467"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La primera vez que el afiliado de CCM seleccione la opción </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Modificar el perfil del afiliado de CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Edit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rojo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aparecerá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pantalla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Datos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>demográficos del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>principal,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Demographics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...13 lines deleted...]
-        <w:t>sistema</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lo</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>completar.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...55 lines deleted...]
-        <w:t>completado.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>campos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>obligatorios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tienen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un asterisco rojo: “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EC0000"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="13F07090" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="4"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="12"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6285552" cy="7693152"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07177" wp14:editId="13F07178">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902971</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>108290</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5432067" cy="3460718"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="34" name="Image 34"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="24" name="Image 24" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (1) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="34" name="Image 34"/>
+                    <pic:cNvPr id="24" name="Image 24" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (1) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6285552" cy="7693152"/>
+                      <a:ext cx="5432067" cy="3460718"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F07091" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07092" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="13F07093" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="41"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...2 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:ind w:left="890"/>
+    <w:p w14:paraId="13F07094" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6299428" cy="8002714"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F07179" wp14:editId="13F0717A">
+            <wp:extent cx="5484771" cy="6417468"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="35" name="Image 35"/>
+            <wp:docPr id="25" name="Image 25" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (2) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="35" name="Image 35"/>
+                    <pic:cNvPr id="25" name="Image 25" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (2) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6299428" cy="8002714"/>
+                      <a:ext cx="5484771" cy="6417468"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F07095" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="13F07096" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="129"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...2 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:ind w:left="962"/>
+    <w:p w14:paraId="13F07097" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="702"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6121289" cy="7290911"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F0717B" wp14:editId="13F0717C">
+            <wp:extent cx="5551333" cy="6203061"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="36" name="Image 36"/>
+            <wp:docPr id="26" name="Image 26" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (3) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="36" name="Image 36"/>
+                    <pic:cNvPr id="26" name="Image 26" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (3) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6121289" cy="7290911"/>
+                      <a:ext cx="5551333" cy="6203061"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F07098" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="13F07099" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="181"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...2 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:ind w:left="1018"/>
+    <w:p w14:paraId="13F0709A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="702"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6095586" cy="7326725"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F0717D" wp14:editId="13F0717E">
+            <wp:extent cx="5412972" cy="6352222"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="37" name="Image 37"/>
+            <wp:docPr id="27" name="Image 27" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (4) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="37" name="Image 37"/>
+                    <pic:cNvPr id="27" name="Image 27" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (4) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6095586" cy="7326725"/>
+                      <a:ext cx="5412972" cy="6352222"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F0709B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="13F0709C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="146"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...2 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:ind w:left="940"/>
+    <w:p w14:paraId="13F0709D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6213335" cy="6371082"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F0717F" wp14:editId="13F07180">
+            <wp:extent cx="5418390" cy="6840855"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="38" name="Image 38"/>
+            <wp:docPr id="28" name="Image 28" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (5) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="38" name="Image 38"/>
+                    <pic:cNvPr id="28" name="Image 28" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (5) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6213335" cy="6371082"/>
+                      <a:ext cx="5418390" cy="6840855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F0709E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0709F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="37"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070A0" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="300" w:lineRule="auto" w:before="1"/>
-[...215 lines deleted...]
-      </w:r>
+        <w:spacing w:before="42"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...228 lines deleted...]
-        <w:ind w:left="940"/>
+    <w:p w14:paraId="13F070A1" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="597"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6106066" cy="3506724"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F07181" wp14:editId="13F07182">
+            <wp:extent cx="5393416" cy="6128766"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="39" name="Image 39"/>
+            <wp:docPr id="29" name="Image 29" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (6) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="39" name="Image 39"/>
+                    <pic:cNvPr id="29" name="Image 29" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (6) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6106066" cy="3506724"/>
+                      <a:ext cx="5393416" cy="6128766"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070A2" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="13F070A3" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070A4" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="824"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...216 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6097603" cy="4526184"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F07183" wp14:editId="13F07184">
+            <wp:extent cx="4637805" cy="5600223"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="40" name="Image 40"/>
+            <wp:docPr id="30" name="Image 30" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (7) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="40" name="Image 40"/>
+                    <pic:cNvPr id="30" name="Image 30" descr="Captura de las pantallas de la Página de inicio del afiliado y del Perfil del afiliado (7) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6097603" cy="4526184"/>
+                      <a:ext cx="4637805" cy="5600223"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070A5" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="73"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070A6" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
+        </w:rPr>
+        <w:t>Consejos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>útiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070A7" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:spacing w:before="2" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="1768"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>búsqueda,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seleccionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>menos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">opción </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Habilidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>preferidas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>profesional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Preferred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nurse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070A8" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="1983"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ANTES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>búsqueda,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>equipo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe aprobar su perfil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070A9" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1078"/>
+        </w:tabs>
+        <w:spacing w:before="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1078" w:right="1510" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seleccionó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“No”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>activo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Active</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NO aparecerá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>búsqueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proveedores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CSN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(enfermería</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070AA" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070AB" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="107" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="1079" w:right="1911"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>especializada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>manera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>continua)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>requiere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Motivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>inactivación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Reason</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Inactivating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070AC" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="1540"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>aplicación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>generará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>hay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>alguna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>falte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ingresar.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ejemplo, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tipo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>respirador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>mecánico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mechanical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ventilation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Type</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>), Otro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Other)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tipo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>sistema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>elevación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Lift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Type</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tabla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>habilidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de CSN sin haber ingresado ningún dato en la casilla de texto correspondiente, el sistema le pedirá que lo ingrese.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070AD" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="55" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="719" w:right="1467"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Después</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>completar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guardar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inicie sesión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seleccione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Modificar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>el perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Edit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>página</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inicio,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sistema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>llevará al perfil que haya completado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070AE" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="78"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...187 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6284113" cy="6218491"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07185" wp14:editId="13F07186">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>991870</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>210910</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4793154" cy="5719572"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="41" name="Image 41"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="31" name="Image 31" descr="Capturas de las pantallas completadas del Perfil del afiliado (1) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="41" name="Image 41"/>
+                    <pic:cNvPr id="31" name="Image 31" descr="Capturas de las pantallas completadas del Perfil del afiliado (1) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6284113" cy="6218491"/>
+                      <a:ext cx="4793154" cy="5719572"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070AF" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="13F070B0" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...2 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070B1" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="300" w:lineRule="auto" w:before="68"/>
-[...165 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070B2" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="940"/>
+        <w:spacing w:before="26"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070B3" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6176068" cy="2438971"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F07187" wp14:editId="13F07188">
+            <wp:extent cx="5425532" cy="6307455"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="42" name="Image 42"/>
+            <wp:docPr id="32" name="Image 32" descr="Capturas de las pantallas completadas del Perfil del afiliado (2) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="42" name="Image 42"/>
+                    <pic:cNvPr id="32" name="Image 32" descr="Capturas de las pantallas completadas del Perfil del afiliado (2) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6176068" cy="2438971"/>
+                      <a:ext cx="5425532" cy="6307455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070B4" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070B5" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="300" w:lineRule="auto"/>
-[...165 lines deleted...]
-      </w:r>
+        <w:spacing w:before="212"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="13F070B6" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487595520">
-[...7 lines deleted...]
-            <wp:extent cx="6248524" cy="4632960"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F07189" wp14:editId="13F0718A">
+            <wp:extent cx="5453054" cy="6207918"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTopAndBottom/>
-            <wp:docPr id="43" name="Image 43"/>
+            <wp:docPr id="33" name="Image 33" descr="Capturas de las pantallas completadas del Perfil del afiliado (3) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="43" name="Image 43"/>
+                    <pic:cNvPr id="33" name="Image 33" descr="Capturas de las pantallas completadas del Perfil del afiliado (3) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6248524" cy="4632960"/>
+                      <a:ext cx="5453054" cy="6207918"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:sectPr>
+    <w:p w14:paraId="13F070B7" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1080" w:bottom="860" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1196 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="13F070B8" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="699"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487596032">
-[...7 lines deleted...]
-            <wp:extent cx="5194297" cy="6204299"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F0718B" wp14:editId="13F0718C">
+            <wp:extent cx="5491237" cy="7206615"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTopAndBottom/>
-            <wp:docPr id="44" name="Image 44"/>
+            <wp:docPr id="34" name="Image 34" descr="Capturas de las pantallas completadas del Perfil del afiliado (4) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="44" name="Image 44"/>
+                    <pic:cNvPr id="34" name="Image 34" descr="Capturas de las pantallas completadas del Perfil del afiliado (4) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5194297" cy="6204299"/>
+                      <a:ext cx="5491237" cy="7206615"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:sectPr>
+    <w:p w14:paraId="13F070B9" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1080" w:bottom="880" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070BA" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="85"/>
-[...165 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070BB" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="4"/>
-[...5 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="147"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070BC" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="701"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487596544">
-[...7 lines deleted...]
-            <wp:extent cx="6353944" cy="1440179"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F0718D" wp14:editId="13F0718E">
+            <wp:extent cx="5412925" cy="5750433"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTopAndBottom/>
-            <wp:docPr id="45" name="Image 45"/>
+            <wp:docPr id="35" name="Image 35" descr="Capturas de las pantallas completadas del Perfil del afiliado (5) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="45" name="Image 45"/>
+                    <pic:cNvPr id="35" name="Image 35" descr="Capturas de las pantallas completadas del Perfil del afiliado (5) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6353944" cy="1440179"/>
+                      <a:ext cx="5412925" cy="5750433"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...24 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="13F070BD" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...190 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="13F070BE" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...190 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="13F070BF" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="74"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1169 lines deleted...]
-        <w:ind w:left="840"/>
+    <w:p w14:paraId="13F070C0" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="719"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6020702" cy="1414462"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F0718F" wp14:editId="13F07190">
+            <wp:extent cx="5552999" cy="6325552"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="46" name="Image 46"/>
+            <wp:docPr id="36" name="Image 36" descr="Capturas de las pantallas completadas del Perfil del afiliado (6) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="46" name="Image 46"/>
+                    <pic:cNvPr id="36" name="Image 36" descr="Capturas de las pantallas completadas del Perfil del afiliado (6) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6020702" cy="1414462"/>
+                      <a:ext cx="5552999" cy="6325552"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070C1" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="191"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070C2" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mientras está en su perfil, el afiliado de CCM puede modificar cualquiera de los campos. El afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guardar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>permanecer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>él</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>haciendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Guardar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Save); </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">puede guardar el perfil, cerrarlo y regresar a la página de inicio haciendo clic en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Guardar y cerrar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Save</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Close);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eliminar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cambios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>volver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>página</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">haciendo clic en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Anular (Cancel)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Todas estas opciones están en el recuadro rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070C3" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070C4" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="719" w:right="1526"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="Agregar_el_perfil_de_un_afiliado_de_CCM_"/>
+      <w:bookmarkStart w:id="11" w:name="_bookmark5"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Agregar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CCM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>adicional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070C5" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="365" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En los casos en que un/a cuidador/a esté gestionando el perfil de más de un afiliado (p. ej., un padre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>madre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hijos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inscritos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agregar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de CCM adicional haciendo clic en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agregar el perfil de un afiliado de CCM adicional (Add </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el recuadro rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070C6" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
-[...200 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6043629" cy="1482375"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487596032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07191" wp14:editId="13F07192">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>220247</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5424205" cy="3594163"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="47" name="Image 47"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="37" name="Image 37" descr="Captura de la pantalla de la Página de inicio del afiliado "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="47" name="Image 47"/>
+                    <pic:cNvPr id="37" name="Image 37" descr="Captura de la pantalla de la Página de inicio del afiliado "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6043629" cy="1482375"/>
+                      <a:ext cx="5424205" cy="3594163"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070C7" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070C8" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="109" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Aparecerá una pantalla nueva del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perfil del afiliado de CCM y habilidades preferidas del profesional de enfermería </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con campos que se habrán completado de manera automática de acuerdo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>creado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>previamente.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>revisar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>actualizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los campos cuando sea necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070C9" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...238 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6357362" cy="1440179"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487596544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F07193" wp14:editId="13F07194">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>992505</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>143833</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5449635" cy="6485572"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="48" name="Image 48"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="38" name="Image 38" descr="Capturas de las pantallas completadas del Perfil del afiliado (1) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="48" name="Image 48"/>
+                    <pic:cNvPr id="38" name="Image 38" descr="Capturas de las pantallas completadas del Perfil del afiliado (1) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId45" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6357362" cy="1440179"/>
+                      <a:ext cx="5449635" cy="6485572"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070CA" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070CB" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070CC" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="112"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-        <w:ind w:left="940"/>
+    <w:p w14:paraId="13F070CD" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="614"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6205060" cy="3390423"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F07195" wp14:editId="13F07196">
+            <wp:extent cx="5391088" cy="5393817"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="49" name="Image 49"/>
+            <wp:docPr id="39" name="Image 39" descr="Capturas de las pantallas completadas del Perfil del afiliado (2) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="49" name="Image 49"/>
+                    <pic:cNvPr id="39" name="Image 39" descr="Capturas de las pantallas completadas del Perfil del afiliado (2) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId46" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6205060" cy="3390423"/>
+                      <a:ext cx="5391088" cy="5393817"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070CE" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="13F070CF" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...2 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...6 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="13F070D0" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="224"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070D1" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="579"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487597056">
-[...7 lines deleted...]
-            <wp:extent cx="6297529" cy="3413760"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F07197" wp14:editId="13F07198">
+            <wp:extent cx="5390011" cy="6475666"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTopAndBottom/>
-            <wp:docPr id="50" name="Image 50"/>
+            <wp:docPr id="40" name="Image 40" descr="Capturas de las pantallas completadas del Perfil del afiliado (3) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="50" name="Image 50"/>
+                    <pic:cNvPr id="40" name="Image 40" descr="Capturas de las pantallas completadas del Perfil del afiliado (3) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6297529" cy="3413760"/>
+                      <a:ext cx="5390011" cy="6475666"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070D2" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070D3" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070D4" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="155"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...324 lines deleted...]
-        <w:ind w:left="940"/>
+    <w:p w14:paraId="13F070D5" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="702"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6184275" cy="2244280"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F07199" wp14:editId="13F0719A">
+            <wp:extent cx="5483920" cy="6459474"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="51" name="Image 51"/>
+            <wp:docPr id="41" name="Image 41" descr="Capturas de las pantallas completadas del Perfil del afiliado (4) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="51" name="Image 51"/>
+                    <pic:cNvPr id="41" name="Image 41" descr="Capturas de las pantallas completadas del Perfil del afiliado (4) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6184275" cy="2244280"/>
+                      <a:ext cx="5483920" cy="6459474"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070D6" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="13F070D7" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...2 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...220 lines deleted...]
-        <w:ind w:left="940"/>
+    <w:p w14:paraId="13F070D8" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="702"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6408655" cy="3316224"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F0719B" wp14:editId="13F0719C">
+            <wp:extent cx="5434146" cy="6312693"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="52" name="Image 52"/>
+            <wp:docPr id="42" name="Image 42" descr="Capturas de las pantallas completadas del Perfil del afiliado (5) "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="52" name="Image 52"/>
+                    <pic:cNvPr id="42" name="Image 42" descr="Capturas de las pantallas completadas del Perfil del afiliado (5) "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6408655" cy="3316224"/>
+                      <a:ext cx="5434146" cy="6312693"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F070D9" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070DA" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070DB" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="860"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F0719D" wp14:editId="13F0719E">
+            <wp:extent cx="4791394" cy="5344001"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="43" name="Image 43" descr="Capturas de las pantallas completadas del Perfil del afiliado (6) "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="43" name="Image 43" descr="Capturas de las pantallas completadas del Perfil del afiliado (6) "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId43" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4791394" cy="5344001"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070DC" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="129"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Consejos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>útiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070DD" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="898"/>
+        </w:tabs>
+        <w:spacing w:before="194" w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="1584" w:hanging="179"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>guardar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>permanecer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>él</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>haciendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Guardar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Save); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>guardar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>perfil,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>cerrarlo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>regresar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>página</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>inicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>haciendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Guardar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cerrar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(Save</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Close);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Anular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(Cancel)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>eliminar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>cambios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>volver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r>
+        <w:t>página</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inicio. Todas estas opciones están</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070DE" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="899" w:right="1557"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>ingrese</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Hora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>inicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Hora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>finalización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>turno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>nocturno,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aparecerá </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">una marca en la sección </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nocturno (Overnight)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070DF" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="900" w:right="1521"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>realizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>búsqueda,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>seleccionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>menos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>opción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentro </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Habilidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>preferidas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>profesional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Preferred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nurse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070E0" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="899" w:right="1488"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>ANTES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>pueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>realizar una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>búsqueda,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>equipo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aprobar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su perfil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070E1" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="898"/>
+        </w:tabs>
+        <w:spacing w:before="5" w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="1882" w:hanging="179"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>seleccionó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>“No”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>activo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(Active</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>aparecerá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>búsqueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>proveedores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>CSN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(enfermería </w:t>
+      </w:r>
+      <w:r>
+        <w:t>especializada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>manera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>continua)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>requiere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Motivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>inactivación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Reason</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Inactivating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070E2" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070E3" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="226"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="Buscar_y_ver_el_perfil_de_otros_afiliado"/>
+      <w:bookmarkStart w:id="13" w:name="_bookmark6"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Buscar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afiliados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070E4" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pasar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>otro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>haciendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">del recuadro rojo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buscar y ver el perfil de otros afiliados (View </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Switch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070E5" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="175"/>
-[...5 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="12"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487597568">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0719F" wp14:editId="13F071A0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>914400</wp:posOffset>
+              <wp:posOffset>903605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>272471</wp:posOffset>
+              <wp:posOffset>106665</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6417924" cy="2600325"/>
+            <wp:extent cx="5032329" cy="3150107"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="53" name="Image 53"/>
+            <wp:docPr id="44" name="Image 44" descr="Captura de la pantalla de la Página de inicio del afiliado "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="53" name="Image 53"/>
+                    <pic:cNvPr id="44" name="Image 44" descr="Captura de la pantalla de la Página de inicio del afiliado "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6417924" cy="2600325"/>
+                      <a:ext cx="5032329" cy="3150107"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="13F070E6" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="165"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070E7" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="719" w:right="1469" w:firstLine="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>hace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>recuadro,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>abre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>ventana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Elija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>opción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lista </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>perfiles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>afiliados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Choose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>profile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>donde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>seleccionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>activo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un afiliado inactivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070E8" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="145"/>
-[...167 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="12"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6254229" cy="2458402"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071A1" wp14:editId="13F071A2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>887730</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>108262</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3049474" cy="2204275"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="54" name="Image 54"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="45" name="Image 45" descr="Captura de la ventana Elija una opción de la lista de perfiles de afiliados "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="54" name="Image 54"/>
+                    <pic:cNvPr id="45" name="Image 45" descr="Captura de la ventana Elija una opción de la lista de perfiles de afiliados "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6254229" cy="2458402"/>
+                      <a:ext cx="3049474" cy="2204275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070E9" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="58"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070EA" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="6"/>
-      </w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="718" w:right="1536" w:firstLine="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seleccionar un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM, se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>abrirá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado. El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seguirá los mismos pasos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>detallados en este asistente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de empleos que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>siguió para su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">afiliado de CCM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Primario (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Primary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070EB" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="300" w:lineRule="auto"/>
-[...4 lines deleted...]
-        <w:t>Cuando el Afiliado de CCM selecciona el botón "View" (Ver), se abre el mensaje y el Afiliado de CCM puede leerlo y tiene la opción de "Reply" (Responder), "Decline", (Rechazar) o "Return to Messages" (Volver</w:t>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F070EC" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="Función_de_regreso_a_la_página_de_inicio"/>
+      <w:bookmarkStart w:id="15" w:name="_bookmark7"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Función</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regreso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
-[...15 lines deleted...]
-        <w:t>Cuando</w:t>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>página</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t>inicio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070ED" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="363" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pantalla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...14 lines deleted...]
-        <w:rPr/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>CCM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seleccione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Inicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Home),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>clic</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...63 lines deleted...]
-        <w:t>regresa a la pantalla "Messages" (Mensajes).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rojo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el sistema lo llevará a su página de Inicio.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070EE" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="940"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="11"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6287695" cy="4054602"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487598080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071A3" wp14:editId="13F071A4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>914400</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>98858</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5480781" cy="2961131"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="55" name="Image 55"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="46" name="Image 46" descr="Captura de la pantalla Datos demográficos del afiliado "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="55" name="Image 55"/>
+                    <pic:cNvPr id="46" name="Image 46" descr="Captura de la pantalla Datos demográficos del afiliado "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6287695" cy="4054602"/>
+                      <a:ext cx="5480781" cy="2961131"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:sectPr>
+    <w:p w14:paraId="13F070EF" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="11"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1080" w:bottom="880" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070F0" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="226"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="Función_de_búsqueda"/>
+      <w:bookmarkStart w:id="17" w:name="_bookmark8"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Función</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>búsqueda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070F1" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="85"/>
-[...5 lines deleted...]
-        <w:t>Cuando el Afiliado</w:t>
+        <w:spacing w:before="363" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Coordinador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Proyectos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>haya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aprobado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CCM, ese afiliado recibirá la aprobación por correo electrónico y podrá usar la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Función de búsqueda (Search</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Function</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>buscar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proveedores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CSN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>CCM</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>haciendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...23 lines deleted...]
-        <w:t>despliega</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-        <w:t>"Message</w:t>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opción</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...383 lines deleted...]
-        <w:t>clic en el botón “Cancel” (Anular) y regresar a la pantalla "View Message" (Ver el mensaje).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del recuadro rojo.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070F2" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="4"/>
-[...5 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="19"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487598080">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487598592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071A5" wp14:editId="13F071A6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>914400</wp:posOffset>
+              <wp:posOffset>902970</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>76569</wp:posOffset>
+              <wp:posOffset>154455</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6397191" cy="3473291"/>
+            <wp:extent cx="5462430" cy="3567017"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="56" name="Image 56"/>
+            <wp:docPr id="47" name="Image 47" descr="Captura de la pantalla Página de inicio del afiliado "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="56" name="Image 56"/>
+                    <pic:cNvPr id="47" name="Image 47" descr="Captura de la pantalla Página de inicio del afiliado "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6397191" cy="3473291"/>
+                      <a:ext cx="5462430" cy="3567017"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070F3" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070F4" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="109" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Función</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>búsqueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Search</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Function</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mostrarán</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>criterios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de búsqueda junto con todos los resultados que coincidan con los criterios indicados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070F5" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...167 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="13"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6252551" cy="2552319"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487599104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071A7" wp14:editId="13F071A8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>113991</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5958349" cy="4878705"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="57" name="Image 57"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="48" name="Image 48" descr="Captura de la pantalla Búsqueda de profesionales de enfermería "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="57" name="Image 57"/>
+                    <pic:cNvPr id="48" name="Image 48" descr="Captura de la pantalla Búsqueda de profesionales de enfermería "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6252551" cy="2552319"/>
+                      <a:ext cx="5958349" cy="4878705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="13F070F6" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="202"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070F7" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>obtiene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>muy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pocos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>búsqueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">muestra cero, puede ajustar los criterios de búsqueda haciendo clic en la flecha desplegable del recuadro rojo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Búsqueda avanzada (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Advanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Search)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070F8" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="85"/>
-[...217 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="5"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6408906" cy="3888866"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487599616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071A9" wp14:editId="13F071AA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>993139</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>54617</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5413086" cy="1178718"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="58" name="Image 58"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="49" name="Image 49" descr="Captura de la pantalla Búsqueda de profesionales de enfermería "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="58" name="Image 58"/>
+                    <pic:cNvPr id="49" name="Image 49" descr="Captura de la pantalla Búsqueda de profesionales de enfermería "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6408906" cy="3888866"/>
+                      <a:ext cx="5413086" cy="1178718"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070F9" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="5"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070FA" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
+        <w:spacing w:before="109"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>siguiente:</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F070FB" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+        </w:tabs>
+        <w:spacing w:before="64" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="1740"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Pulsar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>alternancia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>activar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>desactivar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>/off)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>criterio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Selección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">múltiples </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ciudades (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Multiple</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>city</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>selection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070FC" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:hanging="179"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Marcar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Agrupar por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>condado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>(Group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">County) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>para clasificar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>todas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ciudades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>condado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070FD" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+        </w:tabs>
+        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="2058"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Usar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>flechas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>resaltadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>anaranjado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>modificar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Área</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>servicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Area) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seleccionando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>más</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ciudades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>casilla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ciudades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>disponibles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y desplazándolas a la casilla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ciudades con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Serviced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070FE" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="898"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="900" w:right="1633" w:hanging="181"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Usar los botones de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>alternancia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Incluir profesionales de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>agencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Include</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Agency Nurses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Incluir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>independientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Include</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Independent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Nurses)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r>
+        <w:t>incluir o excluir dichas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>categorías de profesionales de enfermería.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F070FF" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="1708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Modificar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>turnos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>preferidos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seleccionando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tipo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>búsqueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>preferencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">turnos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(Shift</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Preferences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Search</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Type</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>poniéndole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>quitándole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>marca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>cualquiera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">casillas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de turnos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07100" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="898"/>
+          <w:tab w:val="left" w:pos="907"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="907" w:right="1653" w:hanging="188"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Seleccionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Duración</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>turno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(Shift</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Length</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>seleccionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Horario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>flexible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(Flexible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Schedule)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>horario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>específico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>campo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>desplegable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bajo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Preferencias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>turnos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Shift</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Preferences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07101" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="128"/>
-      </w:pPr>
+        <w:spacing w:before="126"/>
+        <w:ind w:left="719"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Todas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aparecen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>rojos.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07102" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="249" w:lineRule="auto"/>
-[...246 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="9"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487598592">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487600128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071AB" wp14:editId="13F071AC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>914400</wp:posOffset>
+              <wp:posOffset>991870</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>157660</wp:posOffset>
+              <wp:posOffset>85278</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6364786" cy="2384298"/>
+            <wp:extent cx="4951221" cy="4169664"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="59" name="Image 59"/>
+            <wp:docPr id="50" name="Image 50" descr="Captura de la pantalla Búsqueda de profesionales de enfermería (Search for Nurses) (1)"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="59" name="Image 59"/>
+                    <pic:cNvPr id="50" name="Image 50" descr="Captura de la pantalla Búsqueda de profesionales de enfermería (Search for Nurses) (1)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId56" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6364786" cy="2384298"/>
+                      <a:ext cx="4951221" cy="4169664"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...184 lines deleted...]
-        <w:rPr/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="9"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487599104">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487600640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071AD" wp14:editId="13F071AE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>882650</wp:posOffset>
+              <wp:posOffset>1003808</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>75832</wp:posOffset>
+              <wp:posOffset>4320560</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6403540" cy="3176111"/>
+            <wp:extent cx="4869342" cy="863441"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="60" name="Image 60"/>
+            <wp:docPr id="51" name="Image 51" descr="Captura de la pantalla Búsqueda de profesionales de enfermería (Search for Nurses) (2)"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="60" name="Image 60"/>
+                    <pic:cNvPr id="51" name="Image 51" descr="Captura de la pantalla Búsqueda de profesionales de enfermería (Search for Nurses) (2)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6403540" cy="3176111"/>
+                      <a:ext cx="4869342" cy="863441"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07103" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="183"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07104" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="300" w:lineRule="auto"/>
-[...4 lines deleted...]
-        <w:t>Si</w:t>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07105" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="109"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>preferencias del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>conjunto de habilidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>de CSN se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>pueden modificar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>siguiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>manera:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07106" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:spacing w:before="145" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="1079" w:right="1567" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Seleccionando en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tipo de búsqueda de habilidades (Skill Search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Type</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">la opción </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Coincidencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>habilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Match</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Coincidencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>exacta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las habilidades (Match </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>exact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07107" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1488" w:hanging="361"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Poniéndole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>quitándole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>casilla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Seleccionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>conjuntos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>habilidades de CSN (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CSN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>skill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sets)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07108" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:spacing w:line="266" w:lineRule="exact"/>
+        <w:ind w:left="1079" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Poniéndole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>quitándole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cualquiera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conjuntos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>habilidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t>principales;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07109" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="21"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ej.:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Respiratorias,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cardíacas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>etcétera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0710A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:before="25" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1622" w:hanging="361"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eliminando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cualquiera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conjuntos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>habilidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>existentes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“x”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que tiene cada etiqueta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0710B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="63" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="721" w:right="1526" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>modificado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>campos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Volver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">buscar (Search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Again</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">para obtener los resultados nuevos, en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anular (Cancel) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para anular cualquier cambio o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>Afiliado</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Restablecer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Reset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...33 lines deleted...]
-        <w:t>el</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>restablecer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>todos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...73 lines deleted...]
-        <w:t>aparecerá una confirmación de eliminación en la pantalla "Messages" (Mensajes).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los datos de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>página. Todas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estas opciones aparecen en recuadros rojos.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0710C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="940"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="11"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6273634" cy="2426970"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487601152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071AF" wp14:editId="13F071B0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>97768</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4736058" cy="5319236"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="61" name="Image 61"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="52" name="Image 52" descr="Captura de la pantalla Preferencias del conjunto de habilidades de CSN "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="61" name="Image 61"/>
+                    <pic:cNvPr id="52" name="Image 52" descr="Captura de la pantalla Preferencias del conjunto de habilidades de CSN "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6273634" cy="2426970"/>
+                      <a:ext cx="4736058" cy="5319236"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:sectPr>
+    <w:p w14:paraId="13F0710D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="11"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1080" w:bottom="880" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...23 lines deleted...]
-        <w:t>contraseña</w:t>
+    <w:p w14:paraId="13F0710E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="107" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conjuntos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>habilidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CSN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>también</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pueden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>expandir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contraer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>haciendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en los botones “+” o “-” que aparecen en el recuadro rojo a la derecha de la opción </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Seleccionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todos los conjuntos de habilidades de CSN (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CSN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>skill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sets)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0710F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="252"/>
-[...158 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="13"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487599616">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487601664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071B1" wp14:editId="13F071B2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>914400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>47643</wp:posOffset>
+              <wp:posOffset>112719</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6484798" cy="4605147"/>
+            <wp:extent cx="5488168" cy="4652867"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="62" name="Image 62"/>
+            <wp:docPr id="53" name="Image 53" descr="Captura de la pantalla Preferencias del conjunto de habilidades de CSN "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="62" name="Image 62"/>
+                    <pic:cNvPr id="53" name="Image 53" descr="Captura de la pantalla Preferencias del conjunto de habilidades de CSN "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6484798" cy="4605147"/>
+                      <a:ext cx="5488168" cy="4652867"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07110" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="190" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Volver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>buscar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Search</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Again</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>todas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">coincidencias en la sección </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados de la búsqueda (Search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el recuadro rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07111" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="82"/>
-[...163 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5194730" cy="2292095"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487602176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071B3" wp14:editId="13F071B4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>915035</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>64539</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5414899" cy="1073086"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="63" name="Image 63"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="54" name="Image 54" descr="Captura de la pantalla Resultados de la búsqueda "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="63" name="Image 63"/>
+                    <pic:cNvPr id="54" name="Image 54" descr="Captura de la pantalla Resultados de la búsqueda "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5194730" cy="2292095"/>
+                      <a:ext cx="5414899" cy="1073086"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:sectPr>
+    <w:p w14:paraId="13F07112" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:header="628" w:footer="600" w:top="1080" w:bottom="880" w:left="500" w:right="0"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="13F07113" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="Consejos_útiles"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Consejos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Encuesta</w:t>
+        <w:t>útiles</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F07114" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:before="194" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="2029" w:hanging="361"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mostrar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ocultar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>búsqueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cualquier proveedor que haya seleccionado si desliza la barra que aparece junto a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mostrar profesionales de enfermería ocultos (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Show</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hidden Nurses), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el recuadro negro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07115" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:before="4" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1496" w:hanging="361"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfiles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">independientes o de los profesionales de enfermería de agencia haciendo clic en el hipertexto del nombre del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal de enfermería (Nurse), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en la tabla de resultados de la búsqueda, en el recuadro rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07116" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="1079" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>abrir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>currículum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adjunto,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>verde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07117" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:before="59" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1809" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El afiliado de CCM puede escribir un comentario privado (solo visible para el afiliado) acerca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proveedor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>haciendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ícono</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Escribir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>comentario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>privado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>private</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>comment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el recuadro morado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07118" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1523" w:hanging="361"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enviarle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>independiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o al profesional de enfermería de agencia haciendo clic en el ícono del sobre de la tabla de resultados de la búsqueda, en el recuadro amarillo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07119" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="121"/>
-[...43 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="67" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2207"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cuando el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado de CCM ve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perfil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de enfermería independiente o de agencia,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>también</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>puede</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-8"/>
-[...18 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...12 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>currículum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>está</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>subido)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>haciendo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-5"/>
-[...4 lines deleted...]
-        <w:rPr/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>clic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-        <w:rPr/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-6"/>
-[...14 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>(Encuesta).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enlace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del documento subido.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0711A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="3"/>
-[...5 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487600128">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487602688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071B5" wp14:editId="13F071B6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>908050</wp:posOffset>
+              <wp:posOffset>895350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>75837</wp:posOffset>
+              <wp:posOffset>144042</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5532116" cy="3927919"/>
+            <wp:extent cx="5435702" cy="1226439"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="64" name="Image 64"/>
+            <wp:docPr id="55" name="Image 55" descr="Captura de pantalla del campo Subir un currículum "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="64" name="Image 64"/>
+                    <pic:cNvPr id="55" name="Image 55" descr="Captura de pantalla del campo Subir un currículum "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5532116" cy="3927919"/>
+                      <a:ext cx="5435702" cy="1226439"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0711B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="197"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13F0711C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1664"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>también</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ocultar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de su búsqueda haciendo clic en la casilla de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ocultar a un profesional de enfermería de los resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>búsqueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Hide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nurse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Search</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y agregar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comentario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dentro del cuadro de texto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comentar (Comment), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que es visible solo para el afiliado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0711D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="300" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="19"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487600640">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487603200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071B7" wp14:editId="13F071B8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>1047750</wp:posOffset>
+              <wp:posOffset>871855</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>397751</wp:posOffset>
+              <wp:posOffset>154057</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4109331" cy="3598164"/>
+            <wp:extent cx="5464234" cy="1486852"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="65" name="Image 65"/>
+            <wp:docPr id="56" name="Image 56" descr="Captura de pantalla del campo Ocultar a un profesional de enfermería de los resultados de la búsqueda "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="65" name="Image 65"/>
+                    <pic:cNvPr id="56" name="Image 56" descr="Captura de pantalla del campo Ocultar a un profesional de enfermería de los resultados de la búsqueda "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4109331" cy="3598164"/>
+                      <a:ext cx="5464234" cy="1486852"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Se</w:t>
+    </w:p>
+    <w:p w14:paraId="13F0711E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0711F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="Enviar_un_mensaje_privado"/>
+      <w:bookmarkStart w:id="20" w:name="_bookmark9"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Enviar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...12 lines deleted...]
-        <w:rPr/>
+        <w:t>privado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07120" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="363" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El afiliado de CCM puede comunicarse con un profesional de enfermería independiente o de agencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>usando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ícono</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enviar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>privado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>amarillo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...125 lines deleted...]
-        <w:t>haya terminado, hace clic en “Submit Survey” (Enviar encuesta).</w:t>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tabla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de resultados. El mensaje será enviado específicamente a ese profesional de enfermería independiente o de agencia.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="13F07121" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="297" w:lineRule="auto"/>
-[...187 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="9"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6097088" cy="1806511"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487603712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071B9" wp14:editId="13F071BA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>891539</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>87970</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5517372" cy="2025586"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="66" name="Image 66"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="57" name="Image 57" descr="Captura de la pantalla Resultados de la búsqueda "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="66" name="Image 66"/>
+                    <pic:cNvPr id="57" name="Image 57" descr="Captura de la pantalla Resultados de la búsqueda "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6097088" cy="1806511"/>
+                      <a:ext cx="5517372" cy="2025586"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13F07122" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="119"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07123" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487604224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071BB" wp14:editId="13F071BC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>824864</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1025106</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5470223" cy="3342322"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="58" name="Image 58" descr="Captura de la pantalla Enviar un mensaje privado "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="58" name="Image 58" descr="Captura de la pantalla Enviar un mensaje privado "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId64" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5470223" cy="3342322"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Cuando el afiliado de CCM haga clic en el ícono del sobre para enviar un mensaje privado, aparecerá la pantalla correspondiente para hacerlo, o sea, la pantalla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enviar un mensaje privado (Send Private </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Message</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. El afiliado de CCM escribirá un tema en la casilla de texto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Asunto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Subject),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agregará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>casilla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Message</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">botón </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enviar (Send), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el recuadro rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07124" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07125" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="109"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07126" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="9"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487604736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071BD" wp14:editId="13F071BE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>87961</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5510330" cy="2987040"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="59" name="Image 59" descr="Captura de la pantalla completada de Enviar un mensaje privado "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="59" name="Image 59" descr="Captura de la pantalla completada de Enviar un mensaje privado "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId65" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5510330" cy="2987040"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07127" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07128" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07129" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0712A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El mensaje será enviado al proveedor de servicios de CSN y aparecerá un aviso de confirmación, en el recuadro rojo. El proveedor de servicios de CSN recibirá, por correo electrónico,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>notificación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tiene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de enfermería de CCM en espera de su respuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0712B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="5"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487605248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071BF" wp14:editId="13F071C0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>967105</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>54617</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5399805" cy="1959292"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="60" name="Image 60" descr="Captura de la pantalla Mensajes "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="60" name="Image 60" descr="Captura de la pantalla Mensajes "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId66" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5399805" cy="1959292"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0712C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="5"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0712D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="226"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="Acceder_a_los_mensajes"/>
+      <w:bookmarkStart w:id="22" w:name="_bookmark10"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Acceder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>mensajes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0712E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="363" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El afiliado de CCM puede hacer clic en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceder a los mensajes (Access </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Messages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rojo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensajes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enviados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proveedor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CSN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">el proveedor haya enviado. La cantidad de mensajes nuevos se mostrará dentro de un círculo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0712F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="11"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487605760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071C1" wp14:editId="13F071C2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>98588</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5513705" cy="3624738"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="61" name="Image 61" descr="Captura de la pantalla de la Página de inicio del afiliado "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="61" name="Image 61" descr="Captura de la pantalla de la Página de inicio del afiliado "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId67" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5513705" cy="3624738"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07130" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="138"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07131" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="728" w:right="1487" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487606272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071C3" wp14:editId="13F071C4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>914400</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>610064</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5028755" cy="2032444"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="62" name="Image 62" descr="Captura de la pantalla Mensajes "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="62" name="Image 62" descr="Captura de la pantalla Mensajes "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId68" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5028755" cy="2032444"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensajes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>leídos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>muestran</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cerrado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>columna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Leído/No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>leído (Read/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Unread</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Los mensajes leídos se muestran con un sobre abierto. La sección de mensajes aparece en el recuadro rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07132" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07133" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="109" w:line="297" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tienen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>respecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensajes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recibidos:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(View), Responder (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Reply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar (Delete), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en los recuadros rojos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07134" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="9"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487606784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071C5" wp14:editId="13F071C6">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>914400</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>81986</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5487771" cy="2291905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="63" name="Image 63" descr="Captura de la pantalla Mensajes "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="63" name="Image 63" descr="Captura de la pantalla Mensajes "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId69" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5487771" cy="2291905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07135" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07136" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07137" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1599"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>selecciona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(View),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>abre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>leerlo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y tiene la opción de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Responder (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Reply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Rechazar (Decline) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Volver a Mensajes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Return</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Messages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en los recuadros rojos. Cuando el afiliado de CCM hace clic en el hipertexto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Volver a Mensajes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Return</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Messages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regresa a la pantalla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mensajes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Messages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07138" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487607296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071C7" wp14:editId="13F071C8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>914400</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>108577</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5485838" cy="3822954"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="64" name="Image 64" descr="Captura de la pantalla Ver el mensaje "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="64" name="Image 64" descr="Captura de la pantalla Ver el mensaje "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId70" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5485838" cy="3822954"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07139" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0713A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="109" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1487"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cuando el afiliado de CCM selecciona </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Responder (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Reply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se despliega la pantalla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Respuesta al mensaje (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Message</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Reply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y puede escribir un asunto y un texto, y hacer clic en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enviar (Send), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el recuadro rojo, para enviar su respuesta. Sin embargo, si el afiliado de CCM selecciona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Responder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Reply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>error,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Anular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Cancel)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y regresar a la pantalla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ver el mensaje (View </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Message</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0713B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="117"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487607808" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071C9" wp14:editId="13F071CA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>235829</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5531597" cy="3152679"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="65" name="Image 65" descr="Captura de la pantalla Respuesta al mensaje "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="65" name="Image 65" descr="Captura de la pantalla Respuesta al mensaje "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId71" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5531597" cy="3152679"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr>
+    <w:p w14:paraId="13F0713C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="126"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0713D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seleccionar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>mensajes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>enviados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(View</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Messages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0713E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="64"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensajes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enviado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proveedores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>CSN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0713F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487608320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071CB" wp14:editId="13F071CC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>138553</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5426487" cy="2381440"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="66" name="Image 66" descr="Captura de la pantalla Mensajes "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="66" name="Image 66" descr="Captura de la pantalla Mensajes "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId72" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5426487" cy="2381440"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07140" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07141" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="109" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1590" w:hanging="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proveedor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CSN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aparece</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ícono</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>abierto dentro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>columna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Leído/No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>leído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Read/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Unread</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rojo. En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensajes que no se hayan leído, aparece un ícono de un sobre cerrado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07142" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="9"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487608832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071CD" wp14:editId="13F071CE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>913764</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>87522</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5478045" cy="2473642"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="67" name="Image 67" descr="Captura de la pantalla Mensajes enviados "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="67" name="Image 67" descr="Captura de la pantalla Mensajes enviados "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId73" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5478045" cy="2473642"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07143" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="244"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07144" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="713" w:right="2001"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Desde la pantalla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mensajes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Messages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el afiliado de CCM puede eliminar un mensaje haciendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ícono</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bote</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>basura,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rojo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>columna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eliminar (Delete) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de ese proveedor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07145" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="9"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487609344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071CF" wp14:editId="13F071D0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>915047</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>87523</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5448273" cy="2381440"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="68" name="Image 68" descr="Captura de la pantalla Mensajes "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="68" name="Image 68" descr="Captura de la pantalla Mensajes "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId74" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5448273" cy="2381440"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07146" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="9"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07147" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="109" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Aparecerá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>confirmación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>preguntarle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>quiere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eliminar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el mensaje.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>selecciona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>botón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Confirmar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>azul,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se eliminará el mensaje y aparecerá una confirmación de eliminación en la pantalla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mensajes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Messages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07148" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487609856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071D1" wp14:editId="13F071D2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>914400</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>143834</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5459357" cy="4096130"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="69" name="Image 69" descr="Captura de la pantalla Mensajes con la ventana ¿Desea eliminar el mensaje? "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="69" name="Image 69" descr="Captura de la pantalla Mensajes con la ventana ¿Desea eliminar el mensaje? "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId75" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5459357" cy="4096130"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487610368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071D3" wp14:editId="13F071D4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902971</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>4360295</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5461829" cy="2280285"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="70" name="Image 70" descr="Captura de la pantalla Mensajes con la confirmación "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="70" name="Image 70" descr="Captura de la pantalla Mensajes con la confirmación "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId76" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5461829" cy="2280285"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07149" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0714A" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0714B" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="226"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="Cambiar_la_contraseña"/>
+      <w:bookmarkStart w:id="24" w:name="_bookmark11"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cambiar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>contraseña</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0714C" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="363" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="719" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487610880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071D5" wp14:editId="13F071D6">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>891539</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>664546</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5425293" cy="2997231"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="71" name="Image 71" descr="Captura de la pantalla de la Página de inicio del afiliado "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="71" name="Image 71" descr="Captura de la pantalla de la Página de inicio del afiliado "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId77" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5425293" cy="2997231"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">El afiliado de CCM puede cambiar su contraseña haciendo clic en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambiar la contraseña (Change </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el recuadro rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0714D" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="27"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F0714E" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1467" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>desplegará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pantalla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cambio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>contraseña</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">debe completar los campos obligatorios: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contraseña actual (Current </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Contraseña nueva (New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Confirmar la contraseña nueva (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r>
+        <w:t>luego debe hacer clic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cambiar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>contraseña</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Anular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Cancel),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rojos, para volver a la página de inicio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0714F" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="4"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487611392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071D7" wp14:editId="13F071D8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>891539</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>47753</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5335537" cy="2728912"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="72" name="Image 72" descr="Captura de la pantalla Cambiar la contraseña "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="72" name="Image 72" descr="Captura de la pantalla Cambiar la contraseña "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId78" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5335537" cy="2728912"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07150" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007E36EA">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07151" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="Comentarios"/>
+      <w:bookmarkStart w:id="26" w:name="_bookmark12"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Comentarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07152" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="123" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1487" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>veces,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>usuario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>profesionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfermería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">una computadora de escritorio, la web le propone realizar una encuesta emergente. El afiliado de CCM puede brindar comentarios haciendo clic en el botón </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Proporcionar comentarios antes de cerrar la sesión (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Feedback</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Before</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Logging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Off), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en el recuadro rojo, que aparece dentro de la pantalla en la que el afiliado de CCM está en ese momento, o hacer clic en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">No, gracias (No Thanks), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el recuadro amarillo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07153" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:spacing w:before="58" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El afiliado de CCM también puede ofrecer comentarios en cualquier momento desde cualquier dispositivo (móvil o de escritorio) haciendo clic en el botón </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denos su opinión (Give </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Feedback</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pantallas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Modificar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>perfil,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Acceder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">a los mensajes </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Función de búsqueda</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Por favor, tenga en cuenta que las preguntas pueden variar según cuál sea la pantalla sobre la que usted está opinando.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07154" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487611904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071D9" wp14:editId="13F071DA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>75901</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4888152" cy="2724340"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="73" name="Image 73" descr="Captura de la pantalla para proporcionar comentarios "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="73" name="Image 73" descr="Captura de la pantalla para proporcionar comentarios "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId79" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4888152" cy="2724340"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07155" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="007E36EA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="107"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F07156" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entregue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comentarios,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afiliado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>siguiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pantalla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deberá hacer clic en la “X” del ángulo superior derecho para salir de la pantalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07157" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="6"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487612416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071DB" wp14:editId="13F071DC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>902347</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>61359</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4901606" cy="1388078"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="74" name="Image 74" descr="Captura de la pantalla de agradecimiento por dedicarle tiempo a completar la encuesta "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="74" name="Image 74" descr="Captura de la pantalla de agradecimiento por dedicarle tiempo a completar la encuesta "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId80" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4901606" cy="1388078"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F07158" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="100" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1526"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Además de la encuesta emergente de la web, dos semanas después se les enviará a los usuarios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>encuesta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seguimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>texto. Las respuestas de los usuarios a la encuesta de seguimiento ayudarán a informar qué resultados está dando el directorio y a determinar qué áreas se deben mejorar.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007E36EA">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:header="628" w:footer="600" w:top="1060" w:bottom="880" w:left="500" w:right="0"/>
+      <w:pgMar w:top="1320" w:right="0" w:bottom="1380" w:left="720" w:header="727" w:footer="1180" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="40E73E4B" w14:textId="77777777" w:rsidR="00394701" w:rsidRDefault="00394701">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="77989AC3" w14:textId="77777777" w:rsidR="00394701" w:rsidRDefault="00394701">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...2 lines deleted...]
-    <w:charset w:val="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="Georgia"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="2"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13F071DE" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487335424">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487284224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071E1" wp14:editId="13F071E2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>982980</wp:posOffset>
+                <wp:posOffset>915416</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9552940</wp:posOffset>
+                <wp:posOffset>9169189</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5002530" cy="345440"/>
+              <wp:extent cx="3470275" cy="349885"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="11" name="Graphic 11"/>
+              <wp:docPr id="10" name="Textbox 10"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="11" name="Graphic 11"/>
-                    <wps:cNvSpPr/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5002530" cy="345440"/>
+                        <a:ext cx="3470275" cy="349885"/>
                       </a:xfrm>
-                      <a:custGeom>
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
-                        <a:gdLst/>
-[...29 lines deleted...]
-                      </a:ln>
+                      </a:prstGeom>
                     </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="13F071E9" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+                          <w:pPr>
+                            <w:spacing w:before="12"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Directorio</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-13"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-11"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>profesionales</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-9"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>enfermería</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-9"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>CCM</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="37"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="006DCE"/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="13F071EA" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+                          <w:pPr>
+                            <w:spacing w:before="58"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Asistente</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>empleos</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>para</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>los</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>afiliados</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>CCM</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="43"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="006DCE"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="006DCE"/>
+                              <w:spacing w:val="43"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>©</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect style="position:absolute;margin-left:77.400002pt;margin-top:752.200012pt;width:393.9pt;height:27.2pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15981056" id="docshape11" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
-[...2 lines deleted...]
-            </v:rect>
+            <v:shapetype w14:anchorId="13F071E1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:72.1pt;margin-top:722pt;width:273.25pt;height:27.55pt;z-index:-16032256;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFF5xxmgEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuMRsnaZyV11HaqFWl&#10;qK2U9gMwC16UhaEM9q7/vgNe21Vzq3KBgRke772Z5f3oerbTES34hl/OKs60V9Bav2n4r5+fLxac&#10;YZK+lT143fC9Rn6/ev9uOYRaz6GDvtWREYjHeggN71IKtRCoOu0kziBoT0kD0clEx7gRbZQDobte&#10;zKvqgxggtiGC0oh0+3hI8lXBN0ar9N0Y1In1DSduqayxrOu8itVS1psoQ2fVREP+BwsnradPT1CP&#10;Mkm2jfYVlLMqAoJJMwVOgDFW6aKB1FxW/6h57mTQRQuZg+FkE74drPq2ew4/IkvjRxipgUUEhidQ&#10;L0jeiCFgPdVkT7FGqs5CRxNd3kkCo4fk7f7kpx4TU3R5dX1bzW9vOFOUu7q+WyxusuHi/DpETF80&#10;OJaDhkfqV2Egd0+YDqXHkonM4f/MJI3rkdk2k6bKfLOGdk9aBmpnw/H3VkbNWf/Vk1+598cgHoP1&#10;MYip/wRlQrIkDw/bBMYWAmfciQA1okiYhiZ3+u9zqTqP9uoPAAAA//8DAFBLAwQUAAYACAAAACEA&#10;VkcFFuAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdKgokxKkqBCck&#10;1DQcODqxm1iN1yF22/D3bHuB287uaPZNsZ7dwE5mCtajhOVCADPYem2xk/BZvz08AQtRoVaDRyPh&#10;xwRYl7c3hcq1P2NlTrvYMQrBkCsJfYxjznloe+NUWPjRIN32fnIqkpw6rid1pnA38JUQKXfKIn3o&#10;1WheetMedkcnYfOF1av9/mi21b6ydZ0JfE8PUt7fzZtnYNHM8c8MF3xCh5KYGn9EHdhAOklWZL0O&#10;CbUiS5qJR2DNZZVlS+Blwf+3KH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhReccZoB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVkcF&#10;FuAAAAANAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="13F071E9" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+                    <w:pPr>
+                      <w:spacing w:before="12"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Directorio</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-13"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-11"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>profesionales</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-9"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>enfermería</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-12"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-9"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>CCM</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="37"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="006DCE"/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="13F071EA" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+                    <w:pPr>
+                      <w:spacing w:before="58"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Asistente</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>empleos</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>para</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>los</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>afiliados</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>CCM</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="43"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="006DCE"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="006DCE"/>
+                        <w:spacing w:val="43"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>©</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487335936">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487284736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071E3" wp14:editId="13F071E4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>6680961</wp:posOffset>
+                <wp:posOffset>6448044</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9477037</wp:posOffset>
+                <wp:posOffset>9172237</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="185420" cy="167005"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="12" name="Textbox 12"/>
+              <wp:docPr id="11" name="Textbox 11"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="12" name="Textbox 12"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="185420" cy="167005"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="13F071EB" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
                           <w:pPr>
                             <w:spacing w:before="12"/>
-                            <w:ind w:left="60" w:right="0" w:firstLine="0"/>
-                            <w:jc w:val="left"/>
+                            <w:ind w:left="60"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:instrText> PAGE </w:instrText>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:526.059998pt;margin-top:746.22345pt;width:14.6pt;height:13.15pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15980544" type="#_x0000_t202" id="docshape12" filled="false" stroked="false">
+            <v:shape w14:anchorId="13F071E3" id="Textbox 11" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:507.7pt;margin-top:722.2pt;width:14.6pt;height:13.15pt;z-index:-16031744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHacFxlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGnFLquo6WphBUJa&#10;AdLCB7iO3VjEHjPjNunfM3bTFsEN7WU89oyf33vj9f3kB3EwSA5CK5eLWgoTNHQu7Fr54/vHN3dS&#10;UFKhUwME08qjIXm/ef1qPcbGrKCHoTMoGCRQM8ZW9inFpqpI98YrWkA0gYsW0KvEW9xVHaqR0f1Q&#10;rer6thoBu4igDRGfPp6KclPwrTU6fbWWTBJDK5lbKhFL3OZYbdaq2aGKvdMzDfUfLLxygR+9QD2q&#10;pMQe3T9Q3mkEApsWGnwF1jptigZWs6z/UvPcq2iKFjaH4sUmejlY/eXwHL+hSNN7mHiARQTFJ9A/&#10;ib2pxkjN3JM9pYa4OwudLPq8sgTBF9nb48VPMyWhM9rdzdsVVzSXlrfv6vom+11dL0ek9MmAFzlp&#10;JfK4CgF1eKJ0aj23zFxOz2ciadpOwnWtXGXQfLKF7shSRp5mK+nXXqGRYvgc2K48+nOC52R7TjAN&#10;H6B8kKwowMM+gXWFwBV3JsBzKBLmP5MH/ee+dF1/9uY3AAAA//8DAFBLAwQUAAYACAAAACEAG4/a&#10;AOEAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgyVDrWNZ0mBCckRFcO&#10;HNMma6M1Tmmyrfx73NPwyc9+ev6cbyfXs7MZg/UoYbkQwAw2XltsJXxVbw/PwEJUqFXv0Uj4NQG2&#10;xe1NrjLtL1ia8z62jEIwZEpCF+OQcR6azjgVFn4wSLuDH52KJMeW61FdKNz1/FGIlDtlkS50ajAv&#10;nWmO+5OTsPvG8tX+fNSf5aG0VbUW+J4epby/m3YbYNFM8WqGGZ/QoSCm2p9QB9aTFsunhLzUJVTA&#10;Zo9IkhRYPc9WYgW8yPn/P4o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMdpwXGXAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABuP2gDh&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="13F071EB" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
                     <w:pPr>
                       <w:spacing w:before="12"/>
-                      <w:ind w:left="60" w:right="0" w:firstLine="0"/>
-                      <w:jc w:val="left"/>
+                      <w:ind w:left="60"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:instrText> PAGE </w:instrText>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2EC23C34" w14:textId="77777777" w:rsidR="00394701" w:rsidRDefault="00394701">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6088E1BA" w14:textId="77777777" w:rsidR="00394701" w:rsidRDefault="00394701">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13F071DD" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487336448">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487283712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F071DF" wp14:editId="13F071E0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>987348</wp:posOffset>
+                <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9557810</wp:posOffset>
+                <wp:posOffset>448862</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4792980" cy="313055"/>
+              <wp:extent cx="3215640" cy="167005"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="13" name="Textbox 13"/>
+              <wp:docPr id="9" name="Textbox 9"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="13" name="Textbox 13"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4792980" cy="313055"/>
+                        <a:ext cx="3215640" cy="167005"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="13F071E8" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
                           <w:pPr>
                             <w:spacing w:before="12"/>
-                            <w:ind w:left="20" w:right="18" w:firstLine="0"/>
-                            <w:jc w:val="left"/>
+                            <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:b/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
+                              <w:color w:val="006FCE"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>Directorio</w:t>
+                            <w:t>ForHealth</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:spacing w:val="-5"/>
+                              <w:color w:val="006FCE"/>
+                              <w:spacing w:val="-14"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="006FCE"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Consulting</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="006FCE"/>
+                              <w:spacing w:val="-12"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>de</w:t>
+                            <w:t>at</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:spacing w:val="-3"/>
+                              <w:spacing w:val="-8"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>Profesionales</w:t>
+                            <w:t>UMass</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-9"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Chan</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>de</w:t>
+                            <w:t>Medical</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:spacing w:val="-3"/>
+                              <w:spacing w:val="-8"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
+                              <w:spacing w:val="-2"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>Enfermería</w:t>
-[...118 lines deleted...]
-                            <w:t>© 2024. Escuela de Medicina Chan de UMass.</w:t>
+                            <w:t>School</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:77.744003pt;margin-top:752.583496pt;width:377.4pt;height:24.65pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15980032" type="#_x0000_t202" id="docshape13" filled="false" stroked="false">
+            <v:shapetype w14:anchorId="13F071DF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:35.35pt;width:253.2pt;height:13.15pt;z-index:-16032768;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTwNUDkwEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GlhC4qaroAVCGkF&#10;SAsf4Dp2ExF7zIzbpH/P2E1bBDfExR57xm/ee+PN/eQHcbRIPYRGLheVFDYYaPuwb+T3bx9evJGC&#10;kg6tHiDYRp4syfvt82ebMdZ2BR0MrUXBIIHqMTaySynWSpHprNe0gGgDJx2g14mPuFct6pHR/aBW&#10;VbVWI2AbEYwl4tuHc1JuC75z1qQvzpFNYmgkc0tlxbLu8qq2G13vUceuNzMN/Q8svO4DN71CPeik&#10;xQH7v6B8bxAIXFoY8Aqc640tGljNsvpDzVOnoy1a2ByKV5vo/8Gaz8en+BVFmt7BxAMsIig+gvlB&#10;7I0aI9VzTfaUauLqLHRy6PPOEgQ/ZG9PVz/tlIThy5er5d36FacM55br11V1lw1Xt9cRKX204EUO&#10;Gok8r8JAHx8pnUsvJTOZc//MJE27iUtyuIP2xCJGnmMj6edBo5Vi+BTYqDz0S4CXYHcJMA3voXyN&#10;rCXA20MC15fON9y5M0+gcJ9/Sx7x7+dSdfvT218AAAD//wMAUEsDBBQABgAIAAAAIQAXdexK3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqN0qSto0TlUhmJAQaRgYndhN&#10;rMbPIXbb8O95THQ83enuu2I3u4FdzBSsRwnLhQBmsPXaYifhs359WgMLUaFWg0cj4ccE2JX3d4XK&#10;tb9iZS6H2DEqwZArCX2MY855aHvjVFj40SB5Rz85FUlOHdeTulK5G/hKiJQ7ZZEWejWa5960p8PZ&#10;Sdh/YfViv9+bj+pY2breCHxLT1I+Psz7LbBo5vgfhj98QoeSmBp/Rh3YQDpZ0ZcoIRMZMAqkyToB&#10;1kjYZAJ4WfDbB+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFPA1QOTAQAAGwMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd17ErfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="13F071E8" w14:textId="77777777" w:rsidR="007E36EA" w:rsidRDefault="00394701">
                     <w:pPr>
                       <w:spacing w:before="12"/>
-                      <w:ind w:left="20" w:right="18" w:firstLine="0"/>
-[...514 lines deleted...]
-                      <w:jc w:val="left"/>
+                      <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:color w:val="006ECE"/>
+                        <w:color w:val="006FCE"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>ForHealth</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:color w:val="006ECE"/>
-                        <w:spacing w:val="-6"/>
+                        <w:color w:val="006FCE"/>
+                        <w:spacing w:val="-14"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:color w:val="006ECE"/>
+                        <w:color w:val="006FCE"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Consulting</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:color w:val="006ECE"/>
-                        <w:spacing w:val="-3"/>
+                        <w:color w:val="006FCE"/>
+                        <w:spacing w:val="-12"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>en</w:t>
+                      <w:t>at</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:spacing w:val="-6"/>
+                        <w:spacing w:val="-8"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>la</w:t>
+                      <w:t>UMass</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:spacing w:val="-6"/>
+                        <w:spacing w:val="-9"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t> </w:t>
-[...44 lines deleted...]
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Chan</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>de</w:t>
+                      <w:t>Medical</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:spacing w:val="-6"/>
+                        <w:spacing w:val="-8"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>UMass</w:t>
+                      <w:t>School</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="2">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00D46504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:tmpl w:val="12F4966C"/>
+    <w:lvl w:ilvl="0" w:tplc="1EBC6EB6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1259" w:hanging="360"/>
+        <w:ind w:left="1079" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
-        <w:w w:val="100"/>
+        <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="993AF552">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2308" w:hanging="360"/>
+        <w:ind w:left="2124" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="E03CFA34">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3356" w:hanging="360"/>
+        <w:ind w:left="3168" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="34064EA8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4404" w:hanging="360"/>
+        <w:ind w:left="4212" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="04F2FF12">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5452" w:hanging="360"/>
+        <w:ind w:left="5256" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="EF0677C8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6500" w:hanging="360"/>
+        <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="BFBE8C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7548" w:hanging="360"/>
+        <w:ind w:left="7344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="3D94C516">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8596" w:hanging="360"/>
+        <w:ind w:left="8388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="5AC24FFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9644" w:hanging="360"/>
+        <w:ind w:left="9432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A0D32FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:tmpl w:val="C0725A54"/>
+    <w:lvl w:ilvl="0" w:tplc="A9CEADC2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1300" w:hanging="360"/>
+        <w:ind w:left="899" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
-        <w:w w:val="100"/>
+        <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="796A45FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2344" w:hanging="360"/>
+        <w:ind w:left="1962" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="8F4E3724">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3388" w:hanging="360"/>
+        <w:ind w:left="3024" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="C48CB9E0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4432" w:hanging="360"/>
+        <w:ind w:left="4086" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="5644D4BC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5476" w:hanging="360"/>
+        <w:ind w:left="5148" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="E68ADBA2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6520" w:hanging="360"/>
+        <w:ind w:left="6210" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="694A9738">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7564" w:hanging="360"/>
+        <w:ind w:left="7272" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="B38A4154">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8608" w:hanging="360"/>
+        <w:ind w:left="8334" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="BD4210C8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9652" w:hanging="360"/>
+        <w:ind w:left="9396" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57B91E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:tmpl w:val="69B8275C"/>
+    <w:lvl w:ilvl="0" w:tplc="4E9AC376">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1259" w:hanging="360"/>
+        <w:ind w:left="1079" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
-        <w:w w:val="100"/>
+        <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="F8F0962E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2308" w:hanging="360"/>
+        <w:ind w:left="2124" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="0BF057DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3356" w:hanging="360"/>
+        <w:ind w:left="3168" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="985CA744">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4404" w:hanging="360"/>
+        <w:ind w:left="4212" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="64301968">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5452" w:hanging="360"/>
+        <w:ind w:left="5256" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="FE14DB0C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6500" w:hanging="360"/>
+        <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="1144AE82">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7548" w:hanging="360"/>
+        <w:ind w:left="7344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="56F2103C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8596" w:hanging="360"/>
+        <w:ind w:left="8388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="270C8460">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9644" w:hanging="360"/>
+        <w:ind w:left="9432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DFC18B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B218EA1C"/>
+    <w:lvl w:ilvl="0" w:tplc="D2D27CF2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="898" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B4F491E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1962" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B8960C46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3024" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="399C601E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4086" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D3DA0B42">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4BAC579A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2356E6C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7272" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B2F858CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8334" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="918C4B2C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9396" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="846600743">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2101171471">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="764883813">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="4" w16cid:durableId="72627696">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007E36EA"/>
+    <w:rsid w:val="00394701"/>
+    <w:rsid w:val="007E36EA"/>
+    <w:rsid w:val="00831352"/>
+    <w:rsid w:val="00AF5798"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="13F07033"/>
+  <w15:docId w15:val="{5BDA9ACF-EB15-4B83-BE2F-D9A4ABEF8AFC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="106"/>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="108"/>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...10 lines deleted...]
-    <w:name w:val="TOC 1"/>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="321"/>
-      <w:ind w:left="940"/>
+      <w:spacing w:before="280"/>
+      <w:ind w:left="721"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1080"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:sz w:val="60"/>
+      <w:szCs w:val="60"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...83 lines deleted...]
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="4"/>
-      <w:ind w:left="1300" w:hanging="360"/>
+      <w:ind w:left="1079" w:hanging="360"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forhealthconsulting.umassmed.edu/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSNAccessSupport@umassmed.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmnursedirectory.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSNAccessSupport@umassmed.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forhealthconsulting.umassmed.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccmnursedirectory.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -22322,59 +29817,77 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Pages>47</Pages>
+  <Words>3275</Words>
+  <Characters>18673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>155</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>21905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jill Coomey</dc:creator>
+  <dc:creator>Emma MacDonald</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2024-12-06T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A102D1CAEE2B89499E4F90781BEB08F8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-04-15T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-03-19T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 26 for Word</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-04-17T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 26.1.119</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="SourceModified">
+    <vt:lpwstr>D:20260331214106</vt:lpwstr>
   </property>
 </Properties>
 </file>