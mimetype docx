--- v1 (2026-02-05)
+++ v2 (2026-05-13)
@@ -37,51 +37,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5072A4E1" wp14:editId="592C2666">
             <wp:extent cx="1209675" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="2118679234" name="Graphic 2118679234" descr="MassHealth logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Graphic 2118679234"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                          <a16:creationId xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
+                          <a16:creationId xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1209675" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F825627" w14:textId="2B47CC5D" w:rsidR="008E53B1" w:rsidRPr="00132F52" w:rsidRDefault="0076E01C" w:rsidP="4CB88954">
       <w:pPr>
@@ -13749,69 +13749,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Measure Requirement and Assessment: PY3-5 – Measure Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4301E687" w14:textId="77777777" w:rsidR="00D96991" w:rsidRDefault="00D96991" w:rsidP="008628BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changed reference to PY2 to PY for response </w:t>
-[...17 lines deleted...]
-              <w:t>5)</w:t>
+              <w:t>Changed reference to PY2 to PY for response rate (#5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AF58EBA" w14:textId="77777777" w:rsidR="00D96991" w:rsidRDefault="00D96991" w:rsidP="008628BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12/24/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13824,59 +13806,51 @@
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BB03CCA" w14:textId="5D9968ED" w:rsidR="005344C1" w:rsidRDefault="005344C1" w:rsidP="008628BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009310E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Health-Related Social Needs</w:t>
             </w:r>
             <w:r w:rsidR="00467FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>(Ambulatory)</w:t>
+              <w:t xml:space="preserve"> (Ambulatory)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4318F723" w14:textId="6E189EE7" w:rsidR="005344C1" w:rsidRDefault="005344C1" w:rsidP="008628BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
@@ -13930,124 +13904,2410 @@
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35CF2BF4" w14:textId="77777777" w:rsidR="005344C1" w:rsidRDefault="005344C1" w:rsidP="008628BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Added a note about G0136 code that will no longer be applicable beginning January 1, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D60AE7" w14:textId="77777777" w:rsidR="005344C1" w:rsidRDefault="005344C1" w:rsidP="008628BD">
-            <w:pPr>
+          <w:p w14:paraId="67D60AE7" w14:textId="77777777" w:rsidR="005344C1" w:rsidRDefault="005344C1" w:rsidP="00941DD8">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12/24/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D02E21" w:rsidRPr="00C623C0" w14:paraId="03DB31E5" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F21288A" w14:textId="68444DF3" w:rsidR="00D02E21" w:rsidRPr="009310E0" w:rsidRDefault="00732840" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="461D0D46" w14:textId="52171216" w:rsidR="00D02E21" w:rsidRDefault="00732840" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>69-70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="639319C8" w14:textId="31BD6FB9" w:rsidR="00D02E21" w:rsidRDefault="008D1CDC" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D510851" w14:textId="1799FF52" w:rsidR="00D02E21" w:rsidRDefault="008D1CDC" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Requirements and Assessment: PY3-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B8CC2A" w14:textId="78568C8E" w:rsidR="00D02E21" w:rsidRDefault="00BF5F68" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dded information on PY4 and PY5 submission requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747D3EB2" w14:textId="702D1CAB" w:rsidR="00D02E21" w:rsidRDefault="008D1CDC" w:rsidP="00941DD8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00937629" w:rsidRPr="00C623C0" w14:paraId="70ADB925" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1059D506" w14:textId="77777777" w:rsidR="00937629" w:rsidRPr="00106F01" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009310E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Health-Related Social Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="614E0D63" w14:textId="36F21490" w:rsidR="00937629" w:rsidRDefault="00CE5C90" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A647060" w14:textId="77777777" w:rsidR="00937629" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A37CB72" w14:textId="77777777" w:rsidR="00937629" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Administrative Specification – Rate 1, Exclusions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5984B392" w14:textId="77777777" w:rsidR="00937629" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added exclusions of patients leaving against medical advice, eloping, or without being seen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E9DC1A" w14:textId="7C704C2C" w:rsidR="00937629" w:rsidRDefault="00937629" w:rsidP="00941DD8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/</w:t>
+            </w:r>
+            <w:r w:rsidR="001A74D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00937629" w:rsidRPr="00C623C0" w14:paraId="12DD9B7C" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A4A944" w14:textId="77777777" w:rsidR="00937629" w:rsidRPr="00106F01" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345107">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Quality Performance Disparities Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFE7409" w14:textId="20787D6A" w:rsidR="00937629" w:rsidRDefault="001A74D4" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>84-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B67169" w14:textId="7D37E6CA" w:rsidR="00937629" w:rsidRDefault="002B3205" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C29919A" w14:textId="39741452" w:rsidR="00937629" w:rsidRDefault="00027678" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Table 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C38D3A" w14:textId="4539C3F6" w:rsidR="00937629" w:rsidRDefault="00325F31" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Re</w:t>
+            </w:r>
+            <w:r w:rsidR="00716147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>moved CMS IPFQR: Follow up After Psychiatric Hospitalization measure and added SUB-3: Alcohol &amp; Other Drug Use Disorder – Treatment provided/offered at discharge measure</w:t>
+            </w:r>
+            <w:r w:rsidR="00C03363">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>; removed note about 7 Day rate for Follow-up After ED Visit for Substance Use measur</w:t>
+            </w:r>
+            <w:r w:rsidR="000A1E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e; </w:t>
+            </w:r>
+            <w:r w:rsidR="001A74D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>removed note about Medicaid population and added a note about served uninsured patient population for Follow-up After Hospitalization for Mental Illness measure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="460D9A19" w14:textId="2E18700E" w:rsidR="00937629" w:rsidRDefault="00B90CAF" w:rsidP="00941DD8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B90CAF" w:rsidRPr="00C623C0" w14:paraId="651A3A57" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27ED53C3" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRPr="00106F01" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345107">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quality Performance Disparities Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B33A47" w14:textId="1FF4FFE9" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CF98D9" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B279B9E" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional Measure Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5989CD9F" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Removed language on race and ethnicity data standards for stratification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A222B5" w14:textId="5DDDEDE6" w:rsidR="00B90CAF" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7280B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B90CAF" w:rsidRPr="00C623C0" w14:paraId="19424DCB" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3D0B79" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRPr="00106F01" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345107">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quality Performance Disparities Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EE0210" w14:textId="7E154741" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00B1484E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD2093D" w14:textId="598959C3" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B93272" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D0E540" w14:textId="12147255" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated the PY3 Measure Assessment Report submission date </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and added information on PY4 and PY5 submission requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F7BE09" w14:textId="617E9FDC" w:rsidR="00B90CAF" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7280B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B90CAF" w:rsidRPr="00C623C0" w14:paraId="4DF9AFA2" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAF153A" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRPr="00106F01" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371F20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meaningful Access to Healthcare Services for Individuals with a Preferred Language </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other Than</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00371F20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> English </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACE198E" w14:textId="7FC9BFDD" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00A939E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB71B00" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E93B49A" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Eligible Population – Event/Diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63845D79" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Corrected the typo of discharges, stays, visits date range (aligns with the Measurement Years defined in row above)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6802C984" w14:textId="7257BADA" w:rsidR="00B90CAF" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7280B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B90CAF" w:rsidRPr="00C623C0" w14:paraId="523E0D5A" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED3BC27" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRPr="00106F01" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371F20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meaningful Access to Healthcare Services for Individuals with a Preferred Language </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other Than</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00371F20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> English </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE6305D" w14:textId="0EB35BA0" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00A939E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DA0D90" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10474CD8" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Administrative Specification – Component 2, Exclusions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5BB3CB" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added exclusions of patients leaving against medical advice, eloping or without being seen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0D2480" w14:textId="11541A4F" w:rsidR="00B90CAF" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7280B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B90CAF" w:rsidRPr="00C623C0" w14:paraId="463C4B5B" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31932125" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRPr="00106F01" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Competent Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="746B4E0C" w14:textId="59A57EC6" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD5915">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC619F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539E18BF" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732830EC" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrative Specification </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E9D042" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added the DCC Training Rate formula </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE75E01" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(note: formula is the same as the one included in PY2 HQEIP Technical Specifications)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0E00AA" w14:textId="2EE80534" w:rsidR="00B90CAF" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7280B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00937629" w:rsidRPr="00C623C0" w14:paraId="58D0CF79" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1223B47C" w14:textId="77777777" w:rsidR="00937629" w:rsidRPr="00106F01" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECFA507" w14:textId="7DEF3B27" w:rsidR="00937629" w:rsidRDefault="00E101C9" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7546">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFAEF48" w14:textId="77777777" w:rsidR="00937629" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBA932A" w14:textId="77777777" w:rsidR="00937629" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Population – Event </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FACB5C2" w14:textId="77777777" w:rsidR="00937629" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added to the “Note” that radiology services included as a part of an inpatient stay is excluded</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC5A4EC" w14:textId="77777777" w:rsidR="00937629" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C54DC95" w14:textId="77777777" w:rsidR="00937629" w:rsidRDefault="00937629" w:rsidP="004D182E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Also, revised Step 2 to reflect the updated approach— hospitals identify patients with a self-reported disability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9F1AB8" w14:textId="292A9D0E" w:rsidR="00937629" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00941DD8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D0A61" w:rsidRPr="00C623C0" w14:paraId="1D441D85" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9FA459" w14:textId="04ED8CB6" w:rsidR="006D0A61" w:rsidRDefault="006D0A61" w:rsidP="006D0A61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D70EC41" w14:textId="073F9461" w:rsidR="006D0A61" w:rsidRDefault="006D0A61" w:rsidP="006D0A61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7024789D" w14:textId="17DD5828" w:rsidR="006D0A61" w:rsidRDefault="006D0A61" w:rsidP="006D0A61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42341ABE" w14:textId="3414B8DB" w:rsidR="006D0A61" w:rsidRDefault="006D0A61" w:rsidP="006D0A61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definition – Patient with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Self-reported Disability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F2C0AA" w14:textId="46BBB53A" w:rsidR="006D0A61" w:rsidRDefault="0039353A" w:rsidP="006D0A61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added “during the measurement year”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D62B32" w14:textId="192E836B" w:rsidR="006D0A61" w:rsidRDefault="006D0A61" w:rsidP="006D0A61">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B90CAF" w:rsidRPr="00C623C0" w14:paraId="70DC61C1" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB42B7F" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F59F78" w14:textId="6FB24CA0" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="008455F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F3B3DB" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0047BCAB" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definition – Patient with Eligibility for MassHealth on the Basis of a Disability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1D9302" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definition no longer applicable given the measure’s revised approach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="189D97FC" w14:textId="2A403A4C" w:rsidR="00B90CAF" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A144E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B90CAF" w:rsidRPr="00C623C0" w14:paraId="252E9BC0" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="519F26B1" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619C3E9F" w14:textId="689DEBFB" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00465090">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="007523A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="421B504C" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE45B16" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Administrative Specification – Rate 1, Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F872EE9" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Expanded staff/providers who may render screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="101F8B45" w14:textId="67A472AF" w:rsidR="00B90CAF" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A144E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B90CAF" w:rsidRPr="00C623C0" w14:paraId="682432D9" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0819EBBF" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Achievement of External Standards for Health Equity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6575AD71" w14:textId="7FEA3E9F" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3B99">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3B99">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8BA496" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E35F4D7" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description; Measure Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FEE11A" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Included a footnote on the name change for the HCE Certification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0E8C2C" w14:textId="1C315421" w:rsidR="00B90CAF" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A144E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00902A7E" w:rsidRPr="00C623C0" w14:paraId="615B35E6" w14:textId="77777777" w:rsidTr="004D182E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32228308" w14:textId="03DC3151" w:rsidR="00902A7E" w:rsidRDefault="00B90CAF" w:rsidP="00902A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00196861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-HQEIP Ambulatory Quality Performance Disparities Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7109956E" w14:textId="7D1F1472" w:rsidR="00902A7E" w:rsidRDefault="00902A7E" w:rsidP="00902A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="007C2AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B6A0C3" w14:textId="5542C1F0" w:rsidR="00902A7E" w:rsidRDefault="00902A7E" w:rsidP="00902A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54421FCC" w14:textId="7D16F0DF" w:rsidR="00902A7E" w:rsidRDefault="00902A7E" w:rsidP="00902A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CAAF7A" w14:textId="74238F4C" w:rsidR="00902A7E" w:rsidRDefault="00902A7E" w:rsidP="00902A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Updated the PY3 Measure Assessment Report submission date and added information on PY4 and PY5 submission requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BA910C" w14:textId="7AAD8C23" w:rsidR="00902A7E" w:rsidRDefault="00902A7E" w:rsidP="00902A7E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3/27/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="4FBF97E2" w14:textId="77777777" w:rsidR="00937629" w:rsidRPr="00C623C0" w:rsidRDefault="00937629" w:rsidP="00937629">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0A9305BC" w14:textId="77777777" w:rsidR="00D96991" w:rsidRPr="00C623C0" w:rsidRDefault="00D96991" w:rsidP="00D96991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715E34E9" w14:textId="77777777" w:rsidR="00555BC8" w:rsidRPr="00C623C0" w:rsidRDefault="00555BC8" w:rsidP="00555BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BCFA134" w14:textId="72BA79E8" w:rsidR="1868A52E" w:rsidRDefault="1868A52E"/>
     <w:p w14:paraId="5A361ACD" w14:textId="6720AE47" w:rsidR="00403F2D" w:rsidRPr="00C623C0" w:rsidRDefault="00403F2D" w:rsidP="5A76BED9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00403F2D" w:rsidRPr="00C623C0">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79EA4C44" w14:textId="77777777" w:rsidR="00B84CB4" w:rsidRDefault="00B84CB4" w:rsidP="004261B3">
+    <w:p w14:paraId="02378886" w14:textId="77777777" w:rsidR="00CE6C44" w:rsidRDefault="00CE6C44" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48B14A57" w14:textId="77777777" w:rsidR="00B84CB4" w:rsidRDefault="00B84CB4" w:rsidP="004261B3">
+    <w:p w14:paraId="08A78078" w14:textId="77777777" w:rsidR="00CE6C44" w:rsidRDefault="00CE6C44" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14273,89 +16533,97 @@
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C80D48">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5-2027</w:t>
     </w:r>
     <w:r w:rsidR="006569C9" w:rsidRPr="007A38DD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="17E44B7B" w14:textId="5FEFB200" w:rsidR="001414D0" w:rsidRPr="001414D0" w:rsidRDefault="001414D0" w:rsidP="001414D0">
+  <w:p w14:paraId="17E44B7B" w14:textId="439990AB" w:rsidR="001414D0" w:rsidRPr="001414D0" w:rsidRDefault="001414D0" w:rsidP="001414D0">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA7EF3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
-    <w:r w:rsidR="00003BAD">
+    <w:r w:rsidR="00937629">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>December</w:t>
+      <w:t>March</w:t>
     </w:r>
     <w:r w:rsidR="00B77C43">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00003BAD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>24</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00937629">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00BA7EF3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, 2025</w:t>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="951358130"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -14405,61 +16673,61 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="007A38DD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="32B3D972" w14:textId="3190D3A4" w:rsidR="004261B3" w:rsidRDefault="004261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="602535F8" w14:textId="77777777" w:rsidR="00B84CB4" w:rsidRDefault="00B84CB4" w:rsidP="004261B3">
+    <w:p w14:paraId="311C32B7" w14:textId="77777777" w:rsidR="00CE6C44" w:rsidRDefault="00CE6C44" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6925567E" w14:textId="77777777" w:rsidR="00B84CB4" w:rsidRDefault="00B84CB4" w:rsidP="004261B3">
+    <w:p w14:paraId="200698A8" w14:textId="77777777" w:rsidR="00CE6C44" w:rsidRDefault="00CE6C44" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6388299B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0ECF6AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -14550,546 +16818,588 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="819425156">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00900E67"/>
     <w:rsid w:val="00003BAD"/>
     <w:rsid w:val="000113C7"/>
     <w:rsid w:val="00012909"/>
     <w:rsid w:val="00016AA0"/>
     <w:rsid w:val="00023359"/>
+    <w:rsid w:val="00027678"/>
     <w:rsid w:val="00027B1B"/>
     <w:rsid w:val="00027C76"/>
     <w:rsid w:val="00040A48"/>
     <w:rsid w:val="0004274E"/>
     <w:rsid w:val="0004573C"/>
     <w:rsid w:val="00045B0D"/>
     <w:rsid w:val="00051A5F"/>
     <w:rsid w:val="00061E95"/>
     <w:rsid w:val="00072D1A"/>
     <w:rsid w:val="000758FB"/>
     <w:rsid w:val="00082600"/>
     <w:rsid w:val="00085D69"/>
     <w:rsid w:val="00090C7C"/>
     <w:rsid w:val="00094DA9"/>
     <w:rsid w:val="00095BA3"/>
+    <w:rsid w:val="000A1E3D"/>
     <w:rsid w:val="000A27BC"/>
     <w:rsid w:val="000E17BD"/>
+    <w:rsid w:val="000F0218"/>
     <w:rsid w:val="000F2331"/>
     <w:rsid w:val="000F44EF"/>
     <w:rsid w:val="000F6BC7"/>
     <w:rsid w:val="00106088"/>
     <w:rsid w:val="00111076"/>
     <w:rsid w:val="001201B0"/>
     <w:rsid w:val="00122075"/>
     <w:rsid w:val="00123843"/>
     <w:rsid w:val="00130BE6"/>
     <w:rsid w:val="00132F52"/>
     <w:rsid w:val="00140046"/>
     <w:rsid w:val="0014082E"/>
     <w:rsid w:val="001414D0"/>
     <w:rsid w:val="00144FFB"/>
     <w:rsid w:val="00153153"/>
     <w:rsid w:val="00160C00"/>
     <w:rsid w:val="00162B9A"/>
     <w:rsid w:val="00162EE3"/>
     <w:rsid w:val="00187563"/>
     <w:rsid w:val="00192F7B"/>
     <w:rsid w:val="00194307"/>
     <w:rsid w:val="00194A5E"/>
     <w:rsid w:val="001956A1"/>
     <w:rsid w:val="00196861"/>
     <w:rsid w:val="00196949"/>
     <w:rsid w:val="001977F6"/>
+    <w:rsid w:val="001A74D4"/>
     <w:rsid w:val="001B0402"/>
     <w:rsid w:val="001B183E"/>
     <w:rsid w:val="001B218F"/>
     <w:rsid w:val="001B759E"/>
     <w:rsid w:val="001C4A04"/>
     <w:rsid w:val="001D3755"/>
     <w:rsid w:val="001D4735"/>
     <w:rsid w:val="001E6838"/>
     <w:rsid w:val="001F221C"/>
     <w:rsid w:val="001F2920"/>
     <w:rsid w:val="0022489F"/>
     <w:rsid w:val="0022518F"/>
     <w:rsid w:val="00225565"/>
     <w:rsid w:val="00225791"/>
     <w:rsid w:val="00235D9A"/>
     <w:rsid w:val="00242B2E"/>
     <w:rsid w:val="00254AA4"/>
     <w:rsid w:val="002550AA"/>
     <w:rsid w:val="00256402"/>
     <w:rsid w:val="00261AC9"/>
     <w:rsid w:val="00262AFA"/>
     <w:rsid w:val="00270A01"/>
     <w:rsid w:val="00280BE3"/>
     <w:rsid w:val="00290FC0"/>
+    <w:rsid w:val="0029344D"/>
     <w:rsid w:val="002A39C6"/>
     <w:rsid w:val="002A6FD8"/>
     <w:rsid w:val="002B0AF9"/>
+    <w:rsid w:val="002B3205"/>
     <w:rsid w:val="002B3EA5"/>
     <w:rsid w:val="002B5D3B"/>
     <w:rsid w:val="002B72DB"/>
     <w:rsid w:val="002B78F6"/>
     <w:rsid w:val="002B7DEC"/>
     <w:rsid w:val="002C21BC"/>
     <w:rsid w:val="002C3243"/>
     <w:rsid w:val="002C3767"/>
     <w:rsid w:val="002C4109"/>
     <w:rsid w:val="002E08E4"/>
     <w:rsid w:val="002E6206"/>
     <w:rsid w:val="002F0D43"/>
     <w:rsid w:val="002F2823"/>
     <w:rsid w:val="00301065"/>
     <w:rsid w:val="003128F9"/>
     <w:rsid w:val="00317620"/>
     <w:rsid w:val="003224A7"/>
+    <w:rsid w:val="00325F31"/>
     <w:rsid w:val="00330B11"/>
     <w:rsid w:val="0033255C"/>
     <w:rsid w:val="00333A32"/>
     <w:rsid w:val="00333F0E"/>
     <w:rsid w:val="00340EBC"/>
     <w:rsid w:val="00341FC4"/>
     <w:rsid w:val="00344FDF"/>
     <w:rsid w:val="00345107"/>
     <w:rsid w:val="00346987"/>
     <w:rsid w:val="003553A6"/>
     <w:rsid w:val="00356FBD"/>
     <w:rsid w:val="00360AC7"/>
     <w:rsid w:val="00364FDA"/>
     <w:rsid w:val="00375136"/>
     <w:rsid w:val="00381FB8"/>
     <w:rsid w:val="003861C8"/>
     <w:rsid w:val="00387A0F"/>
     <w:rsid w:val="0039074D"/>
     <w:rsid w:val="00390E51"/>
+    <w:rsid w:val="0039353A"/>
     <w:rsid w:val="00396C99"/>
     <w:rsid w:val="003A0AD5"/>
     <w:rsid w:val="003A263F"/>
     <w:rsid w:val="003A2B0C"/>
     <w:rsid w:val="003B115D"/>
     <w:rsid w:val="003B56C1"/>
     <w:rsid w:val="003B6E63"/>
     <w:rsid w:val="003D215A"/>
     <w:rsid w:val="003F0AA1"/>
     <w:rsid w:val="003F1734"/>
     <w:rsid w:val="003F30C9"/>
     <w:rsid w:val="00401361"/>
     <w:rsid w:val="00403F2D"/>
     <w:rsid w:val="0040410D"/>
     <w:rsid w:val="00404A56"/>
     <w:rsid w:val="00406661"/>
     <w:rsid w:val="00410ABE"/>
     <w:rsid w:val="0041503F"/>
+    <w:rsid w:val="00416737"/>
     <w:rsid w:val="004174A4"/>
     <w:rsid w:val="00421E11"/>
+    <w:rsid w:val="00423739"/>
     <w:rsid w:val="004261B3"/>
     <w:rsid w:val="0044507C"/>
     <w:rsid w:val="00453219"/>
     <w:rsid w:val="004557D2"/>
+    <w:rsid w:val="00465090"/>
     <w:rsid w:val="00467FB7"/>
     <w:rsid w:val="0047208A"/>
     <w:rsid w:val="00475790"/>
     <w:rsid w:val="00476206"/>
     <w:rsid w:val="00495B6E"/>
     <w:rsid w:val="004A1E53"/>
     <w:rsid w:val="004A21B2"/>
     <w:rsid w:val="004A5500"/>
     <w:rsid w:val="004B2512"/>
+    <w:rsid w:val="004B3B99"/>
     <w:rsid w:val="004B3D1F"/>
     <w:rsid w:val="004C1C18"/>
     <w:rsid w:val="004C4F33"/>
     <w:rsid w:val="004C7585"/>
     <w:rsid w:val="004C759B"/>
     <w:rsid w:val="004D3606"/>
     <w:rsid w:val="004D75EE"/>
     <w:rsid w:val="004E345E"/>
     <w:rsid w:val="00503732"/>
     <w:rsid w:val="0050460B"/>
     <w:rsid w:val="0050525C"/>
     <w:rsid w:val="00506869"/>
     <w:rsid w:val="00515B71"/>
     <w:rsid w:val="00517ED7"/>
     <w:rsid w:val="0052370D"/>
     <w:rsid w:val="005344C1"/>
     <w:rsid w:val="00542185"/>
     <w:rsid w:val="005475AF"/>
     <w:rsid w:val="00555BC8"/>
     <w:rsid w:val="00561CE8"/>
     <w:rsid w:val="00563360"/>
     <w:rsid w:val="005636C9"/>
     <w:rsid w:val="005761DC"/>
     <w:rsid w:val="00576497"/>
     <w:rsid w:val="00580202"/>
     <w:rsid w:val="005825A4"/>
     <w:rsid w:val="00594DB7"/>
     <w:rsid w:val="005A0B41"/>
     <w:rsid w:val="005A3633"/>
     <w:rsid w:val="005A3D5B"/>
     <w:rsid w:val="005A6203"/>
     <w:rsid w:val="005B0AB8"/>
     <w:rsid w:val="005C0473"/>
     <w:rsid w:val="005C1DE2"/>
     <w:rsid w:val="005C6FB2"/>
     <w:rsid w:val="005D16A8"/>
     <w:rsid w:val="005D46CB"/>
     <w:rsid w:val="005E11FF"/>
     <w:rsid w:val="005E18FF"/>
     <w:rsid w:val="005F0777"/>
     <w:rsid w:val="005F70A2"/>
     <w:rsid w:val="00605B8F"/>
+    <w:rsid w:val="00607C25"/>
     <w:rsid w:val="00611017"/>
     <w:rsid w:val="0061104A"/>
     <w:rsid w:val="006124D7"/>
     <w:rsid w:val="006207B5"/>
     <w:rsid w:val="00623261"/>
     <w:rsid w:val="00624C9B"/>
+    <w:rsid w:val="00631BC6"/>
     <w:rsid w:val="006403C1"/>
     <w:rsid w:val="00640460"/>
     <w:rsid w:val="00640578"/>
     <w:rsid w:val="006411F8"/>
     <w:rsid w:val="006525D7"/>
     <w:rsid w:val="0065289E"/>
     <w:rsid w:val="006569C9"/>
     <w:rsid w:val="00656B7F"/>
     <w:rsid w:val="00665970"/>
     <w:rsid w:val="006675B9"/>
     <w:rsid w:val="006705F8"/>
     <w:rsid w:val="00671575"/>
     <w:rsid w:val="0068274E"/>
     <w:rsid w:val="00683F5F"/>
     <w:rsid w:val="00686F0A"/>
+    <w:rsid w:val="0069174E"/>
     <w:rsid w:val="00697767"/>
     <w:rsid w:val="006A0F4E"/>
     <w:rsid w:val="006A1000"/>
     <w:rsid w:val="006A1B5C"/>
     <w:rsid w:val="006A7140"/>
     <w:rsid w:val="006B404F"/>
     <w:rsid w:val="006B4833"/>
     <w:rsid w:val="006C47D4"/>
+    <w:rsid w:val="006D0A61"/>
     <w:rsid w:val="006D143A"/>
     <w:rsid w:val="006D35F4"/>
     <w:rsid w:val="006D3974"/>
     <w:rsid w:val="006D4323"/>
     <w:rsid w:val="006D4A0B"/>
     <w:rsid w:val="006E09EC"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006F100B"/>
+    <w:rsid w:val="006F2308"/>
     <w:rsid w:val="006F7B71"/>
     <w:rsid w:val="00703A57"/>
     <w:rsid w:val="007131E6"/>
+    <w:rsid w:val="00716147"/>
     <w:rsid w:val="007179ED"/>
     <w:rsid w:val="00720A11"/>
+    <w:rsid w:val="00732840"/>
     <w:rsid w:val="007366EB"/>
     <w:rsid w:val="007369F7"/>
     <w:rsid w:val="007372CA"/>
     <w:rsid w:val="00743FC8"/>
+    <w:rsid w:val="007523A4"/>
     <w:rsid w:val="007651D1"/>
     <w:rsid w:val="007652AE"/>
     <w:rsid w:val="0076E01C"/>
     <w:rsid w:val="007706C7"/>
     <w:rsid w:val="00773CA3"/>
     <w:rsid w:val="00780D0C"/>
     <w:rsid w:val="00785A25"/>
     <w:rsid w:val="00790D53"/>
     <w:rsid w:val="00793477"/>
     <w:rsid w:val="007A0C9F"/>
     <w:rsid w:val="007A0F8B"/>
     <w:rsid w:val="007A38DD"/>
     <w:rsid w:val="007A516F"/>
     <w:rsid w:val="007A7332"/>
     <w:rsid w:val="007B0AC1"/>
     <w:rsid w:val="007B59B8"/>
     <w:rsid w:val="007B6A9D"/>
     <w:rsid w:val="007C0545"/>
+    <w:rsid w:val="007C2AD5"/>
     <w:rsid w:val="007C3E98"/>
     <w:rsid w:val="007C4D5F"/>
     <w:rsid w:val="007C4D92"/>
     <w:rsid w:val="007C647C"/>
     <w:rsid w:val="007D0536"/>
     <w:rsid w:val="007D7B22"/>
     <w:rsid w:val="007F12E0"/>
     <w:rsid w:val="007F6ADB"/>
     <w:rsid w:val="007F6F81"/>
     <w:rsid w:val="00801BE4"/>
     <w:rsid w:val="00804706"/>
     <w:rsid w:val="0081320F"/>
     <w:rsid w:val="00815241"/>
     <w:rsid w:val="00817286"/>
     <w:rsid w:val="00822B62"/>
     <w:rsid w:val="00823F37"/>
     <w:rsid w:val="00826251"/>
     <w:rsid w:val="008278C1"/>
     <w:rsid w:val="00832885"/>
     <w:rsid w:val="00832AD6"/>
     <w:rsid w:val="00834F59"/>
     <w:rsid w:val="00834F8D"/>
+    <w:rsid w:val="0083533E"/>
     <w:rsid w:val="008401C1"/>
+    <w:rsid w:val="008455F6"/>
     <w:rsid w:val="00852EDE"/>
     <w:rsid w:val="0085695E"/>
     <w:rsid w:val="00856D33"/>
+    <w:rsid w:val="0086496C"/>
     <w:rsid w:val="008700C9"/>
     <w:rsid w:val="00870C16"/>
     <w:rsid w:val="00871FE3"/>
     <w:rsid w:val="00873994"/>
     <w:rsid w:val="0087545A"/>
     <w:rsid w:val="0088525E"/>
     <w:rsid w:val="008858CD"/>
     <w:rsid w:val="00886AE0"/>
     <w:rsid w:val="00892B36"/>
     <w:rsid w:val="008A4D3D"/>
     <w:rsid w:val="008B0DFD"/>
+    <w:rsid w:val="008D1CDC"/>
     <w:rsid w:val="008E0F15"/>
     <w:rsid w:val="008E2349"/>
     <w:rsid w:val="008E27A5"/>
     <w:rsid w:val="008E399E"/>
     <w:rsid w:val="008E53B1"/>
     <w:rsid w:val="008E6BC4"/>
     <w:rsid w:val="008F0BBB"/>
     <w:rsid w:val="0090000C"/>
     <w:rsid w:val="009009C5"/>
     <w:rsid w:val="00900E67"/>
+    <w:rsid w:val="00902A7E"/>
     <w:rsid w:val="00902CF6"/>
     <w:rsid w:val="0090486D"/>
     <w:rsid w:val="00904B6C"/>
     <w:rsid w:val="009164C6"/>
     <w:rsid w:val="00916685"/>
     <w:rsid w:val="009223BD"/>
     <w:rsid w:val="00925251"/>
     <w:rsid w:val="00925469"/>
     <w:rsid w:val="00925537"/>
     <w:rsid w:val="009259FA"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="00931BD3"/>
+    <w:rsid w:val="00937629"/>
+    <w:rsid w:val="00941DD8"/>
     <w:rsid w:val="009445CD"/>
     <w:rsid w:val="009467CB"/>
     <w:rsid w:val="009474AE"/>
     <w:rsid w:val="009502E3"/>
     <w:rsid w:val="00961AD3"/>
     <w:rsid w:val="00976CF9"/>
     <w:rsid w:val="00977643"/>
     <w:rsid w:val="00995015"/>
     <w:rsid w:val="009A2405"/>
     <w:rsid w:val="009B07EF"/>
     <w:rsid w:val="009C06DA"/>
     <w:rsid w:val="009C13DC"/>
     <w:rsid w:val="009C1DC9"/>
     <w:rsid w:val="009D4B92"/>
     <w:rsid w:val="009F0B7A"/>
     <w:rsid w:val="00A00F20"/>
     <w:rsid w:val="00A1093D"/>
+    <w:rsid w:val="00A11512"/>
     <w:rsid w:val="00A229A7"/>
     <w:rsid w:val="00A23A1D"/>
     <w:rsid w:val="00A24DC0"/>
     <w:rsid w:val="00A27DAF"/>
     <w:rsid w:val="00A328AD"/>
     <w:rsid w:val="00A44547"/>
     <w:rsid w:val="00A44DE7"/>
     <w:rsid w:val="00A46F38"/>
     <w:rsid w:val="00A4783F"/>
     <w:rsid w:val="00A54584"/>
     <w:rsid w:val="00A55C6F"/>
     <w:rsid w:val="00A5765B"/>
     <w:rsid w:val="00A64980"/>
     <w:rsid w:val="00A6675F"/>
     <w:rsid w:val="00A733CA"/>
     <w:rsid w:val="00A73DAE"/>
     <w:rsid w:val="00A7771D"/>
     <w:rsid w:val="00A8250B"/>
     <w:rsid w:val="00A869BB"/>
     <w:rsid w:val="00A87219"/>
+    <w:rsid w:val="00A939E4"/>
     <w:rsid w:val="00A94DC1"/>
     <w:rsid w:val="00AA1016"/>
     <w:rsid w:val="00AA2716"/>
     <w:rsid w:val="00AA5AF5"/>
     <w:rsid w:val="00AB1329"/>
     <w:rsid w:val="00AC3FB8"/>
     <w:rsid w:val="00AC481B"/>
     <w:rsid w:val="00AD25A4"/>
     <w:rsid w:val="00AD4BE6"/>
     <w:rsid w:val="00AD4C66"/>
     <w:rsid w:val="00AE0E1F"/>
     <w:rsid w:val="00AE206A"/>
     <w:rsid w:val="00AF0F60"/>
     <w:rsid w:val="00B03695"/>
+    <w:rsid w:val="00B1484E"/>
     <w:rsid w:val="00B2642B"/>
     <w:rsid w:val="00B3723F"/>
     <w:rsid w:val="00B623F6"/>
     <w:rsid w:val="00B66A68"/>
     <w:rsid w:val="00B74738"/>
     <w:rsid w:val="00B75291"/>
     <w:rsid w:val="00B77C37"/>
     <w:rsid w:val="00B77C43"/>
     <w:rsid w:val="00B82CEC"/>
     <w:rsid w:val="00B84CB4"/>
     <w:rsid w:val="00B86608"/>
+    <w:rsid w:val="00B90CAF"/>
     <w:rsid w:val="00B94553"/>
     <w:rsid w:val="00BA00DE"/>
     <w:rsid w:val="00BA7EF3"/>
     <w:rsid w:val="00BB12A7"/>
     <w:rsid w:val="00BB378C"/>
     <w:rsid w:val="00BC585D"/>
+    <w:rsid w:val="00BC7546"/>
     <w:rsid w:val="00BD121B"/>
+    <w:rsid w:val="00BD3D50"/>
     <w:rsid w:val="00BD7BD2"/>
     <w:rsid w:val="00BE5BB6"/>
     <w:rsid w:val="00BF35AF"/>
+    <w:rsid w:val="00BF5F68"/>
     <w:rsid w:val="00C01E08"/>
     <w:rsid w:val="00C01EDA"/>
+    <w:rsid w:val="00C03363"/>
     <w:rsid w:val="00C0660D"/>
     <w:rsid w:val="00C07E3F"/>
     <w:rsid w:val="00C10236"/>
     <w:rsid w:val="00C11FBB"/>
     <w:rsid w:val="00C13B84"/>
     <w:rsid w:val="00C15C72"/>
     <w:rsid w:val="00C17236"/>
     <w:rsid w:val="00C238E6"/>
     <w:rsid w:val="00C30931"/>
     <w:rsid w:val="00C33494"/>
     <w:rsid w:val="00C36BC7"/>
     <w:rsid w:val="00C517CB"/>
     <w:rsid w:val="00C53AE9"/>
     <w:rsid w:val="00C55CF9"/>
     <w:rsid w:val="00C623C0"/>
     <w:rsid w:val="00C800DB"/>
     <w:rsid w:val="00C80D48"/>
     <w:rsid w:val="00C84935"/>
     <w:rsid w:val="00C84AB6"/>
     <w:rsid w:val="00CA4325"/>
     <w:rsid w:val="00CB0CFE"/>
     <w:rsid w:val="00CB56E6"/>
     <w:rsid w:val="00CB5C58"/>
     <w:rsid w:val="00CB6728"/>
     <w:rsid w:val="00CC598C"/>
     <w:rsid w:val="00CD01C8"/>
     <w:rsid w:val="00CD4CF5"/>
     <w:rsid w:val="00CD69DB"/>
     <w:rsid w:val="00CD6F9B"/>
     <w:rsid w:val="00CD7B61"/>
     <w:rsid w:val="00CE3C6C"/>
+    <w:rsid w:val="00CE5C90"/>
+    <w:rsid w:val="00CE6C44"/>
     <w:rsid w:val="00CF19D9"/>
     <w:rsid w:val="00D01139"/>
+    <w:rsid w:val="00D02E21"/>
     <w:rsid w:val="00D02FC4"/>
     <w:rsid w:val="00D07DE8"/>
     <w:rsid w:val="00D1291F"/>
     <w:rsid w:val="00D152FE"/>
     <w:rsid w:val="00D1602E"/>
     <w:rsid w:val="00D1614E"/>
     <w:rsid w:val="00D16A4C"/>
     <w:rsid w:val="00D259CD"/>
     <w:rsid w:val="00D27DED"/>
     <w:rsid w:val="00D3413A"/>
     <w:rsid w:val="00D44292"/>
     <w:rsid w:val="00D50D98"/>
     <w:rsid w:val="00D813FE"/>
     <w:rsid w:val="00D91BDC"/>
     <w:rsid w:val="00D9484C"/>
     <w:rsid w:val="00D96991"/>
     <w:rsid w:val="00D97F80"/>
     <w:rsid w:val="00DA5DCB"/>
     <w:rsid w:val="00DA6735"/>
     <w:rsid w:val="00DA7309"/>
     <w:rsid w:val="00DA74C2"/>
     <w:rsid w:val="00DB372E"/>
     <w:rsid w:val="00DC470B"/>
     <w:rsid w:val="00DC5473"/>
+    <w:rsid w:val="00DD5915"/>
     <w:rsid w:val="00DE125A"/>
     <w:rsid w:val="00DE4E2C"/>
     <w:rsid w:val="00DF27DE"/>
     <w:rsid w:val="00DF6373"/>
     <w:rsid w:val="00E025B9"/>
     <w:rsid w:val="00E03FAA"/>
     <w:rsid w:val="00E04488"/>
     <w:rsid w:val="00E04DB2"/>
+    <w:rsid w:val="00E101C9"/>
     <w:rsid w:val="00E14A9E"/>
     <w:rsid w:val="00E35C79"/>
     <w:rsid w:val="00E36C03"/>
     <w:rsid w:val="00E37CBB"/>
     <w:rsid w:val="00E41697"/>
     <w:rsid w:val="00E41F26"/>
     <w:rsid w:val="00E42824"/>
     <w:rsid w:val="00E4374C"/>
     <w:rsid w:val="00E43E27"/>
     <w:rsid w:val="00E55188"/>
     <w:rsid w:val="00E74C09"/>
     <w:rsid w:val="00E82793"/>
     <w:rsid w:val="00E82C77"/>
     <w:rsid w:val="00E87070"/>
+    <w:rsid w:val="00E90191"/>
     <w:rsid w:val="00E95A7E"/>
     <w:rsid w:val="00E96234"/>
     <w:rsid w:val="00E97068"/>
     <w:rsid w:val="00EA2CC3"/>
     <w:rsid w:val="00EA441E"/>
     <w:rsid w:val="00EA4431"/>
     <w:rsid w:val="00EA4A1E"/>
     <w:rsid w:val="00EA6D3E"/>
     <w:rsid w:val="00EB6A53"/>
     <w:rsid w:val="00EC2538"/>
     <w:rsid w:val="00EC3D9A"/>
     <w:rsid w:val="00EC5180"/>
+    <w:rsid w:val="00EC619F"/>
     <w:rsid w:val="00ED7243"/>
     <w:rsid w:val="00EE5862"/>
     <w:rsid w:val="00EE6667"/>
     <w:rsid w:val="00EF6E1D"/>
     <w:rsid w:val="00F052C7"/>
     <w:rsid w:val="00F06EA3"/>
     <w:rsid w:val="00F07861"/>
     <w:rsid w:val="00F11409"/>
     <w:rsid w:val="00F17A46"/>
     <w:rsid w:val="00F25638"/>
     <w:rsid w:val="00F2597A"/>
     <w:rsid w:val="00F31ECF"/>
     <w:rsid w:val="00F35818"/>
     <w:rsid w:val="00F37F52"/>
     <w:rsid w:val="00F44E97"/>
     <w:rsid w:val="00F53BC9"/>
     <w:rsid w:val="00F55336"/>
     <w:rsid w:val="00F571A9"/>
     <w:rsid w:val="00F643A8"/>
     <w:rsid w:val="00F70B61"/>
     <w:rsid w:val="00F728D1"/>
     <w:rsid w:val="00F805AF"/>
     <w:rsid w:val="00F97515"/>
     <w:rsid w:val="00F9761D"/>
     <w:rsid w:val="00F97E9E"/>
@@ -16638,52 +18948,72 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f2df0f1ff799e2b1eec60a5ae7dbd158">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2b684e3fc6b7474634bd10d69afc92c" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -16862,147 +19192,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{641E70FD-FB2B-4D71-987F-E17DB654A603}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2F6250-C6E2-41FB-88DB-34FCA00D1B0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285963D1-BBDF-4D7D-99FA-6E5D9BCDEA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7273ED42-6F3D-4534-A246-673C69637600}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA314F96-88F0-4E91-855E-1B95E5065C78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15107</Characters>
+  <Pages>12</Pages>
+  <Words>3087</Words>
+  <Characters>17600</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>146</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17240</CharactersWithSpaces>
+  <CharactersWithSpaces>20646</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>