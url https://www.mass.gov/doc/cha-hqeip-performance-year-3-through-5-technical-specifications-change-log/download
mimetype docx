--- v2 (2026-05-13)
+++ v3 (2026-10-04)
@@ -37,51 +37,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5072A4E1" wp14:editId="592C2666">
             <wp:extent cx="1209675" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="2118679234" name="Graphic 2118679234" descr="MassHealth logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Graphic 2118679234"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                          <a16:creationId xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
+                          <a16:creationId xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1209675" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F825627" w14:textId="2B47CC5D" w:rsidR="008E53B1" w:rsidRPr="00132F52" w:rsidRDefault="0076E01C" w:rsidP="4CB88954">
       <w:pPr>
@@ -14044,59 +14044,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Measure Requirements and Assessment: PY3-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48B8CC2A" w14:textId="78568C8E" w:rsidR="00D02E21" w:rsidRDefault="00BF5F68" w:rsidP="004D182E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...7 lines deleted...]
-              <w:t>dded information on PY4 and PY5 submission requirements</w:t>
+              <w:t>Added information on PY4 and PY5 submission requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="747D3EB2" w14:textId="702D1CAB" w:rsidR="00D02E21" w:rsidRDefault="008D1CDC" w:rsidP="00941DD8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3/27/26</w:t>
             </w:r>
           </w:p>
@@ -14680,59 +14672,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66D0E540" w14:textId="12147255" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Updated the PY3 Measure Assessment Report submission date </w:t>
-[...7 lines deleted...]
-              <w:t>and added information on PY4 and PY5 submission requirements</w:t>
+              <w:t>Updated the PY3 Measure Assessment Report submission date and added information on PY4 and PY5 submission requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F7BE09" w14:textId="617E9FDC" w:rsidR="00B90CAF" w:rsidRPr="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7280B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3/27/26</w:t>
@@ -15504,59 +15488,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42341ABE" w14:textId="3414B8DB" w:rsidR="006D0A61" w:rsidRDefault="006D0A61" w:rsidP="006D0A61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Definition – Patient with </w:t>
-[...7 lines deleted...]
-              <w:t>Self-reported Disability</w:t>
+              <w:t>Definition – Patient with Self-reported Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63F2C0AA" w14:textId="46BBB53A" w:rsidR="006D0A61" w:rsidRDefault="0039353A" w:rsidP="006D0A61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Added “during the measurement year”</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15661,51 +15637,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0047BCAB" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Definition – Patient with Eligibility for MassHealth on the Basis of a Disability</w:t>
+              <w:t xml:space="preserve">Definition – Patient with Eligibility for MassHealth </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>on the Basis of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B1D9302" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definition no longer applicable given the measure’s revised approach</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15937,60 +15931,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="004B3B99">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...8 lines deleted...]
-              <w:t>11</w:t>
+              <w:t>-11</w:t>
             </w:r>
             <w:r w:rsidR="004B3B99">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E8BA496" w14:textId="77777777" w:rsidR="00B90CAF" w:rsidRDefault="00B90CAF" w:rsidP="00B90CAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -16200,173 +16185,6919 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05BA910C" w14:textId="7AAD8C23" w:rsidR="00902A7E" w:rsidRDefault="00902A7E" w:rsidP="00902A7E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3/27/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00140B2C" w:rsidRPr="00C623C0" w14:paraId="5F432E6C" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="779E9A40" w14:textId="77777777" w:rsidR="00140B2C" w:rsidRDefault="00140B2C" w:rsidP="00900411">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – Race Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A908004" w14:textId="064FA901" w:rsidR="00140B2C" w:rsidRDefault="0012186C" w:rsidP="00900411">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="348BC92F" w14:textId="77777777" w:rsidR="00140B2C" w:rsidRDefault="00140B2C" w:rsidP="00900411">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B1DE99" w14:textId="77777777" w:rsidR="00140B2C" w:rsidRDefault="00140B2C" w:rsidP="00900411">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB57B35" w14:textId="77777777" w:rsidR="00140B2C" w:rsidRDefault="00140B2C" w:rsidP="00900411">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00448230" w14:textId="40B4DD35" w:rsidR="00140B2C" w:rsidRDefault="00140B2C" w:rsidP="001F6A05">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6A05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F6A05" w:rsidRPr="00C623C0" w14:paraId="51A73DEC" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F58CDE9" w14:textId="77777777" w:rsidR="001F6A05" w:rsidRPr="003C2EE0" w:rsidRDefault="001F6A05" w:rsidP="001F6A05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C2EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – Race Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE0425A" w14:textId="68796676" w:rsidR="001F6A05" w:rsidRDefault="00C206D2" w:rsidP="001F6A05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r w:rsidR="00205D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="425E6750" w14:textId="23DFED25" w:rsidR="001F6A05" w:rsidRDefault="00375127" w:rsidP="001F6A05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AAE4234" w14:textId="77777777" w:rsidR="001F6A05" w:rsidRDefault="001F6A05" w:rsidP="001F6A05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2E8C12" w14:textId="77777777" w:rsidR="001F6A05" w:rsidRDefault="001F6A05" w:rsidP="001F6A05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C07DCE" w14:textId="1B3E5654" w:rsidR="001F6A05" w:rsidRDefault="001F6A05" w:rsidP="001F6A05">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9394B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00205D84" w:rsidRPr="00C623C0" w14:paraId="5F5D5E3B" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE3FCDD" w14:textId="1EC04D75" w:rsidR="00205D84" w:rsidRPr="64AFDFD8" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C2EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELD SOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C2EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Race Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14687AD6" w14:textId="2FCDFC70" w:rsidR="00205D84" w:rsidRDefault="00653D99" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="073D2156" w14:textId="202C1801" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F349F8E" w14:textId="67101F4A" w:rsidR="00205D84" w:rsidRDefault="00D40B04" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0056B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00205D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measure </w:t>
+            </w:r>
+            <w:r w:rsidR="00205D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Summary</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0056B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00205D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D9F715" w14:textId="0FBDD2C5" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Modified requirement to collect data in the measurement year to collect </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E8BB11" w14:textId="004B9C4C" w:rsidR="00205D84" w:rsidRPr="00C9394B" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00205D84" w:rsidRPr="00C623C0" w14:paraId="359FFB9C" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FF6AC4" w14:textId="77777777" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Hispanic Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAFA77D" w14:textId="3A6127AC" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F248FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B9286C" w14:textId="77777777" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F50920D" w14:textId="77777777" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FFB5E5" w14:textId="77777777" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF1DC60" w14:textId="4A1EE08F" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9394B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00205D84" w:rsidRPr="00C623C0" w14:paraId="544759B5" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55845401" w14:textId="77777777" w:rsidR="00205D84" w:rsidRPr="64AFDFD8" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Hispanic Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50979D61" w14:textId="3D4C4E1F" w:rsidR="00205D84" w:rsidRDefault="00A573FF" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15-</w:t>
+            </w:r>
+            <w:r w:rsidR="00205D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F248FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="637D651B" w14:textId="103B2E4D" w:rsidR="00205D84" w:rsidRDefault="00A0056B" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9CB8F7" w14:textId="77777777" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0370B4C0" w14:textId="77777777" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D2D523" w14:textId="6156D74D" w:rsidR="00205D84" w:rsidRDefault="00205D84" w:rsidP="00205D84">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F248FC" w:rsidRPr="00C623C0" w14:paraId="0499828F" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45567B96" w14:textId="29BE2DDE" w:rsidR="00F248FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Hispanic Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CFFD0A" w14:textId="6E1D149B" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="432B306A" w14:textId="4651CDAD" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AED2CCB" w14:textId="4B4C405C" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations – Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DC633B" w14:textId="474DF372" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD78F19" w14:textId="14813715" w:rsidR="00F248FC" w:rsidRPr="00DB321E" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F248FC" w:rsidRPr="00C623C0" w14:paraId="3A4CC39B" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50496538" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABD07D6" w14:textId="70BBD654" w:rsidR="00F248FC" w:rsidRDefault="00CC759B" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E26533" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785121CD" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8AB23A" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E4458A" w14:textId="05B4D6F4" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F248FC" w:rsidRPr="00C623C0" w14:paraId="78C4EA13" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF8F08B" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4230D92A" w14:textId="167FBF06" w:rsidR="00F248FC" w:rsidRDefault="003F0752" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="670803D6" w14:textId="6E467B80" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="398811F1" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3425254A" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10146074" w14:textId="71C9F8EC" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F248FC" w:rsidRPr="00C623C0" w14:paraId="6DBC7919" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3554D3FD" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="125558C5" w14:textId="517B087A" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="003F0752">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8-29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3B3875" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF1D7DD" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional Measure Information – Completeness Calculations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F320C3" w14:textId="77777777" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="773CACC2" w14:textId="24BAEFD5" w:rsidR="00F248FC" w:rsidRDefault="00F248FC" w:rsidP="00F248FC">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1B3E" w:rsidRPr="00C623C0" w14:paraId="243C022A" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F4F62A" w14:textId="11728858" w:rsidR="00BE1B3E" w:rsidRPr="64AFDFD8" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1494570B" w14:textId="4FB9B5A6" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B93BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DBF3CD" w14:textId="724C87F9" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2624B8CB" w14:textId="7D096193" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations – Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D21BDC" w14:textId="6BF149FF" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C83B824" w14:textId="22B0B6BF" w:rsidR="00BE1B3E" w:rsidRPr="00DB321E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1B3E" w:rsidRPr="00C623C0" w14:paraId="1B353476" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="727EA033" w14:textId="77777777" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED4C8EC" w14:textId="51315A5B" w:rsidR="00BE1B3E" w:rsidRDefault="009D7872" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE1B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442D0470" w14:textId="77777777" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E101C86" w14:textId="77777777" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B23005F" w14:textId="77777777" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D1FF20" w14:textId="4523A3D1" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1B3E" w:rsidRPr="00C623C0" w14:paraId="07D27DB4" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="632A516E" w14:textId="77777777" w:rsidR="00BE1B3E" w:rsidRPr="64AFDFD8" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6982DC80" w14:textId="691AEF3B" w:rsidR="00BE1B3E" w:rsidRDefault="00070027" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C51F7C9" w14:textId="3307D298" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9BB954" w14:textId="77777777" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2421A728" w14:textId="77777777" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1662A1" w14:textId="3C0CA058" w:rsidR="00BE1B3E" w:rsidRDefault="00BE1B3E" w:rsidP="00BE1B3E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004939F3" w:rsidRPr="00C623C0" w14:paraId="1D9CBED8" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CEB4F1" w14:textId="6572DFE3" w:rsidR="004939F3" w:rsidRPr="64AFDFD8" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F003A59" w14:textId="289C4F93" w:rsidR="004939F3" w:rsidRDefault="000C27B6" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>41-</w:t>
+            </w:r>
+            <w:r w:rsidR="004939F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CB3608" w14:textId="2AD412C4" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE4B89C" w14:textId="24E0A7FF" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional Measure Information – Completeness Calculations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8AFB23" w14:textId="59999D5A" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D1259D" w14:textId="75367CFA" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004939F3" w:rsidRPr="00C623C0" w14:paraId="51F06066" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426BE927" w14:textId="25A481D8" w:rsidR="004939F3" w:rsidRPr="64AFDFD8" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DC4F97" w14:textId="775EBAA7" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE63D34" w14:textId="1B615B02" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C6DC91" w14:textId="00ED1DD1" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations – Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05087701" w14:textId="239D9659" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CA0A0D" w14:textId="6F9D8961" w:rsidR="004939F3" w:rsidRPr="00DB321E" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004939F3" w:rsidRPr="00C623C0" w14:paraId="0B7E4599" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="312D133F" w14:textId="77777777" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sexual Orientation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29481BD9" w14:textId="1E89CCDF" w:rsidR="004939F3" w:rsidRDefault="00602C37" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E612401" w14:textId="77777777" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAF21D6" w14:textId="77777777" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB20906" w14:textId="77777777" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551115CD" w14:textId="27F85EC6" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004939F3" w:rsidRPr="00C623C0" w14:paraId="4010E435" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0640B62F" w14:textId="77777777" w:rsidR="004939F3" w:rsidRPr="64AFDFD8" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sexual Orientation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B99D401" w14:textId="762CAC11" w:rsidR="004939F3" w:rsidRDefault="00602C37" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>53-54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57672DA3" w14:textId="127A4D4E" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4EA90C" w14:textId="77777777" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B7FB3D" w14:textId="77777777" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2E30C0" w14:textId="28A8EE6D" w:rsidR="004939F3" w:rsidRDefault="004939F3" w:rsidP="004939F3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E61C9" w:rsidRPr="00C623C0" w14:paraId="354B4BE5" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1636C34F" w14:textId="5D2F7C2D" w:rsidR="004E61C9" w:rsidRPr="64AFDFD8" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sexual Orientation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEF64FF" w14:textId="285D1F59" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7402666C" w14:textId="6180E690" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B202AA2" w14:textId="291A1614" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations – Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1043D2" w14:textId="68CDC917" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5706A741" w14:textId="39A870AA" w:rsidR="004E61C9" w:rsidRPr="0093718A" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E61C9" w:rsidRPr="00C623C0" w14:paraId="1531F352" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="630F9068" w14:textId="77777777" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Gender Identity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6723C6BD" w14:textId="5A2B90E8" w:rsidR="004E61C9" w:rsidRDefault="006A2A70" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="009438F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="628C1C25" w14:textId="77777777" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3420AF54" w14:textId="77777777" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F2F4F7" w14:textId="77777777" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57ACA48F" w14:textId="30862C80" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093718A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E61C9" w:rsidRPr="00C623C0" w14:paraId="50B304FA" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38503D72" w14:textId="77777777" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Gender Identity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79522224" w14:textId="4E1AAB92" w:rsidR="004E61C9" w:rsidRDefault="00FA14B6" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-6</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD034A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF4B636" w14:textId="7F09B57F" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFF2EA0" w14:textId="77777777" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AC9761" w14:textId="77777777" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C382367" w14:textId="2E3AE366" w:rsidR="004E61C9" w:rsidRDefault="004E61C9" w:rsidP="004E61C9">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093718A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA14B6" w:rsidRPr="00C623C0" w14:paraId="5EB9C763" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247B431C" w14:textId="18278138" w:rsidR="00FA14B6" w:rsidRPr="64AFDFD8" w:rsidRDefault="00702D4F" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELD SOGI Data </w:t>
+            </w:r>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Gender Identity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CA5C1F" w14:textId="3F327C36" w:rsidR="00FA14B6" w:rsidRDefault="00702D4F" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="007340C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="193CC7AA" w14:textId="6A5FD7EE" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC4734A" w14:textId="79EBAE22" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHA-Specific Adaptations – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A87B001" w14:textId="61844509" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Modified requirement to collect data in the measurement year to collect </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5277F333" w14:textId="2A595FAF" w:rsidR="00FA14B6" w:rsidRPr="0093718A" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA14B6" w:rsidRPr="00C623C0" w14:paraId="64DB862E" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED2CD7F" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Equity Improvement Interventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="782289CE" w14:textId="1F632014" w:rsidR="00FA14B6" w:rsidRDefault="00FA6373" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="600D89A9" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="026712E8" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="474D0115" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Submission date updated to 10/19/2026 (previously dur 10/1/2026) for the PIP2 Remeasurement 1 Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="702F6250" w14:textId="40220796" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093718A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA14B6" w:rsidRPr="00C623C0" w14:paraId="134FC47A" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B77AEF" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF41611" w14:textId="61FE23B6" w:rsidR="00FA14B6" w:rsidRDefault="00546DCB" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FF4B97" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction &amp; Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5803A949" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Population – Event </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F822FA9" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRPr="00FA0A81" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0A81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Step 1:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="606B2D93" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRPr="00596431" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="163" w:hanging="163"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596431">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added references to Inpatient Stay and Observation Stay Value Sets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC04FAD" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EBD4936" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRPr="00596431" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="163" w:hanging="163"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596431">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Updated guidance on how to identify ambulatory radiology encounter (not limited to Place of Service = 22)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EAE5A49" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51CA68CD" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRPr="00FE5D3F" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0A81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Step </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0A81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2368D9" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provided additional guidance on the denominator; inpatient patients with a self-reported disability identified at or prior to visit and radiology and observation stays with a self-reported disability at any time prior to visit/stay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="327A27A5" w14:textId="66248A40" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093718A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA14B6" w:rsidRPr="00C623C0" w14:paraId="46A59935" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7631467F" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6A6F98" w14:textId="509CEF3A" w:rsidR="00FA14B6" w:rsidRDefault="00675CE8" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="007A1538">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6-107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4804FE" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF457E4" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Population – Exclusions </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDCBAF1" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added exclusions of patients leaving against medical advice, eloping, or without being seen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FC85CB" w14:textId="6C7B0966" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093718A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA14B6" w:rsidRPr="00C623C0" w14:paraId="53228D05" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F365A3" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="698F00D1" w14:textId="45891A11" w:rsidR="00FA14B6" w:rsidRDefault="00546DCB" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44E79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1F53A1" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D80B14" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definition – Patient with Self-Reported Disability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="352DAB99" w14:textId="349E6F1A" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Removed reference to timeframe “</w:t>
+            </w:r>
+            <w:r w:rsidR="007A1538">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>during the measurement year</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341CE24E" w14:textId="60C887D8" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093718A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA14B6" w:rsidRPr="00C623C0" w14:paraId="7F9888F3" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F88EBFB" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Achievement of External Standards for Health Equity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D1DCFD" w14:textId="367960E8" w:rsidR="00FA14B6" w:rsidRDefault="00E73759" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00D421FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-11</w:t>
+            </w:r>
+            <w:r w:rsidR="00D421FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7817C9D2" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A67D7E" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65291C85" w14:textId="77777777" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modification for Maintenance of HCE Certification (PY4) and Achievement of HCE Re-Certification (PY5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7537FAAC" w14:textId="72A562DC" w:rsidR="00FA14B6" w:rsidRDefault="00FA14B6" w:rsidP="00FA14B6">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093718A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B026B" w:rsidRPr="00C623C0" w14:paraId="21322D0E" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CAC4D8" w14:textId="1E828A8D" w:rsidR="006B026B" w:rsidRPr="00411C59" w:rsidRDefault="006B026B" w:rsidP="006B026B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00411C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – Race Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EE61F9" w14:textId="257A6E53" w:rsidR="006B026B" w:rsidRPr="00411C59" w:rsidRDefault="006B026B" w:rsidP="006B026B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00411C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00411C59" w:rsidRPr="00411C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E313637" w14:textId="50FB45F2" w:rsidR="006B026B" w:rsidRPr="00411C59" w:rsidRDefault="003919DC" w:rsidP="006B026B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00411C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F9D4FE" w14:textId="6CD24DF0" w:rsidR="006B026B" w:rsidRPr="00411C59" w:rsidRDefault="006B026B" w:rsidP="006B026B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00411C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6CD52A" w14:textId="226B10E1" w:rsidR="00D11EAE" w:rsidRPr="00411C59" w:rsidRDefault="00D11EAE" w:rsidP="006B026B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00411C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specified data collection/</w:t>
+            </w:r>
+            <w:r w:rsidR="003919DC" w:rsidRPr="00411C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00411C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="093A6B47" w14:textId="2F09A927" w:rsidR="006B026B" w:rsidRPr="00411C59" w:rsidRDefault="002957D5" w:rsidP="007407FC">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007407FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/</w:t>
+            </w:r>
+            <w:r w:rsidR="007407FC" w:rsidRPr="007407FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007407FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="68E25675" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9E6E65" w14:textId="4E1BA510" w:rsidR="007407FC" w:rsidRPr="003C2EE0" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C2EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>RELD SOGI Data Completeness – Race Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FE0736" w14:textId="1598397F" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49677975" w14:textId="33680253" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AB6B5A" w14:textId="0A4BDA19" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations – Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48421A1C" w14:textId="1F653C34" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B94178">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF089C7" w14:textId="61B7289D" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="6504802F" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="075D1B44" w14:textId="78B68115" w:rsidR="007407FC" w:rsidRPr="003C2EE0" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Hispanic Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EBA34C" w14:textId="783DADA3" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="002B51D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE458CC" w14:textId="6A963AC6" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00883096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="762F812B" w14:textId="2D8D9027" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="177B4097" w14:textId="4270977F" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E699EF8" w14:textId="28D315D7" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="67FA660D" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E23FAA8" w14:textId="0C29F876" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Hispanic Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3553C2C4" w14:textId="412D8462" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6963BAD5" w14:textId="2DAF1239" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00883096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32037138" w14:textId="4E600151" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations – Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="491B4424" w14:textId="23C0F7FC" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3611E7E7" w14:textId="36B5293B" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="3991BC53" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D8E7F4" w14:textId="26F28BF4" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="374771F4" w14:textId="061CDADE" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD68B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEB7036" w14:textId="2A6D2ED2" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00883096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="453CA7E6" w14:textId="6C809E63" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43020C0E" w14:textId="5108A6E1" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40954556" w14:textId="7253E908" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="358478D0" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE7C1A1" w14:textId="361BA532" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FBEC66" w14:textId="5D9D3CA3" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>28-29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A8AD4B" w14:textId="46638112" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00883096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0CDE7B" w14:textId="5E955BB3" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional Measure Information – Completeness Calculations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABFE310" w14:textId="40F1C22E" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E769023" w14:textId="19CC2F3F" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="0A99763E" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA99D72" w14:textId="3C59EDAF" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150A036C" w14:textId="24B7FFFF" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00602515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C31F404" w14:textId="39EEC881" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00883096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="636B169E" w14:textId="16287775" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations – Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4F8B16" w14:textId="163FD9E6" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C977CBE" w14:textId="503371E8" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="2738E63B" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5389BD28" w14:textId="4CE52935" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662A8A5C" w14:textId="65706895" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidR="008F4147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="090ADBAB" w14:textId="3834A711" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00883096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0099E659" w14:textId="11F050A0" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2692CA" w14:textId="007E26D6" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DA1A8B" w14:textId="525A0B20" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="5A2A1654" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EE90AB" w14:textId="1BA77F4A" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5830B97A" w14:textId="1214C6C1" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6048507D" w14:textId="51E75E13" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00883096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5144BD13" w14:textId="51094934" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional Measure Information – Completeness Calculations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551670CC" w14:textId="004E8A66" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F2155A" w14:textId="69527E52" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="3A9F642A" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747CD884" w14:textId="0FD27282" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="748B476C" w14:textId="177F9123" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3FE3A9" w14:textId="04F0475B" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00883096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140D93C1" w14:textId="6D448F3E" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHA-Specific Adaptations – Measure </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E9FFEB" w14:textId="4A361E0C" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="170BCC0A" w14:textId="4AB0A6BC" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="22539E91" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4104AE1B" w14:textId="7CF6F6B1" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sexual Orientation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B981966" w14:textId="0004847A" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+            <w:r w:rsidR="008F4147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451344DB" w14:textId="053000A6" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D619C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F45677E" w14:textId="3D5225B5" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A00FC2" w14:textId="473BAE2D" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC688D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B896E27" w14:textId="223BA287" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C75F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="684D78C9" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9E47A9" w14:textId="7F1F9D11" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sexual Orientation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2FD4DE" w14:textId="3E378C58" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32062483" w14:textId="0D61BC32" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D619C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B38397" w14:textId="49E4E0E5" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations – Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CC1510" w14:textId="282263F9" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC688D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D510584" w14:textId="20FC6F4A" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C75F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="28D7D797" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4467D31E" w14:textId="7B768BBA" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Gender Identity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1AFCF7" w14:textId="68A59EE8" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C676C1E" w14:textId="5E5B0D79" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D619C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AB9351" w14:textId="67846CFA" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3F4AC9" w14:textId="31B57182" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC688D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A250258" w14:textId="1295E4EE" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C75F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007407FC" w:rsidRPr="00C623C0" w14:paraId="66967DDE" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="615A9127" w14:textId="3667AE27" w:rsidR="007407FC" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Gender Identity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7F7D6D" w14:textId="12234D4E" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FBACE5" w14:textId="11BEB106" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D619C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D248F0E" w14:textId="75E531AB" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHA-Specific Adaptations – Measure Summary: Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E90D8F7" w14:textId="0989234E" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="007407FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC688D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specified data collection/ verification cadence for PY3 (in measurement year) and PY4 &amp; PY5 (within the past 3 years) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E03D24" w14:textId="07272F44" w:rsidR="007407FC" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C75F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004379D5" w:rsidRPr="00C623C0" w14:paraId="2DD3AD53" w14:textId="77777777" w:rsidTr="00900411">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="697966FB" w14:textId="72E7D72E" w:rsidR="004379D5" w:rsidRPr="64AFDFD8" w:rsidRDefault="007407FC" w:rsidP="00FD2858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quality Performance Disparities Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71709DB5" w14:textId="1B379C3C" w:rsidR="004379D5" w:rsidRDefault="00894F58" w:rsidP="00FD2858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085F2E48" w14:textId="441FAB72" w:rsidR="004379D5" w:rsidRPr="006D619C" w:rsidRDefault="00894F58" w:rsidP="00FD2858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="467F27A5" w14:textId="14AE88CC" w:rsidR="004379D5" w:rsidRDefault="00894F58" w:rsidP="00FD2858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Table 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1720B438" w14:textId="71C97AF4" w:rsidR="004379D5" w:rsidRPr="00DC688D" w:rsidRDefault="00A10C1A" w:rsidP="00FD2858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Noted that TOB-2 has been retired by measure steward</w:t>
+            </w:r>
+            <w:r w:rsidR="003577FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and not used in program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAE8290" w14:textId="6273AF43" w:rsidR="004379D5" w:rsidRPr="00AA5511" w:rsidRDefault="007407FC" w:rsidP="001544E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007407FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:p w14:paraId="1CF736A6" w14:textId="77777777" w:rsidR="00140B2C" w:rsidRPr="00C623C0" w:rsidRDefault="00140B2C" w:rsidP="00140B2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4FBF97E2" w14:textId="77777777" w:rsidR="00937629" w:rsidRPr="00C623C0" w:rsidRDefault="00937629" w:rsidP="00937629">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A9305BC" w14:textId="77777777" w:rsidR="00D96991" w:rsidRPr="00C623C0" w:rsidRDefault="00D96991" w:rsidP="00D96991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715E34E9" w14:textId="77777777" w:rsidR="00555BC8" w:rsidRPr="00C623C0" w:rsidRDefault="00555BC8" w:rsidP="00555BC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BCFA134" w14:textId="72BA79E8" w:rsidR="1868A52E" w:rsidRDefault="1868A52E"/>
-    <w:p w14:paraId="5A361ACD" w14:textId="6720AE47" w:rsidR="00403F2D" w:rsidRPr="00C623C0" w:rsidRDefault="00403F2D" w:rsidP="5A76BED9">
+    <w:p w14:paraId="5A361ACD" w14:textId="6720AE47" w:rsidR="00403F2D" w:rsidRPr="00C623C0" w:rsidRDefault="00403F2D" w:rsidP="003919DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00403F2D" w:rsidRPr="00C623C0">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02378886" w14:textId="77777777" w:rsidR="00CE6C44" w:rsidRDefault="00CE6C44" w:rsidP="004261B3">
+    <w:p w14:paraId="1F712F6C" w14:textId="77777777" w:rsidR="00684615" w:rsidRDefault="00684615" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08A78078" w14:textId="77777777" w:rsidR="00CE6C44" w:rsidRDefault="00CE6C44" w:rsidP="004261B3">
+    <w:p w14:paraId="0E3BFEDF" w14:textId="77777777" w:rsidR="00684615" w:rsidRDefault="00684615" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09A0DE7A" w14:textId="77777777" w:rsidR="004261B3" w:rsidRDefault="004261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6D3F5EEF" w14:textId="03DD268B" w:rsidR="004261B3" w:rsidRPr="007A38DD" w:rsidRDefault="004261B3" w:rsidP="0081320F">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007A38DD">
       <w:rPr>
@@ -16533,105 +23264,97 @@
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C80D48">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5-2027</w:t>
     </w:r>
     <w:r w:rsidR="006569C9" w:rsidRPr="007A38DD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="17E44B7B" w14:textId="439990AB" w:rsidR="001414D0" w:rsidRPr="001414D0" w:rsidRDefault="001414D0" w:rsidP="001414D0">
+  <w:p w14:paraId="17E44B7B" w14:textId="7E457359" w:rsidR="001414D0" w:rsidRPr="001414D0" w:rsidRDefault="001414D0" w:rsidP="001414D0">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA7EF3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
-    <w:r w:rsidR="00937629">
+    <w:r w:rsidR="006B026B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>March</w:t>
+      <w:t xml:space="preserve">June </w:t>
     </w:r>
-    <w:r w:rsidR="00B77C43">
+    <w:r w:rsidR="004379D5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-      <w:t>7</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="00BA7EF3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>, 2025</w:t>
+      <w:t>, 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00593F45">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="951358130"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1C140702" w14:textId="7B83938E" w:rsidR="004261B3" w:rsidRPr="007A38DD" w:rsidRDefault="004261B3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16673,75 +23396,187 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="007A38DD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="32B3D972" w14:textId="3190D3A4" w:rsidR="004261B3" w:rsidRDefault="004261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="311C32B7" w14:textId="77777777" w:rsidR="00CE6C44" w:rsidRDefault="00CE6C44" w:rsidP="004261B3">
+    <w:p w14:paraId="4F0F201A" w14:textId="77777777" w:rsidR="00684615" w:rsidRDefault="00684615" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="200698A8" w14:textId="77777777" w:rsidR="00CE6C44" w:rsidRDefault="00CE6C44" w:rsidP="004261B3">
+    <w:p w14:paraId="09FEA595" w14:textId="77777777" w:rsidR="00684615" w:rsidRDefault="00684615" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08AB2F78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCCC608A"/>
+    <w:lvl w:ilvl="0" w:tplc="07EEB240">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6388299B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0ECF6AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16811,625 +23646,709 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="819425156">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1573467099">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00900E67"/>
     <w:rsid w:val="00003BAD"/>
     <w:rsid w:val="000113C7"/>
     <w:rsid w:val="00012909"/>
     <w:rsid w:val="00016AA0"/>
     <w:rsid w:val="00023359"/>
     <w:rsid w:val="00027678"/>
     <w:rsid w:val="00027B1B"/>
     <w:rsid w:val="00027C76"/>
     <w:rsid w:val="00040A48"/>
     <w:rsid w:val="0004274E"/>
     <w:rsid w:val="0004573C"/>
     <w:rsid w:val="00045B0D"/>
     <w:rsid w:val="00051A5F"/>
     <w:rsid w:val="00061E95"/>
+    <w:rsid w:val="00070027"/>
     <w:rsid w:val="00072D1A"/>
     <w:rsid w:val="000758FB"/>
     <w:rsid w:val="00082600"/>
     <w:rsid w:val="00085D69"/>
     <w:rsid w:val="00090C7C"/>
     <w:rsid w:val="00094DA9"/>
     <w:rsid w:val="00095BA3"/>
     <w:rsid w:val="000A1E3D"/>
     <w:rsid w:val="000A27BC"/>
+    <w:rsid w:val="000C27B6"/>
+    <w:rsid w:val="000C7E13"/>
     <w:rsid w:val="000E17BD"/>
     <w:rsid w:val="000F0218"/>
     <w:rsid w:val="000F2331"/>
     <w:rsid w:val="000F44EF"/>
     <w:rsid w:val="000F6BC7"/>
     <w:rsid w:val="00106088"/>
     <w:rsid w:val="00111076"/>
     <w:rsid w:val="001201B0"/>
+    <w:rsid w:val="0012186C"/>
     <w:rsid w:val="00122075"/>
     <w:rsid w:val="00123843"/>
     <w:rsid w:val="00130BE6"/>
     <w:rsid w:val="00132F52"/>
     <w:rsid w:val="00140046"/>
     <w:rsid w:val="0014082E"/>
+    <w:rsid w:val="00140B2C"/>
     <w:rsid w:val="001414D0"/>
     <w:rsid w:val="00144FFB"/>
     <w:rsid w:val="00153153"/>
+    <w:rsid w:val="001544E8"/>
     <w:rsid w:val="00160C00"/>
     <w:rsid w:val="00162B9A"/>
     <w:rsid w:val="00162EE3"/>
     <w:rsid w:val="00187563"/>
     <w:rsid w:val="00192F7B"/>
     <w:rsid w:val="00194307"/>
     <w:rsid w:val="00194A5E"/>
     <w:rsid w:val="001956A1"/>
     <w:rsid w:val="00196861"/>
     <w:rsid w:val="00196949"/>
     <w:rsid w:val="001977F6"/>
     <w:rsid w:val="001A74D4"/>
     <w:rsid w:val="001B0402"/>
     <w:rsid w:val="001B183E"/>
     <w:rsid w:val="001B218F"/>
     <w:rsid w:val="001B759E"/>
+    <w:rsid w:val="001C37B9"/>
     <w:rsid w:val="001C4A04"/>
     <w:rsid w:val="001D3755"/>
     <w:rsid w:val="001D4735"/>
     <w:rsid w:val="001E6838"/>
     <w:rsid w:val="001F221C"/>
     <w:rsid w:val="001F2920"/>
+    <w:rsid w:val="001F6A05"/>
+    <w:rsid w:val="00205D84"/>
+    <w:rsid w:val="00206EDC"/>
     <w:rsid w:val="0022489F"/>
     <w:rsid w:val="0022518F"/>
     <w:rsid w:val="00225565"/>
     <w:rsid w:val="00225791"/>
     <w:rsid w:val="00235D9A"/>
     <w:rsid w:val="00242B2E"/>
+    <w:rsid w:val="0024321F"/>
     <w:rsid w:val="00254AA4"/>
     <w:rsid w:val="002550AA"/>
     <w:rsid w:val="00256402"/>
     <w:rsid w:val="00261AC9"/>
     <w:rsid w:val="00262AFA"/>
     <w:rsid w:val="00270A01"/>
+    <w:rsid w:val="00272EA7"/>
     <w:rsid w:val="00280BE3"/>
     <w:rsid w:val="00290FC0"/>
     <w:rsid w:val="0029344D"/>
+    <w:rsid w:val="002957D5"/>
     <w:rsid w:val="002A39C6"/>
     <w:rsid w:val="002A6FD8"/>
     <w:rsid w:val="002B0AF9"/>
     <w:rsid w:val="002B3205"/>
     <w:rsid w:val="002B3EA5"/>
+    <w:rsid w:val="002B51D9"/>
     <w:rsid w:val="002B5D3B"/>
     <w:rsid w:val="002B72DB"/>
     <w:rsid w:val="002B78F6"/>
     <w:rsid w:val="002B7DEC"/>
     <w:rsid w:val="002C21BC"/>
     <w:rsid w:val="002C3243"/>
     <w:rsid w:val="002C3767"/>
     <w:rsid w:val="002C4109"/>
     <w:rsid w:val="002E08E4"/>
     <w:rsid w:val="002E6206"/>
     <w:rsid w:val="002F0D43"/>
     <w:rsid w:val="002F2823"/>
     <w:rsid w:val="00301065"/>
     <w:rsid w:val="003128F9"/>
     <w:rsid w:val="00317620"/>
+    <w:rsid w:val="00317869"/>
     <w:rsid w:val="003224A7"/>
     <w:rsid w:val="00325F31"/>
     <w:rsid w:val="00330B11"/>
     <w:rsid w:val="0033255C"/>
     <w:rsid w:val="00333A32"/>
     <w:rsid w:val="00333F0E"/>
     <w:rsid w:val="00340EBC"/>
     <w:rsid w:val="00341FC4"/>
     <w:rsid w:val="00344FDF"/>
     <w:rsid w:val="00345107"/>
     <w:rsid w:val="00346987"/>
     <w:rsid w:val="003553A6"/>
     <w:rsid w:val="00356FBD"/>
+    <w:rsid w:val="003577FB"/>
     <w:rsid w:val="00360AC7"/>
     <w:rsid w:val="00364FDA"/>
+    <w:rsid w:val="00375127"/>
     <w:rsid w:val="00375136"/>
     <w:rsid w:val="00381FB8"/>
+    <w:rsid w:val="00385307"/>
     <w:rsid w:val="003861C8"/>
     <w:rsid w:val="00387A0F"/>
     <w:rsid w:val="0039074D"/>
     <w:rsid w:val="00390E51"/>
+    <w:rsid w:val="003919DC"/>
     <w:rsid w:val="0039353A"/>
     <w:rsid w:val="00396C99"/>
     <w:rsid w:val="003A0AD5"/>
     <w:rsid w:val="003A263F"/>
     <w:rsid w:val="003A2B0C"/>
     <w:rsid w:val="003B115D"/>
     <w:rsid w:val="003B56C1"/>
     <w:rsid w:val="003B6E63"/>
     <w:rsid w:val="003D215A"/>
+    <w:rsid w:val="003F0752"/>
     <w:rsid w:val="003F0AA1"/>
     <w:rsid w:val="003F1734"/>
     <w:rsid w:val="003F30C9"/>
     <w:rsid w:val="00401361"/>
     <w:rsid w:val="00403F2D"/>
     <w:rsid w:val="0040410D"/>
     <w:rsid w:val="00404A56"/>
     <w:rsid w:val="00406661"/>
     <w:rsid w:val="00410ABE"/>
+    <w:rsid w:val="00411C59"/>
     <w:rsid w:val="0041503F"/>
     <w:rsid w:val="00416737"/>
     <w:rsid w:val="004174A4"/>
     <w:rsid w:val="00421E11"/>
     <w:rsid w:val="00423739"/>
     <w:rsid w:val="004261B3"/>
+    <w:rsid w:val="004379D5"/>
     <w:rsid w:val="0044507C"/>
     <w:rsid w:val="00453219"/>
     <w:rsid w:val="004557D2"/>
     <w:rsid w:val="00465090"/>
     <w:rsid w:val="00467FB7"/>
     <w:rsid w:val="0047208A"/>
     <w:rsid w:val="00475790"/>
     <w:rsid w:val="00476206"/>
+    <w:rsid w:val="004939F3"/>
     <w:rsid w:val="00495B6E"/>
     <w:rsid w:val="004A1E53"/>
     <w:rsid w:val="004A21B2"/>
+    <w:rsid w:val="004A5270"/>
     <w:rsid w:val="004A5500"/>
     <w:rsid w:val="004B2512"/>
     <w:rsid w:val="004B3B99"/>
     <w:rsid w:val="004B3D1F"/>
     <w:rsid w:val="004C1C18"/>
     <w:rsid w:val="004C4F33"/>
     <w:rsid w:val="004C7585"/>
     <w:rsid w:val="004C759B"/>
     <w:rsid w:val="004D3606"/>
     <w:rsid w:val="004D75EE"/>
     <w:rsid w:val="004E345E"/>
+    <w:rsid w:val="004E61C9"/>
     <w:rsid w:val="00503732"/>
     <w:rsid w:val="0050460B"/>
     <w:rsid w:val="0050525C"/>
     <w:rsid w:val="00506869"/>
     <w:rsid w:val="00515B71"/>
     <w:rsid w:val="00517ED7"/>
     <w:rsid w:val="0052370D"/>
     <w:rsid w:val="005344C1"/>
     <w:rsid w:val="00542185"/>
+    <w:rsid w:val="00545ED7"/>
+    <w:rsid w:val="00546DCB"/>
     <w:rsid w:val="005475AF"/>
+    <w:rsid w:val="00552A52"/>
     <w:rsid w:val="00555BC8"/>
     <w:rsid w:val="00561CE8"/>
     <w:rsid w:val="00563360"/>
     <w:rsid w:val="005636C9"/>
     <w:rsid w:val="005761DC"/>
     <w:rsid w:val="00576497"/>
     <w:rsid w:val="00580202"/>
     <w:rsid w:val="005825A4"/>
+    <w:rsid w:val="00593F45"/>
     <w:rsid w:val="00594DB7"/>
     <w:rsid w:val="005A0B41"/>
     <w:rsid w:val="005A3633"/>
     <w:rsid w:val="005A3D5B"/>
     <w:rsid w:val="005A6203"/>
     <w:rsid w:val="005B0AB8"/>
     <w:rsid w:val="005C0473"/>
     <w:rsid w:val="005C1DE2"/>
     <w:rsid w:val="005C6FB2"/>
     <w:rsid w:val="005D16A8"/>
     <w:rsid w:val="005D46CB"/>
     <w:rsid w:val="005E11FF"/>
     <w:rsid w:val="005E18FF"/>
     <w:rsid w:val="005F0777"/>
     <w:rsid w:val="005F70A2"/>
+    <w:rsid w:val="00602515"/>
+    <w:rsid w:val="00602C37"/>
     <w:rsid w:val="00605B8F"/>
     <w:rsid w:val="00607C25"/>
     <w:rsid w:val="00611017"/>
     <w:rsid w:val="0061104A"/>
     <w:rsid w:val="006124D7"/>
     <w:rsid w:val="006207B5"/>
     <w:rsid w:val="00623261"/>
     <w:rsid w:val="00624C9B"/>
+    <w:rsid w:val="00630BF8"/>
     <w:rsid w:val="00631BC6"/>
     <w:rsid w:val="006403C1"/>
     <w:rsid w:val="00640460"/>
     <w:rsid w:val="00640578"/>
     <w:rsid w:val="006411F8"/>
     <w:rsid w:val="006525D7"/>
     <w:rsid w:val="0065289E"/>
+    <w:rsid w:val="00653D99"/>
     <w:rsid w:val="006569C9"/>
     <w:rsid w:val="00656B7F"/>
     <w:rsid w:val="00665970"/>
     <w:rsid w:val="006675B9"/>
+    <w:rsid w:val="00667FE3"/>
     <w:rsid w:val="006705F8"/>
     <w:rsid w:val="00671575"/>
+    <w:rsid w:val="00675CE8"/>
     <w:rsid w:val="0068274E"/>
     <w:rsid w:val="00683F5F"/>
+    <w:rsid w:val="00684615"/>
     <w:rsid w:val="00686F0A"/>
     <w:rsid w:val="0069174E"/>
     <w:rsid w:val="00697767"/>
     <w:rsid w:val="006A0F4E"/>
     <w:rsid w:val="006A1000"/>
     <w:rsid w:val="006A1B5C"/>
+    <w:rsid w:val="006A2A70"/>
     <w:rsid w:val="006A7140"/>
+    <w:rsid w:val="006B026B"/>
     <w:rsid w:val="006B404F"/>
     <w:rsid w:val="006B4833"/>
     <w:rsid w:val="006C47D4"/>
     <w:rsid w:val="006D0A61"/>
     <w:rsid w:val="006D143A"/>
     <w:rsid w:val="006D35F4"/>
     <w:rsid w:val="006D3974"/>
     <w:rsid w:val="006D4323"/>
     <w:rsid w:val="006D4A0B"/>
     <w:rsid w:val="006E09EC"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006F100B"/>
     <w:rsid w:val="006F2308"/>
     <w:rsid w:val="006F7B71"/>
+    <w:rsid w:val="00702D4F"/>
     <w:rsid w:val="00703A57"/>
     <w:rsid w:val="007131E6"/>
     <w:rsid w:val="00716147"/>
     <w:rsid w:val="007179ED"/>
     <w:rsid w:val="00720A11"/>
     <w:rsid w:val="00732840"/>
+    <w:rsid w:val="007340C2"/>
     <w:rsid w:val="007366EB"/>
     <w:rsid w:val="007369F7"/>
     <w:rsid w:val="007372CA"/>
+    <w:rsid w:val="007407FC"/>
     <w:rsid w:val="00743FC8"/>
     <w:rsid w:val="007523A4"/>
     <w:rsid w:val="007651D1"/>
     <w:rsid w:val="007652AE"/>
     <w:rsid w:val="0076E01C"/>
     <w:rsid w:val="007706C7"/>
     <w:rsid w:val="00773CA3"/>
     <w:rsid w:val="00780D0C"/>
     <w:rsid w:val="00785A25"/>
     <w:rsid w:val="00790D53"/>
     <w:rsid w:val="00793477"/>
     <w:rsid w:val="007A0C9F"/>
     <w:rsid w:val="007A0F8B"/>
+    <w:rsid w:val="007A1538"/>
     <w:rsid w:val="007A38DD"/>
     <w:rsid w:val="007A516F"/>
     <w:rsid w:val="007A7332"/>
     <w:rsid w:val="007B0AC1"/>
     <w:rsid w:val="007B59B8"/>
     <w:rsid w:val="007B6A9D"/>
     <w:rsid w:val="007C0545"/>
     <w:rsid w:val="007C2AD5"/>
     <w:rsid w:val="007C3E98"/>
     <w:rsid w:val="007C4D5F"/>
     <w:rsid w:val="007C4D92"/>
     <w:rsid w:val="007C647C"/>
     <w:rsid w:val="007D0536"/>
     <w:rsid w:val="007D7B22"/>
     <w:rsid w:val="007F12E0"/>
     <w:rsid w:val="007F6ADB"/>
     <w:rsid w:val="007F6F81"/>
     <w:rsid w:val="00801BE4"/>
     <w:rsid w:val="00804706"/>
     <w:rsid w:val="0081320F"/>
     <w:rsid w:val="00815241"/>
     <w:rsid w:val="00817286"/>
     <w:rsid w:val="00822B62"/>
     <w:rsid w:val="00823F37"/>
     <w:rsid w:val="00826251"/>
     <w:rsid w:val="008278C1"/>
     <w:rsid w:val="00832885"/>
     <w:rsid w:val="00832AD6"/>
     <w:rsid w:val="00834F59"/>
     <w:rsid w:val="00834F8D"/>
     <w:rsid w:val="0083533E"/>
     <w:rsid w:val="008401C1"/>
     <w:rsid w:val="008455F6"/>
     <w:rsid w:val="00852EDE"/>
     <w:rsid w:val="0085695E"/>
     <w:rsid w:val="00856D33"/>
     <w:rsid w:val="0086496C"/>
     <w:rsid w:val="008700C9"/>
     <w:rsid w:val="00870C16"/>
     <w:rsid w:val="00871FE3"/>
     <w:rsid w:val="00873994"/>
     <w:rsid w:val="0087545A"/>
     <w:rsid w:val="0088525E"/>
     <w:rsid w:val="008858CD"/>
     <w:rsid w:val="00886AE0"/>
     <w:rsid w:val="00892B36"/>
+    <w:rsid w:val="00894F58"/>
     <w:rsid w:val="008A4D3D"/>
     <w:rsid w:val="008B0DFD"/>
     <w:rsid w:val="008D1CDC"/>
     <w:rsid w:val="008E0F15"/>
     <w:rsid w:val="008E2349"/>
     <w:rsid w:val="008E27A5"/>
     <w:rsid w:val="008E399E"/>
     <w:rsid w:val="008E53B1"/>
     <w:rsid w:val="008E6BC4"/>
     <w:rsid w:val="008F0BBB"/>
+    <w:rsid w:val="008F4147"/>
     <w:rsid w:val="0090000C"/>
     <w:rsid w:val="009009C5"/>
     <w:rsid w:val="00900E67"/>
     <w:rsid w:val="00902A7E"/>
     <w:rsid w:val="00902CF6"/>
     <w:rsid w:val="0090486D"/>
     <w:rsid w:val="00904B6C"/>
     <w:rsid w:val="009164C6"/>
     <w:rsid w:val="00916685"/>
     <w:rsid w:val="009223BD"/>
     <w:rsid w:val="00925251"/>
     <w:rsid w:val="00925469"/>
     <w:rsid w:val="00925537"/>
     <w:rsid w:val="009259FA"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="00931BD3"/>
     <w:rsid w:val="00937629"/>
     <w:rsid w:val="00941DD8"/>
+    <w:rsid w:val="009438F9"/>
     <w:rsid w:val="009445CD"/>
     <w:rsid w:val="009467CB"/>
     <w:rsid w:val="009474AE"/>
     <w:rsid w:val="009502E3"/>
     <w:rsid w:val="00961AD3"/>
     <w:rsid w:val="00976CF9"/>
     <w:rsid w:val="00977643"/>
     <w:rsid w:val="00995015"/>
     <w:rsid w:val="009A2405"/>
     <w:rsid w:val="009B07EF"/>
     <w:rsid w:val="009C06DA"/>
     <w:rsid w:val="009C13DC"/>
     <w:rsid w:val="009C1DC9"/>
     <w:rsid w:val="009D4B92"/>
+    <w:rsid w:val="009D7872"/>
     <w:rsid w:val="009F0B7A"/>
+    <w:rsid w:val="00A0056B"/>
     <w:rsid w:val="00A00F20"/>
+    <w:rsid w:val="00A0326F"/>
     <w:rsid w:val="00A1093D"/>
+    <w:rsid w:val="00A10C1A"/>
     <w:rsid w:val="00A11512"/>
     <w:rsid w:val="00A229A7"/>
     <w:rsid w:val="00A23A1D"/>
     <w:rsid w:val="00A24DC0"/>
     <w:rsid w:val="00A27DAF"/>
     <w:rsid w:val="00A328AD"/>
     <w:rsid w:val="00A44547"/>
     <w:rsid w:val="00A44DE7"/>
+    <w:rsid w:val="00A44E79"/>
     <w:rsid w:val="00A46F38"/>
     <w:rsid w:val="00A4783F"/>
     <w:rsid w:val="00A54584"/>
     <w:rsid w:val="00A55C6F"/>
+    <w:rsid w:val="00A573FF"/>
     <w:rsid w:val="00A5765B"/>
     <w:rsid w:val="00A64980"/>
     <w:rsid w:val="00A6675F"/>
     <w:rsid w:val="00A733CA"/>
     <w:rsid w:val="00A73DAE"/>
     <w:rsid w:val="00A7771D"/>
     <w:rsid w:val="00A8250B"/>
     <w:rsid w:val="00A869BB"/>
     <w:rsid w:val="00A87219"/>
     <w:rsid w:val="00A939E4"/>
     <w:rsid w:val="00A94DC1"/>
     <w:rsid w:val="00AA1016"/>
     <w:rsid w:val="00AA2716"/>
     <w:rsid w:val="00AA5AF5"/>
     <w:rsid w:val="00AB1329"/>
     <w:rsid w:val="00AC3FB8"/>
     <w:rsid w:val="00AC481B"/>
     <w:rsid w:val="00AD25A4"/>
     <w:rsid w:val="00AD4BE6"/>
     <w:rsid w:val="00AD4C66"/>
     <w:rsid w:val="00AE0E1F"/>
     <w:rsid w:val="00AE206A"/>
     <w:rsid w:val="00AF0F60"/>
     <w:rsid w:val="00B03695"/>
     <w:rsid w:val="00B1484E"/>
     <w:rsid w:val="00B2642B"/>
     <w:rsid w:val="00B3723F"/>
+    <w:rsid w:val="00B5225B"/>
     <w:rsid w:val="00B623F6"/>
+    <w:rsid w:val="00B62B11"/>
     <w:rsid w:val="00B66A68"/>
+    <w:rsid w:val="00B73765"/>
     <w:rsid w:val="00B74738"/>
     <w:rsid w:val="00B75291"/>
     <w:rsid w:val="00B77C37"/>
     <w:rsid w:val="00B77C43"/>
     <w:rsid w:val="00B82CEC"/>
     <w:rsid w:val="00B84CB4"/>
     <w:rsid w:val="00B86608"/>
     <w:rsid w:val="00B90CAF"/>
+    <w:rsid w:val="00B93BCD"/>
+    <w:rsid w:val="00B94178"/>
     <w:rsid w:val="00B94553"/>
     <w:rsid w:val="00BA00DE"/>
     <w:rsid w:val="00BA7EF3"/>
     <w:rsid w:val="00BB12A7"/>
     <w:rsid w:val="00BB378C"/>
+    <w:rsid w:val="00BB7016"/>
     <w:rsid w:val="00BC585D"/>
     <w:rsid w:val="00BC7546"/>
+    <w:rsid w:val="00BD034A"/>
     <w:rsid w:val="00BD121B"/>
     <w:rsid w:val="00BD3D50"/>
     <w:rsid w:val="00BD7BD2"/>
+    <w:rsid w:val="00BE1B3E"/>
     <w:rsid w:val="00BE5BB6"/>
     <w:rsid w:val="00BF35AF"/>
     <w:rsid w:val="00BF5F68"/>
+    <w:rsid w:val="00BF6E49"/>
     <w:rsid w:val="00C01E08"/>
     <w:rsid w:val="00C01EDA"/>
     <w:rsid w:val="00C03363"/>
     <w:rsid w:val="00C0660D"/>
     <w:rsid w:val="00C07E3F"/>
     <w:rsid w:val="00C10236"/>
     <w:rsid w:val="00C11FBB"/>
     <w:rsid w:val="00C13B84"/>
     <w:rsid w:val="00C15C72"/>
     <w:rsid w:val="00C17236"/>
+    <w:rsid w:val="00C206D2"/>
     <w:rsid w:val="00C238E6"/>
     <w:rsid w:val="00C30931"/>
     <w:rsid w:val="00C33494"/>
     <w:rsid w:val="00C36BC7"/>
     <w:rsid w:val="00C517CB"/>
     <w:rsid w:val="00C53AE9"/>
     <w:rsid w:val="00C55CF9"/>
     <w:rsid w:val="00C623C0"/>
     <w:rsid w:val="00C800DB"/>
     <w:rsid w:val="00C80D48"/>
+    <w:rsid w:val="00C81317"/>
     <w:rsid w:val="00C84935"/>
     <w:rsid w:val="00C84AB6"/>
     <w:rsid w:val="00CA4325"/>
     <w:rsid w:val="00CB0CFE"/>
+    <w:rsid w:val="00CB4F42"/>
     <w:rsid w:val="00CB56E6"/>
     <w:rsid w:val="00CB5C58"/>
     <w:rsid w:val="00CB6728"/>
     <w:rsid w:val="00CC598C"/>
+    <w:rsid w:val="00CC759B"/>
     <w:rsid w:val="00CD01C8"/>
     <w:rsid w:val="00CD4CF5"/>
     <w:rsid w:val="00CD69DB"/>
     <w:rsid w:val="00CD6F9B"/>
     <w:rsid w:val="00CD7B61"/>
     <w:rsid w:val="00CE3C6C"/>
     <w:rsid w:val="00CE5C90"/>
     <w:rsid w:val="00CE6C44"/>
     <w:rsid w:val="00CF19D9"/>
     <w:rsid w:val="00D01139"/>
     <w:rsid w:val="00D02E21"/>
     <w:rsid w:val="00D02FC4"/>
     <w:rsid w:val="00D07DE8"/>
+    <w:rsid w:val="00D11EAE"/>
     <w:rsid w:val="00D1291F"/>
     <w:rsid w:val="00D152FE"/>
     <w:rsid w:val="00D1602E"/>
     <w:rsid w:val="00D1614E"/>
     <w:rsid w:val="00D16A4C"/>
     <w:rsid w:val="00D259CD"/>
     <w:rsid w:val="00D27DED"/>
     <w:rsid w:val="00D3413A"/>
+    <w:rsid w:val="00D37C16"/>
+    <w:rsid w:val="00D40B04"/>
+    <w:rsid w:val="00D421FE"/>
     <w:rsid w:val="00D44292"/>
     <w:rsid w:val="00D50D98"/>
     <w:rsid w:val="00D813FE"/>
     <w:rsid w:val="00D91BDC"/>
     <w:rsid w:val="00D9484C"/>
     <w:rsid w:val="00D96991"/>
     <w:rsid w:val="00D97F80"/>
     <w:rsid w:val="00DA5DCB"/>
     <w:rsid w:val="00DA6735"/>
     <w:rsid w:val="00DA7309"/>
     <w:rsid w:val="00DA74C2"/>
     <w:rsid w:val="00DB372E"/>
     <w:rsid w:val="00DC470B"/>
     <w:rsid w:val="00DC5473"/>
     <w:rsid w:val="00DD5915"/>
+    <w:rsid w:val="00DD68B9"/>
     <w:rsid w:val="00DE125A"/>
     <w:rsid w:val="00DE4E2C"/>
     <w:rsid w:val="00DF27DE"/>
     <w:rsid w:val="00DF6373"/>
     <w:rsid w:val="00E025B9"/>
     <w:rsid w:val="00E03FAA"/>
     <w:rsid w:val="00E04488"/>
     <w:rsid w:val="00E04DB2"/>
     <w:rsid w:val="00E101C9"/>
     <w:rsid w:val="00E14A9E"/>
     <w:rsid w:val="00E35C79"/>
     <w:rsid w:val="00E36C03"/>
     <w:rsid w:val="00E37CBB"/>
     <w:rsid w:val="00E41697"/>
     <w:rsid w:val="00E41F26"/>
     <w:rsid w:val="00E42824"/>
     <w:rsid w:val="00E4374C"/>
     <w:rsid w:val="00E43E27"/>
     <w:rsid w:val="00E55188"/>
+    <w:rsid w:val="00E73759"/>
     <w:rsid w:val="00E74C09"/>
+    <w:rsid w:val="00E77BD6"/>
+    <w:rsid w:val="00E81ECC"/>
     <w:rsid w:val="00E82793"/>
     <w:rsid w:val="00E82C77"/>
     <w:rsid w:val="00E87070"/>
     <w:rsid w:val="00E90191"/>
     <w:rsid w:val="00E95A7E"/>
     <w:rsid w:val="00E96234"/>
     <w:rsid w:val="00E97068"/>
     <w:rsid w:val="00EA2CC3"/>
     <w:rsid w:val="00EA441E"/>
     <w:rsid w:val="00EA4431"/>
     <w:rsid w:val="00EA4A1E"/>
     <w:rsid w:val="00EA6D3E"/>
     <w:rsid w:val="00EB6A53"/>
     <w:rsid w:val="00EC2538"/>
     <w:rsid w:val="00EC3D9A"/>
     <w:rsid w:val="00EC5180"/>
     <w:rsid w:val="00EC619F"/>
     <w:rsid w:val="00ED7243"/>
     <w:rsid w:val="00EE5862"/>
     <w:rsid w:val="00EE6667"/>
     <w:rsid w:val="00EF6E1D"/>
     <w:rsid w:val="00F052C7"/>
     <w:rsid w:val="00F06EA3"/>
     <w:rsid w:val="00F07861"/>
     <w:rsid w:val="00F11409"/>
     <w:rsid w:val="00F17A46"/>
+    <w:rsid w:val="00F22120"/>
+    <w:rsid w:val="00F248FC"/>
     <w:rsid w:val="00F25638"/>
     <w:rsid w:val="00F2597A"/>
     <w:rsid w:val="00F31ECF"/>
+    <w:rsid w:val="00F3467A"/>
     <w:rsid w:val="00F35818"/>
     <w:rsid w:val="00F37F52"/>
     <w:rsid w:val="00F44E97"/>
     <w:rsid w:val="00F53BC9"/>
     <w:rsid w:val="00F55336"/>
     <w:rsid w:val="00F571A9"/>
     <w:rsid w:val="00F643A8"/>
     <w:rsid w:val="00F70B61"/>
     <w:rsid w:val="00F728D1"/>
     <w:rsid w:val="00F805AF"/>
+    <w:rsid w:val="00F93278"/>
     <w:rsid w:val="00F97515"/>
     <w:rsid w:val="00F9761D"/>
     <w:rsid w:val="00F97E9E"/>
     <w:rsid w:val="00FA0224"/>
+    <w:rsid w:val="00FA14B6"/>
     <w:rsid w:val="00FA3319"/>
+    <w:rsid w:val="00FA6373"/>
     <w:rsid w:val="00FB6A0E"/>
+    <w:rsid w:val="00FC1F7A"/>
     <w:rsid w:val="00FC2DCC"/>
     <w:rsid w:val="00FC743A"/>
+    <w:rsid w:val="00FD2858"/>
     <w:rsid w:val="00FD5E68"/>
     <w:rsid w:val="00FD6703"/>
     <w:rsid w:val="00FD7362"/>
     <w:rsid w:val="00FE2437"/>
     <w:rsid w:val="00FE6B94"/>
     <w:rsid w:val="00FF0734"/>
     <w:rsid w:val="04B64386"/>
     <w:rsid w:val="050DDEB0"/>
     <w:rsid w:val="05322332"/>
     <w:rsid w:val="0705C276"/>
     <w:rsid w:val="079469C6"/>
     <w:rsid w:val="08D960BB"/>
     <w:rsid w:val="0BA8957E"/>
     <w:rsid w:val="0E5B2887"/>
     <w:rsid w:val="0EB73125"/>
     <w:rsid w:val="0F315C2F"/>
     <w:rsid w:val="12828670"/>
     <w:rsid w:val="12F05248"/>
     <w:rsid w:val="12F3C1D1"/>
     <w:rsid w:val="143CF58A"/>
     <w:rsid w:val="1614398C"/>
     <w:rsid w:val="16B05469"/>
     <w:rsid w:val="17505F12"/>
     <w:rsid w:val="1868A52E"/>
     <w:rsid w:val="1A5D9E20"/>
@@ -18959,56 +25878,51 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -19193,119 +26107,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2F6250-C6E2-41FB-88DB-34FCA00D1B0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285963D1-BBDF-4D7D-99FA-6E5D9BCDEA41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA314F96-88F0-4E91-855E-1B95E5065C78}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7273ED42-6F3D-4534-A246-673C69637600}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA314F96-88F0-4E91-855E-1B95E5065C78}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285963D1-BBDF-4D7D-99FA-6E5D9BCDEA41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>17600</Characters>
+  <Pages>17</Pages>
+  <Words>4591</Words>
+  <Characters>26172</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>41</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>218</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20646</CharactersWithSpaces>
+  <CharactersWithSpaces>30702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>