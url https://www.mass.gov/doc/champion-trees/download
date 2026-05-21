--- v0 (2025-10-21)
+++ v1 (2026-05-21)
@@ -1,69 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Working\Covid19\2022\Legacy Trees\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/mathew_cahill_mass_gov/Documents/HomeDrive2/My Documents/C A F_2021/Legacy Tree/DCR Measurements 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E721C431-8407-46C0-B1B9-E72F4FD6D31D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{EF0DA12E-C0DD-4B66-B664-8322CE740E92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AC095036-9123-48EA-B187-0F3C0164EB70}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{D05195A6-5EAE-4C5B-B9B5-88DA298C4644}"/>
+    <workbookView xWindow="-100" yWindow="-100" windowWidth="21467" windowHeight="11443" xr2:uid="{17F8CAA2-0C1F-42DF-BB24-E46765FAF8DD}"/>
   </bookViews>
   <sheets>
-    <sheet name="Champion Trees 2024" sheetId="1" r:id="rId1"/>
+    <sheet name="Champion Trees 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Database">'Champion Trees 2024'!$A$1:$K$122</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Champion Trees 2026'!$A$1:$K$1</definedName>
+    <definedName name="_xlnm.Database">'Champion Trees 2026'!$A$1:$K$140</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="683" uniqueCount="413">
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Acer saccharum</t>
   </si>
   <si>
     <t>Maple, Sugar</t>
   </si>
   <si>
     <t>Mohawk Trail State Forest</t>
   </si>
   <si>
     <t>Charlemont</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
@@ -108,1107 +110,1200 @@
   <si>
     <t>Carya ovata</t>
   </si>
   <si>
     <t>Hickory, Shagbark</t>
   </si>
   <si>
     <t>Prospect Hill Wildlife Sanctuary</t>
   </si>
   <si>
     <t>Westford</t>
   </si>
   <si>
     <t>Castanea dentata</t>
   </si>
   <si>
     <t>Chestnut, American</t>
   </si>
   <si>
     <t>Assabet River National Wildlife Refuge</t>
   </si>
   <si>
     <t>Sudbury</t>
   </si>
   <si>
+    <t>Davidia involucrata</t>
+  </si>
+  <si>
+    <t>Dove tree</t>
+  </si>
+  <si>
+    <t>Smith College</t>
+  </si>
+  <si>
+    <t>Northampton</t>
+  </si>
+  <si>
+    <t>Hampshire</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Rotundifolia'</t>
+  </si>
+  <si>
+    <t>Beech, European</t>
+  </si>
+  <si>
+    <t>Glenwood Cemetery</t>
+  </si>
+  <si>
+    <t>Everett</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica</t>
+  </si>
+  <si>
+    <t>Northbridge</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Aspleniifolia'</t>
+  </si>
+  <si>
+    <t>Hardwick Public Library</t>
+  </si>
+  <si>
+    <t>Hardwick</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Pendula'</t>
+  </si>
+  <si>
+    <t>Fraxinus americana</t>
+  </si>
+  <si>
+    <t>Ash, White</t>
+  </si>
+  <si>
+    <t>Monroe State Forest</t>
+  </si>
+  <si>
+    <t>Florida</t>
+  </si>
+  <si>
+    <t>Berkshire</t>
+  </si>
+  <si>
+    <t>Ginkgo biloba</t>
+  </si>
+  <si>
+    <t>Ginkgo</t>
+  </si>
+  <si>
+    <t>Halesia tetraptera</t>
+  </si>
+  <si>
+    <t>Silverbell, Mountain</t>
+  </si>
+  <si>
+    <t>Longmeadow</t>
+  </si>
+  <si>
+    <t>Hampden</t>
+  </si>
+  <si>
+    <t>Liquidambar styraciflua</t>
+  </si>
+  <si>
+    <t>American sweetgum</t>
+  </si>
+  <si>
+    <t>Washington Park</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>Suffolk</t>
+  </si>
+  <si>
+    <t>Liriodendron tulipifera</t>
+  </si>
+  <si>
+    <t>Tuliptree</t>
+  </si>
+  <si>
+    <t>Malus pumila</t>
+  </si>
+  <si>
+    <t>Apple (Domestic)</t>
+  </si>
+  <si>
+    <t>282 Athol-Richmond Rd</t>
+  </si>
+  <si>
+    <t>Royalston</t>
+  </si>
+  <si>
+    <t>Metasequoia glyptostroboides</t>
+  </si>
+  <si>
+    <t>Dawn redwood</t>
+  </si>
+  <si>
+    <t>Paulownia tomentosa</t>
+  </si>
+  <si>
+    <t>Empress tree</t>
+  </si>
+  <si>
+    <t>Pinus ponderosa</t>
+  </si>
+  <si>
+    <t>Pine, Ponderosa</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>Pinus rigida</t>
+  </si>
+  <si>
+    <t>Pine, Pitch</t>
+  </si>
+  <si>
+    <t>Forest Park</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>Sycamore</t>
+  </si>
+  <si>
+    <t>North Main Street</t>
+  </si>
+  <si>
+    <t>Sunderland</t>
+  </si>
+  <si>
+    <t>The Buttonball Tree</t>
+  </si>
+  <si>
+    <t>Populous deltoides</t>
+  </si>
+  <si>
+    <t>Cottonwood, Eastern</t>
+  </si>
+  <si>
+    <t>Durant Park</t>
+  </si>
+  <si>
+    <t>Pittsfield</t>
+  </si>
+  <si>
+    <t>Quercus bicolor</t>
+  </si>
+  <si>
+    <t>Oak, Swamp White</t>
+  </si>
+  <si>
+    <t>UMass Amherst, 61 North Pleasant St</t>
+  </si>
+  <si>
+    <t>Amherst</t>
+  </si>
+  <si>
+    <t>Quercus palustris</t>
+  </si>
+  <si>
+    <t>Oak, Pin</t>
+  </si>
+  <si>
+    <t>Sassafras albidum</t>
+  </si>
+  <si>
+    <t>Sassafras</t>
+  </si>
+  <si>
+    <t>Arlington</t>
+  </si>
+  <si>
+    <t>Sciadopitys verticilata</t>
+  </si>
+  <si>
+    <t>Pine, Japanese Umbrella</t>
+  </si>
+  <si>
+    <t>Styphnolobium japonicum</t>
+  </si>
+  <si>
+    <t>Japanese pagodatree</t>
+  </si>
+  <si>
+    <t>Edgartown</t>
+  </si>
+  <si>
+    <t>Dukes</t>
+  </si>
+  <si>
+    <t>Tilia americana</t>
+  </si>
+  <si>
+    <t>Basswood</t>
+  </si>
+  <si>
+    <t>Chatham</t>
+  </si>
+  <si>
+    <t>Barnstable</t>
+  </si>
+  <si>
+    <t>Tilia cordata</t>
+  </si>
+  <si>
+    <t>Linden, Littleleaf</t>
+  </si>
+  <si>
+    <t>121 Country club rd</t>
+  </si>
+  <si>
+    <t>Sandwich</t>
+  </si>
+  <si>
+    <t>Ulmus americana</t>
+  </si>
+  <si>
+    <t>Elm, American</t>
+  </si>
+  <si>
+    <t>Watertown</t>
+  </si>
+  <si>
+    <t>Ulmus davidiana var. japonica</t>
+  </si>
+  <si>
+    <t>Elm, Japanese</t>
+  </si>
+  <si>
+    <t>UMass Amherst</t>
+  </si>
+  <si>
+    <t>UMASS Amherst</t>
+  </si>
+  <si>
+    <t>Ulmus minor</t>
+  </si>
+  <si>
+    <t>Elm, Field</t>
+  </si>
+  <si>
+    <t>Ulmus pumila</t>
+  </si>
+  <si>
+    <t>Elm, Siberian</t>
+  </si>
+  <si>
+    <t>Chelmsford</t>
+  </si>
+  <si>
+    <t>Quercus rubra</t>
+  </si>
+  <si>
+    <t>Oak, Red</t>
+  </si>
+  <si>
+    <t>586 Briggs Rd</t>
+  </si>
+  <si>
+    <t>Athol</t>
+  </si>
+  <si>
+    <t>Morus nigra</t>
+  </si>
+  <si>
+    <t>Black mulberry</t>
+  </si>
+  <si>
+    <t>1A Jaqueline Dr.</t>
+  </si>
+  <si>
+    <t>Amesbury</t>
+  </si>
+  <si>
+    <t>8 Strawberry Ln, Yarmouth, MA, 02675, USA</t>
+  </si>
+  <si>
+    <t>Magnolia grandofolia</t>
+  </si>
+  <si>
+    <t>Magnolia, Southern</t>
+  </si>
+  <si>
+    <t>Yarmouth</t>
+  </si>
+  <si>
+    <t>Maclura pomifera</t>
+  </si>
+  <si>
+    <t>Osage orange</t>
+  </si>
+  <si>
+    <t>Dartmouth</t>
+  </si>
+  <si>
+    <t>Bristol</t>
+  </si>
+  <si>
+    <t>Morus alba</t>
+  </si>
+  <si>
+    <t>Mulberry, White</t>
+  </si>
+  <si>
+    <t>Canton</t>
+  </si>
+  <si>
+    <t>Norfolk</t>
+  </si>
+  <si>
+    <t>Quercus velutina</t>
+  </si>
+  <si>
+    <t>Oak, Black</t>
+  </si>
+  <si>
+    <t>West Newbury</t>
+  </si>
+  <si>
+    <t>Juglans nigra</t>
+  </si>
+  <si>
+    <t>Walnut, Black</t>
+  </si>
+  <si>
+    <t>Rochdale, Worcester County, MA</t>
+  </si>
+  <si>
+    <t>Leicester</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Riversii'</t>
+  </si>
+  <si>
+    <t>22 Monument Avenue</t>
+  </si>
+  <si>
+    <t>Swampscott</t>
+  </si>
+  <si>
+    <t>Platanus x acerfolia</t>
+  </si>
+  <si>
+    <t>London Planetree</t>
+  </si>
+  <si>
+    <t>97 King St</t>
+  </si>
+  <si>
+    <t>Groveland</t>
+  </si>
+  <si>
+    <t>46 Union Park, #1, Boston, MA, 02118, USA</t>
+  </si>
+  <si>
+    <t>Witch-hazel, Common</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Betula lenta</t>
+  </si>
+  <si>
+    <t>Birch, Black</t>
+  </si>
+  <si>
+    <t>New Salem</t>
+  </si>
+  <si>
+    <t>Franklinia alatamaha</t>
+  </si>
+  <si>
+    <t>Franklin Tree</t>
+  </si>
+  <si>
+    <t>128 Brigham Hill Rd</t>
+  </si>
+  <si>
+    <t>Grafton</t>
+  </si>
+  <si>
+    <t>Picea mariana</t>
+  </si>
+  <si>
+    <t>Spruce, Black</t>
+  </si>
+  <si>
+    <t>505 Cranberry Highway</t>
+  </si>
+  <si>
+    <t>Pinus strobus</t>
+  </si>
+  <si>
+    <t>Pine, Eastern White</t>
+  </si>
+  <si>
+    <t>Lithia Springs Reservation in Mount Holyoke State Forest</t>
+  </si>
+  <si>
+    <t>South Hadley</t>
+  </si>
+  <si>
+    <t>Populus balsamifera</t>
+  </si>
+  <si>
+    <t>Poplar, Balsam</t>
+  </si>
+  <si>
+    <t>Gymnocladus dioicus</t>
+  </si>
+  <si>
+    <t>Kentucky Coffeetree</t>
+  </si>
+  <si>
+    <t>68 Elliot St</t>
+  </si>
+  <si>
+    <t>Pyrus communis</t>
+  </si>
+  <si>
+    <t>Pear, European</t>
+  </si>
+  <si>
+    <t>Tisbury</t>
+  </si>
+  <si>
+    <t>Picea abies</t>
+  </si>
+  <si>
+    <t>Spruce, Norway</t>
+  </si>
+  <si>
+    <t>Mount Auburn Cemetary</t>
+  </si>
+  <si>
+    <t>Juglans regia</t>
+  </si>
+  <si>
+    <t>Walnut, English</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>Chamaecyparis pisifera 'Plumosa'</t>
+  </si>
+  <si>
+    <t>Falsecypress, Japanese</t>
+  </si>
+  <si>
+    <t>Mount Aubrun Cemetery</t>
+  </si>
+  <si>
+    <t>Celtis occidentalis</t>
+  </si>
+  <si>
+    <t>Hackberry</t>
+  </si>
+  <si>
+    <t>Mount Auburn Cemetery</t>
+  </si>
+  <si>
+    <t>Cedrus libani</t>
+  </si>
+  <si>
+    <t>Cedar of Lebanon</t>
+  </si>
+  <si>
+    <t>Acer palmatum</t>
+  </si>
+  <si>
+    <t>Maple, Japanese</t>
+  </si>
+  <si>
+    <t>Cryptomeria japonica 'Wohlerti'</t>
+  </si>
+  <si>
+    <t>Cedar, Japanese</t>
+  </si>
+  <si>
+    <t>Cornus florida</t>
+  </si>
+  <si>
+    <t>Dogwood, Flowering</t>
+  </si>
+  <si>
+    <t>Chamaecyparis pisifera 'Squarrosa'</t>
+  </si>
+  <si>
+    <t>Falsecypress, Moss</t>
+  </si>
+  <si>
+    <t>Castanea mollissima</t>
+  </si>
+  <si>
+    <t>Chestnut, Chinese</t>
+  </si>
+  <si>
+    <t>Eucommia ulmoides</t>
+  </si>
+  <si>
+    <t>Hardy Rubber Tree</t>
+  </si>
+  <si>
+    <t>Abies homolepis</t>
+  </si>
+  <si>
+    <t>Fir, Nikko</t>
+  </si>
+  <si>
+    <t>Pinus wallichiana</t>
+  </si>
+  <si>
+    <t>Pine, Himalayan</t>
+  </si>
+  <si>
+    <t>Quercus coccinea</t>
+  </si>
+  <si>
+    <t>Oak, Scarlet</t>
+  </si>
+  <si>
+    <t>Stewartia pseudocamellia</t>
+  </si>
+  <si>
+    <t>Stewartia, Japanese</t>
+  </si>
+  <si>
+    <t>Zelkova serrata</t>
+  </si>
+  <si>
+    <t>Zelkova, Japanese</t>
+  </si>
+  <si>
+    <t>Pyrus calleryana 'Bradford'</t>
+  </si>
+  <si>
+    <t>Callery pear</t>
+  </si>
+  <si>
+    <t>Acer platanoides</t>
+  </si>
+  <si>
+    <t>Maple, Norway</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica 'Fastigiata'</t>
+  </si>
+  <si>
+    <t>Beech, Fastigiate</t>
+  </si>
+  <si>
+    <t>Tetradium daniellii</t>
+  </si>
+  <si>
+    <t>Bee Bee Tree</t>
+  </si>
+  <si>
+    <t>Acer griseum</t>
+  </si>
+  <si>
+    <t>Maple, Paperbark</t>
+  </si>
+  <si>
+    <t>Thuja occidentalis</t>
+  </si>
+  <si>
     <t>Cedar, Atlantic White</t>
   </si>
   <si>
-    <t>Bristol</t>
-[...131 lines deleted...]
-    <t>Dawn redwood</t>
+    <t>Southborough</t>
+  </si>
+  <si>
+    <t>Salix babylonica</t>
+  </si>
+  <si>
+    <t>Willow, Wheeping</t>
+  </si>
+  <si>
+    <t>Cercis canadensis</t>
+  </si>
+  <si>
+    <t>Redbud, Eastern</t>
+  </si>
+  <si>
+    <t>Phellodendron amurense</t>
+  </si>
+  <si>
+    <t>Corktree, Amur</t>
+  </si>
+  <si>
+    <t>Styrax japonicus</t>
+  </si>
+  <si>
+    <t>Japanese snowbell</t>
+  </si>
+  <si>
+    <t>Syringa reticulata</t>
+  </si>
+  <si>
+    <t>Japanese tree lilac</t>
+  </si>
+  <si>
+    <t>Larix kaempferi</t>
+  </si>
+  <si>
+    <t>Larch, Japanese</t>
+  </si>
+  <si>
+    <t>Nyssa sylvatica</t>
+  </si>
+  <si>
+    <t>Tupelo, Black</t>
+  </si>
+  <si>
+    <t>Quercus alba</t>
+  </si>
+  <si>
+    <t>Oak, White</t>
+  </si>
+  <si>
+    <t>Oxydendrum arboreum</t>
+  </si>
+  <si>
+    <t>Sourwood</t>
+  </si>
+  <si>
+    <t>Ulmus parvifolia</t>
+  </si>
+  <si>
+    <t>Elm, Lacebark</t>
+  </si>
+  <si>
+    <t>Acer rubrum</t>
+  </si>
+  <si>
+    <t>Maple, Red</t>
+  </si>
+  <si>
+    <t>Hadley St</t>
+  </si>
+  <si>
+    <t>Betula populifolia</t>
+  </si>
+  <si>
+    <t>Birch, Gray</t>
+  </si>
+  <si>
+    <t>Merrymount Park/ Coletta Field</t>
+  </si>
+  <si>
+    <t>Quincy</t>
+  </si>
+  <si>
+    <t>Taxodium distichum</t>
+  </si>
+  <si>
+    <t>Baldcypress, Common</t>
+  </si>
+  <si>
+    <t>Fagus grandifolia</t>
+  </si>
+  <si>
+    <t>Beech, American</t>
+  </si>
+  <si>
+    <t>1282 Drift Rd</t>
+  </si>
+  <si>
+    <t>Westport</t>
+  </si>
+  <si>
+    <t>Cryptomeria japonica</t>
+  </si>
+  <si>
+    <t>Milton</t>
+  </si>
+  <si>
+    <t>Halesia monticola</t>
+  </si>
+  <si>
+    <t>Gleditsia triacanthos var. inermis</t>
+  </si>
+  <si>
+    <t>Honeylocust, Thornless</t>
+  </si>
+  <si>
+    <t>Betula nigra</t>
+  </si>
+  <si>
+    <t>Birch, River</t>
+  </si>
+  <si>
+    <t>Ilex opaca</t>
+  </si>
+  <si>
+    <t>Holly, American</t>
+  </si>
+  <si>
+    <t>Chionanthus retusus</t>
+  </si>
+  <si>
+    <t>Chinese fringe tree</t>
+  </si>
+  <si>
+    <t>Aesculus pavia</t>
+  </si>
+  <si>
+    <t>Buckeye, Red</t>
+  </si>
+  <si>
+    <t>Ulmus glabra 'Camperdownii'</t>
+  </si>
+  <si>
+    <t>Elm, Camperdown</t>
+  </si>
+  <si>
+    <t>Pinus parviflora</t>
+  </si>
+  <si>
+    <t>Pine, Japanese White</t>
+  </si>
+  <si>
+    <t>Quercus robur</t>
+  </si>
+  <si>
+    <t>Oak, English</t>
+  </si>
+  <si>
+    <t>27 N Walker Street</t>
+  </si>
+  <si>
+    <t>Taunton</t>
+  </si>
+  <si>
+    <t>Magnolia kobus</t>
+  </si>
+  <si>
+    <t>Magnolia, Kobus</t>
+  </si>
+  <si>
+    <t>Brought to MA from east Asia by William Penn Brooks in 1890</t>
+  </si>
+  <si>
+    <t>Acer triflorum</t>
+  </si>
+  <si>
+    <t>Maple, Three-flowered</t>
+  </si>
+  <si>
+    <t>Dewey Hall, Smith College</t>
+  </si>
+  <si>
+    <t>Smoketree, Flame</t>
+  </si>
+  <si>
+    <t>Ainsworth Gymnasium, Smith College</t>
+  </si>
+  <si>
+    <t>Acer mandshuricum</t>
+  </si>
+  <si>
+    <t>Maple, Manchurian</t>
+  </si>
+  <si>
+    <t>Smith College, 23 West St, Northampton, MA 01063</t>
+  </si>
+  <si>
+    <t>Tree is located on South Side of Lilly Hall on Smith campus.</t>
+  </si>
+  <si>
+    <t>Styrax obassia</t>
+  </si>
+  <si>
+    <t>Snowbell, Fragrant</t>
+  </si>
+  <si>
+    <t>John M Greene Hall.  60 Elm st. Smith College</t>
+  </si>
+  <si>
+    <t>Tree is next to large Bald Cypress tree</t>
+  </si>
+  <si>
+    <t>Cornus kousa</t>
+  </si>
+  <si>
+    <t>Dogwood, Kousa</t>
+  </si>
+  <si>
+    <t>Lyman Plant House, Smith College</t>
+  </si>
+  <si>
+    <t>Kalopanax septemlobus</t>
+  </si>
+  <si>
+    <t>Castor aralia</t>
+  </si>
+  <si>
+    <t>10 Elm St, Smith College</t>
+  </si>
+  <si>
+    <t>Tree is located on south side of College Hall.</t>
+  </si>
+  <si>
+    <t>Catalpa speciosa</t>
+  </si>
+  <si>
+    <t>Catalpa, Northern</t>
+  </si>
+  <si>
+    <t>89 Woodbridge St</t>
+  </si>
+  <si>
+    <t>Magnolia acuminata</t>
+  </si>
+  <si>
+    <t>Magnolia, Cucumber</t>
+  </si>
+  <si>
+    <t>30 Grove Street</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>At entrance of Harmony Grove Cemetary</t>
+  </si>
+  <si>
+    <t>Salix nigra</t>
+  </si>
+  <si>
+    <t>Wayland</t>
+  </si>
+  <si>
+    <t>Manchester</t>
+  </si>
+  <si>
+    <t>Prunus serrulata</t>
+  </si>
+  <si>
+    <t>Cherry, Higan</t>
+  </si>
+  <si>
+    <t>107 Holliston Street</t>
+  </si>
+  <si>
+    <t>Medway</t>
+  </si>
+  <si>
+    <t>Salix alba</t>
+  </si>
+  <si>
+    <t>Willow, White</t>
+  </si>
+  <si>
+    <t>Gleditsia triacanthos</t>
+  </si>
+  <si>
+    <t>Honeylocust</t>
+  </si>
+  <si>
+    <t>West Springfield</t>
+  </si>
+  <si>
+    <t>Located directly on west side of path</t>
+  </si>
+  <si>
+    <t>Juglans cinerea</t>
+  </si>
+  <si>
+    <t>Walnut, White</t>
+  </si>
+  <si>
+    <t>8 Kendricks Ct</t>
+  </si>
+  <si>
+    <t>Fraxinus pennsylvanica</t>
+  </si>
+  <si>
+    <t>Ash, Green</t>
+  </si>
+  <si>
+    <t>28 Moreland St</t>
+  </si>
+  <si>
+    <t>Pseudotsuga menziesii</t>
+  </si>
+  <si>
+    <t>Fir, Douglas</t>
+  </si>
+  <si>
+    <t>170 Summer Street</t>
+  </si>
+  <si>
+    <t>Somerville</t>
+  </si>
+  <si>
+    <t>Tsuga canadensis</t>
+  </si>
+  <si>
+    <t>Hemlock, Eastern</t>
+  </si>
+  <si>
+    <t>Eastern arborvitae</t>
   </si>
   <si>
     <t>Ostrya virginiana</t>
   </si>
   <si>
     <t>Hophornbeam, American</t>
   </si>
   <si>
-    <t>William Cullen Bryant Homestead</t>
-[...53 lines deleted...]
-    <t>Pittsfield</t>
+    <t>Prunus subhirtella</t>
+  </si>
+  <si>
+    <t>Dover</t>
+  </si>
+  <si>
+    <t>Quercus acutissima</t>
+  </si>
+  <si>
+    <t>Oak, Sawtooth</t>
+  </si>
+  <si>
+    <t>Quercus michauxii</t>
+  </si>
+  <si>
+    <t>Oak, Swamp chestnut</t>
+  </si>
+  <si>
+    <t>Elm, Smoothleaf</t>
+  </si>
+  <si>
+    <t>Phellodendron sachalinense</t>
+  </si>
+  <si>
+    <t>Corktree, Sakhalin</t>
+  </si>
+  <si>
+    <t>Carya glabra</t>
+  </si>
+  <si>
+    <t>Hickory, Pignut</t>
+  </si>
+  <si>
+    <t>Cornus mas</t>
+  </si>
+  <si>
+    <t>Dogwood</t>
+  </si>
+  <si>
+    <t>UMass AMherst</t>
+  </si>
+  <si>
+    <t>Malus spp.</t>
+  </si>
+  <si>
+    <t>Crabapple, European</t>
+  </si>
+  <si>
+    <t>Taxus spp.</t>
+  </si>
+  <si>
+    <t>Yew</t>
+  </si>
+  <si>
+    <t>Quercus macrocarpa</t>
+  </si>
+  <si>
+    <t>Oak, Bur</t>
+  </si>
+  <si>
+    <t>Larix decidua</t>
+  </si>
+  <si>
+    <t>Larch, European</t>
+  </si>
+  <si>
+    <t>Quercus montana</t>
+  </si>
+  <si>
+    <t>Oak, Chestnut</t>
+  </si>
+  <si>
+    <t>Pinus resinosa</t>
+  </si>
+  <si>
+    <t>Pine, Red</t>
+  </si>
+  <si>
+    <t>Orange</t>
+  </si>
+  <si>
+    <t>Halesia carolina</t>
+  </si>
+  <si>
+    <t>Silverbell, Carolina</t>
+  </si>
+  <si>
+    <t>Lancaster</t>
+  </si>
+  <si>
+    <t>Amelanchier arborea</t>
+  </si>
+  <si>
+    <t>Serviceberry, Allegheny</t>
+  </si>
+  <si>
+    <t>Wales</t>
+  </si>
+  <si>
+    <t>Acer negundo</t>
+  </si>
+  <si>
+    <t>Boxelder</t>
+  </si>
+  <si>
+    <t>Ouellet Park</t>
+  </si>
+  <si>
+    <t>Wellesley</t>
+  </si>
+  <si>
+    <t>Acer saccharinum</t>
+  </si>
+  <si>
+    <t>Maple, Silver</t>
+  </si>
+  <si>
+    <t>43 Alger St, Adams, MA, left of house</t>
+  </si>
+  <si>
+    <t>Adams</t>
+  </si>
+  <si>
+    <t>Cladrastis kentukea</t>
+  </si>
+  <si>
+    <t>Yellowwood</t>
+  </si>
+  <si>
+    <t>Forestdale Cemetery</t>
+  </si>
+  <si>
+    <t>Malden</t>
+  </si>
+  <si>
+    <t>Cercidiphyllum japonicum</t>
+  </si>
+  <si>
+    <t>Katsura</t>
   </si>
   <si>
     <t>Prunus serotina</t>
   </si>
   <si>
     <t>Cherry, Black</t>
   </si>
   <si>
-    <t>Quercus bicolor</t>
-[...821 lines deleted...]
-    <t>Public Location (If Available)</t>
+    <t>Adams, MA</t>
+  </si>
+  <si>
+    <t>Scientific Name</t>
+  </si>
+  <si>
+    <t>Common Name</t>
+  </si>
+  <si>
+    <t>Location (if Publicly Available)</t>
+  </si>
+  <si>
+    <t>0.5 miles north of intersection of Morgan Rd and Prospect Ave</t>
   </si>
   <si>
     <t>Date Measured</t>
   </si>
   <si>
-    <t>Curcumference</t>
+    <t>Circumference</t>
   </si>
   <si>
     <t>Height</t>
   </si>
   <si>
-    <t>Average Spread</t>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>On trails associated with Mt. Grace Land Trust: www.mountgrace.org</t>
+  </si>
+  <si>
+    <t>NE of Parking for East Sandwich Game Farm Scorton Creeek entrance</t>
+  </si>
+  <si>
+    <t>On Smith College Campus</t>
   </si>
   <si>
     <t>Champion Points</t>
   </si>
   <si>
-    <t>Public Notes</t>
+    <t>Fir, Grand</t>
+  </si>
+  <si>
+    <t>Abie grandis</t>
+  </si>
+  <si>
+    <t>Brewster</t>
+  </si>
+  <si>
+    <t>Average Crown Spread</t>
+  </si>
+  <si>
+    <t>Abies fraceri</t>
+  </si>
+  <si>
+    <t>Fir, Fraser</t>
+  </si>
+  <si>
+    <t>Platanus occidentalis</t>
+  </si>
+  <si>
+    <t>Hamamelis virginiana</t>
   </si>
   <si>
     <t>Cotinus coggygria 'Flame'</t>
   </si>
   <si>
-    <t>Hamamelis virginiana</t>
-[...2 lines deleted...]
-    <t>Platanus occidentalis</t>
+    <t>Chamaecyparis thyoides</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -1648,63 +1743,77 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -2040,3969 +2149,4506 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E8E2B31-95B5-4B15-BF19-9554EC0800CF}">
-  <dimension ref="A1:K122"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E7B460A-C35E-4483-BE56-2EE23041923B}">
+  <dimension ref="A1:K140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G2" sqref="G2"/>
+      <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="29.54296875" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="11" width="50.54296875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="29.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.19921875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="50.796875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.8984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.59765625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="19.69921875" customWidth="1"/>
+    <col min="7" max="8" width="15.5" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24.796875" style="6" customWidth="1"/>
+    <col min="10" max="10" width="15.5" style="6" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="62.19921875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D1" s="4" t="s">
+    <row r="1" spans="1:11" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="5" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="F1" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="I1" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="J1" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="K1" s="3" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
-        <v>233</v>
+        <v>55</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>234</v>
+        <v>56</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>218</v>
+        <v>57</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>127</v>
+        <v>58</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F2" s="2">
-        <v>44776</v>
-[...14 lines deleted...]
-    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44184</v>
+      </c>
+      <c r="G2" s="6">
+        <v>120</v>
+      </c>
+      <c r="H2" s="6">
+        <v>55</v>
+      </c>
+      <c r="I2" s="6">
+        <v>73</v>
+      </c>
+      <c r="J2" s="6">
+        <v>193</v>
+      </c>
+      <c r="K2" s="1"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
-        <v>251</v>
+        <v>62</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>252</v>
+        <v>63</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>218</v>
+        <v>64</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F3" s="2">
-        <v>44776</v>
-[...14 lines deleted...]
-    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
+        <v>43641</v>
+      </c>
+      <c r="G3" s="6">
+        <v>117</v>
+      </c>
+      <c r="H3" s="6">
+        <v>41.5</v>
+      </c>
+      <c r="I3" s="6">
+        <v>46.125</v>
+      </c>
+      <c r="J3" s="6">
+        <v>170.03129999999999</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="F4" s="2">
-        <v>45328</v>
-[...17 lines deleted...]
-    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45727</v>
+      </c>
+      <c r="G4" s="6">
+        <v>169</v>
+      </c>
+      <c r="H4" s="6">
+        <v>72.5</v>
+      </c>
+      <c r="I4" s="6">
+        <v>69</v>
+      </c>
+      <c r="J4" s="6">
+        <v>258.75</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" s="2">
+        <v>43055</v>
+      </c>
+      <c r="G5" s="6">
+        <v>177.6</v>
+      </c>
+      <c r="H5" s="6">
+        <v>126.5</v>
+      </c>
+      <c r="I5" s="6">
+        <v>70</v>
+      </c>
+      <c r="J5" s="6">
+        <v>321.60000000000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="2">
+        <v>45258</v>
+      </c>
+      <c r="G6" s="6">
+        <v>165</v>
+      </c>
+      <c r="H6" s="6">
+        <v>86.7</v>
+      </c>
+      <c r="I6" s="6">
+        <v>64</v>
+      </c>
+      <c r="J6" s="6">
+        <v>267.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F7" s="2">
+        <v>45735</v>
+      </c>
+      <c r="G7" s="6">
+        <v>264</v>
+      </c>
+      <c r="H7" s="6">
+        <v>66.5</v>
+      </c>
+      <c r="I7" s="6">
+        <v>0</v>
+      </c>
+      <c r="J7" s="6">
+        <v>351.375</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B8" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...93 lines deleted...]
-        <v>282</v>
+      <c r="C8" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>283</v>
+        <v>110</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="2">
-        <v>45258</v>
-[...14 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44776</v>
+      </c>
+      <c r="G8" s="6">
+        <v>8.25</v>
+      </c>
+      <c r="H8" s="6">
+        <v>36.4</v>
+      </c>
+      <c r="I8" s="6">
+        <v>57.85</v>
+      </c>
+      <c r="J8" s="6">
+        <v>59.112499999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
-        <v>2</v>
+        <v>257</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>3</v>
+        <v>258</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>4</v>
+        <v>259</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>5</v>
+        <v>260</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>6</v>
+        <v>135</v>
       </c>
       <c r="F9" s="2">
-        <v>42644</v>
-[...14 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45722</v>
+      </c>
+      <c r="G9" s="6">
+        <v>213</v>
+      </c>
+      <c r="H9" s="6">
+        <v>65</v>
+      </c>
+      <c r="I9" s="6">
+        <v>40</v>
+      </c>
+      <c r="J9" s="6">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
-        <v>318</v>
+        <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" s="2">
+        <v>45337</v>
+      </c>
+      <c r="G10" s="6">
+        <v>310</v>
+      </c>
+      <c r="H10" s="6">
+        <v>53.8</v>
+      </c>
+      <c r="I10" s="6">
+        <v>41.4</v>
+      </c>
+      <c r="J10" s="6">
+        <v>374.15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" s="2">
+        <v>45336</v>
+      </c>
+      <c r="G11" s="6">
+        <v>170</v>
+      </c>
+      <c r="H11" s="6">
+        <v>62.8</v>
+      </c>
+      <c r="I11" s="6">
+        <v>62.05</v>
+      </c>
+      <c r="J11" s="6">
+        <v>239.75</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="2">
+        <v>45336</v>
+      </c>
+      <c r="G12" s="6">
+        <v>102.5</v>
+      </c>
+      <c r="H12" s="6">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="I12" s="6">
+        <v>62.45</v>
+      </c>
+      <c r="J12" s="6">
+        <v>254.13249999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F10" s="2">
-[...2 lines deleted...]
-      <c r="G10" s="3">
+      <c r="C13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="2">
+        <v>43818</v>
+      </c>
+      <c r="G13" s="6">
+        <v>222</v>
+      </c>
+      <c r="H13" s="6">
+        <v>66</v>
+      </c>
+      <c r="I13" s="6">
+        <v>69.25</v>
+      </c>
+      <c r="J13" s="6">
+        <v>305.3125</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="H10" s="3">
-[...19 lines deleted...]
-      <c r="E11" s="1" t="s">
+      <c r="C14" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="2">
-[...88 lines deleted...]
-      </c>
       <c r="F14" s="2">
-        <v>45119</v>
-[...14 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45016</v>
+      </c>
+      <c r="G14" s="6">
+        <v>161</v>
+      </c>
+      <c r="H14" s="6">
+        <v>63</v>
+      </c>
+      <c r="I14" s="6">
+        <v>92</v>
+      </c>
+      <c r="J14" s="6">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>12</v>
+        <v>220</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="2">
-        <v>45364</v>
-[...14 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44776</v>
+      </c>
+      <c r="G15" s="6">
+        <v>10.75</v>
+      </c>
+      <c r="H15" s="6">
+        <v>73.7</v>
+      </c>
+      <c r="I15" s="6">
+        <v>45</v>
+      </c>
+      <c r="J15" s="6">
+        <v>95.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
-        <v>284</v>
+        <v>157</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>158</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>287</v>
+        <v>159</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="F16" s="2">
+        <v>6</v>
+      </c>
+      <c r="G16" s="6">
+        <v>137</v>
+      </c>
+      <c r="H16" s="6">
+        <v>90</v>
+      </c>
+      <c r="I16" s="6">
+        <v>87</v>
+      </c>
+      <c r="J16" s="6">
+        <v>248.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A17" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F17" s="2">
         <v>45686</v>
       </c>
-      <c r="G16" s="3">
+      <c r="G17" s="6">
         <v>91</v>
       </c>
-      <c r="H16" s="3">
+      <c r="H17" s="6">
         <v>53</v>
       </c>
-      <c r="I16" s="3">
+      <c r="I17" s="6">
         <v>63</v>
       </c>
-      <c r="J16" s="3">
+      <c r="J17" s="6">
         <v>159.75</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
-[...31 lines deleted...]
-    <row r="18" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="2">
-        <v>42512</v>
-[...14 lines deleted...]
-    <row r="19" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45364</v>
+      </c>
+      <c r="G18" s="6">
+        <v>100</v>
+      </c>
+      <c r="H18" s="6">
+        <v>73.8</v>
+      </c>
+      <c r="I18" s="6">
+        <v>60.2</v>
+      </c>
+      <c r="J18" s="6">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="1" t="s">
-        <v>25</v>
+        <v>266</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>26</v>
+        <v>267</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-    <row r="20" spans="1:11" x14ac:dyDescent="0.35">
+        <v>33</v>
+      </c>
+      <c r="F19" s="2">
+        <v>45119</v>
+      </c>
+      <c r="G19" s="6">
+        <v>146.5</v>
+      </c>
+      <c r="H19" s="6">
+        <v>54</v>
+      </c>
+      <c r="I19" s="6">
+        <v>87</v>
+      </c>
+      <c r="J19" s="6">
+        <v>222.25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="1" t="s">
-        <v>229</v>
+        <v>124</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>230</v>
+        <v>125</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>218</v>
+        <v>126</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F20" s="2">
-        <v>44776</v>
-[...14 lines deleted...]
-    <row r="21" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44629</v>
+      </c>
+      <c r="G20" s="6">
+        <v>141</v>
+      </c>
+      <c r="H20" s="6">
+        <v>42.5</v>
+      </c>
+      <c r="I20" s="6">
+        <v>54</v>
+      </c>
+      <c r="J20" s="6">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" s="1" t="s">
-        <v>343</v>
+        <v>374</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>344</v>
+        <v>375</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>345</v>
+        <v>376</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>198</v>
+        <v>377</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>35</v>
+        <v>139</v>
       </c>
       <c r="F21" s="2">
-        <v>45378</v>
-[...14 lines deleted...]
-    <row r="22" spans="1:11" x14ac:dyDescent="0.35">
+        <v>46114</v>
+      </c>
+      <c r="G21" s="6">
+        <v>195</v>
+      </c>
+      <c r="H21" s="6">
+        <v>51.5</v>
+      </c>
+      <c r="I21" s="6">
+        <v>59.7</v>
+      </c>
+      <c r="J21" s="6">
+        <v>261.42500000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
-        <v>219</v>
+        <v>272</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>220</v>
+        <v>273</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>218</v>
+        <v>31</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="F22" s="2">
-        <v>44776</v>
-[...14 lines deleted...]
-    <row r="23" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45119</v>
+      </c>
+      <c r="G22" s="6">
+        <v>36</v>
+      </c>
+      <c r="H22" s="6">
+        <v>17.5</v>
+      </c>
+      <c r="I22" s="6">
+        <v>24.3</v>
+      </c>
+      <c r="J22" s="6">
+        <v>59.575000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>212</v>
+        <v>110</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="2">
-        <v>44600</v>
-[...14 lines deleted...]
-    <row r="24" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44776</v>
+      </c>
+      <c r="G23" s="6">
+        <v>51.3</v>
+      </c>
+      <c r="H23" s="6">
+        <v>57.4</v>
+      </c>
+      <c r="I23" s="6">
+        <v>50.25</v>
+      </c>
+      <c r="J23" s="6">
+        <v>121.2625</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="1" t="s">
-        <v>154</v>
+        <v>301</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>155</v>
+        <v>302</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>156</v>
+        <v>303</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>157</v>
+        <v>32</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F24" s="2">
-        <v>44623</v>
-[...4 lines deleted...]
-      <c r="H24" s="3">
+        <v>45328</v>
+      </c>
+      <c r="G24" s="6">
+        <v>164</v>
+      </c>
+      <c r="H24" s="6">
+        <v>51</v>
+      </c>
+      <c r="I24" s="6">
+        <v>42</v>
+      </c>
+      <c r="J24" s="6">
+        <v>225.5</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A25" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F25" s="2">
+        <v>45378</v>
+      </c>
+      <c r="G25" s="6">
+        <v>189</v>
+      </c>
+      <c r="H25" s="6">
+        <v>83</v>
+      </c>
+      <c r="I25" s="6">
         <v>53.5</v>
       </c>
-      <c r="I24" s="3">
-[...41 lines deleted...]
-    <row r="26" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="J25" s="6">
+        <v>285.375</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="1" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>215</v>
+        <v>190</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>212</v>
+        <v>110</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="2">
-        <v>44600</v>
-[...1 lines deleted...]
-      <c r="G26" s="3">
+        <v>44776</v>
+      </c>
+      <c r="G26" s="6">
+        <v>104</v>
+      </c>
+      <c r="H26" s="6">
+        <v>68</v>
+      </c>
+      <c r="I26" s="6">
+        <v>46.5</v>
+      </c>
+      <c r="J26" s="6">
+        <v>183.625</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A27" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="H26" s="3">
-[...21 lines deleted...]
-      </c>
       <c r="E27" s="1" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F27" s="2">
-        <v>44776</v>
-[...14 lines deleted...]
-    <row r="28" spans="1:11" x14ac:dyDescent="0.35">
+        <v>46038</v>
+      </c>
+      <c r="G27" s="6">
+        <v>10.3</v>
+      </c>
+      <c r="H27" s="6">
+        <v>56.7</v>
+      </c>
+      <c r="I27" s="6">
+        <v>40.450000000000003</v>
+      </c>
+      <c r="J27" s="6">
+        <v>74.625</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="1" t="s">
-        <v>303</v>
+        <v>261</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>196</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>34</v>
+        <v>262</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>35</v>
+        <v>139</v>
       </c>
       <c r="F28" s="2">
-        <v>45119</v>
-[...14 lines deleted...]
-    <row r="29" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45364</v>
+      </c>
+      <c r="G28" s="6">
+        <v>183</v>
+      </c>
+      <c r="H28" s="6">
+        <v>96</v>
+      </c>
+      <c r="I28" s="6">
+        <v>42.5</v>
+      </c>
+      <c r="J28" s="6">
+        <v>289.625</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="1" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>185</v>
+        <v>196</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>186</v>
+        <v>110</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="2">
-        <v>44623</v>
-[...14 lines deleted...]
-    <row r="30" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44776</v>
+      </c>
+      <c r="G29" s="6">
+        <v>68</v>
+      </c>
+      <c r="H29" s="6">
+        <v>71.25</v>
+      </c>
+      <c r="I29" s="6">
+        <v>27.5</v>
+      </c>
+      <c r="J29" s="6">
+        <v>146.125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="1" t="s">
-        <v>225</v>
+        <v>388</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>226</v>
+        <v>389</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>218</v>
+        <v>390</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>127</v>
+        <v>381</v>
       </c>
       <c r="E30" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F30" s="2">
+        <v>46070</v>
+      </c>
+      <c r="G30" s="6">
+        <v>162</v>
+      </c>
+      <c r="H30" s="6">
+        <v>90</v>
+      </c>
+      <c r="I30" s="6">
+        <v>63.125</v>
+      </c>
+      <c r="J30" s="6">
+        <v>267.78125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A31" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F31" s="2">
+        <v>45706</v>
+      </c>
+      <c r="G31" s="6">
+        <v>156</v>
+      </c>
+      <c r="H31" s="6">
+        <v>14.5</v>
+      </c>
+      <c r="I31" s="6">
+        <v>25.875</v>
+      </c>
+      <c r="J31" s="6">
+        <v>176.96875</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A32" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F32" s="2">
+        <v>46114</v>
+      </c>
+      <c r="G32" s="6">
+        <v>172</v>
+      </c>
+      <c r="H32" s="6">
+        <v>44</v>
+      </c>
+      <c r="I32" s="6">
+        <v>61.5</v>
+      </c>
+      <c r="J32" s="6">
+        <v>231.375</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="F30" s="2">
-[...114 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="G33" s="6">
+        <v>31.7</v>
+      </c>
+      <c r="H33" s="6">
+        <v>81.7</v>
+      </c>
+      <c r="I33" s="6">
+        <v>32</v>
+      </c>
+      <c r="J33" s="6">
+        <v>121.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A34" s="1" t="s">
-        <v>223</v>
+        <v>201</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>224</v>
+        <v>202</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="2">
         <v>44776</v>
       </c>
-      <c r="G34" s="3">
+      <c r="G34" s="6">
+        <v>85</v>
+      </c>
+      <c r="H34" s="6">
+        <v>54.8</v>
+      </c>
+      <c r="I34" s="6">
+        <v>64</v>
+      </c>
+      <c r="J34" s="6">
+        <v>155.80000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A35" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F35" s="2">
+        <v>45119</v>
+      </c>
+      <c r="G35" s="6">
+        <v>52</v>
+      </c>
+      <c r="H35" s="6">
+        <v>18</v>
+      </c>
+      <c r="I35" s="6">
+        <v>22.9</v>
+      </c>
+      <c r="J35" s="6">
+        <v>75.724999999999994</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36" s="2">
+        <v>44887</v>
+      </c>
+      <c r="G36" s="6">
+        <v>146</v>
+      </c>
+      <c r="H36" s="6">
+        <v>58</v>
+      </c>
+      <c r="I36" s="6">
+        <v>38</v>
+      </c>
+      <c r="J36" s="6">
+        <v>213.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A37" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F37" s="2">
+        <v>45811</v>
+      </c>
+      <c r="G37" s="6">
+        <v>143</v>
+      </c>
+      <c r="H37" s="6">
+        <v>61</v>
+      </c>
+      <c r="I37" s="6">
+        <v>73.5</v>
+      </c>
+      <c r="J37" s="6">
+        <v>222.375</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F38" s="2">
+        <v>43888</v>
+      </c>
+      <c r="G38" s="6">
+        <v>309</v>
+      </c>
+      <c r="H38" s="6">
+        <v>85</v>
+      </c>
+      <c r="I38" s="6">
+        <v>86.5</v>
+      </c>
+      <c r="J38" s="6">
+        <v>415.625</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A39" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F39" s="2">
+        <v>45811</v>
+      </c>
+      <c r="G39" s="6">
+        <v>54</v>
+      </c>
+      <c r="H39" s="6">
+        <v>22</v>
+      </c>
+      <c r="I39" s="6">
+        <v>24.5</v>
+      </c>
+      <c r="J39" s="6">
+        <v>82.125</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A40" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F40" s="2">
+        <v>43005</v>
+      </c>
+      <c r="G40" s="6">
+        <v>218.4</v>
+      </c>
+      <c r="H40" s="6">
+        <v>102.7</v>
+      </c>
+      <c r="I40" s="6">
+        <v>56</v>
+      </c>
+      <c r="J40" s="6">
+        <v>335.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A41" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F41" s="2">
+        <v>45811</v>
+      </c>
+      <c r="G41" s="6">
+        <v>45</v>
+      </c>
+      <c r="H41" s="6">
+        <v>16</v>
+      </c>
+      <c r="I41" s="6">
+        <v>23.25</v>
+      </c>
+      <c r="J41" s="6">
+        <v>66.8125</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A42" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="2">
+        <v>44776</v>
+      </c>
+      <c r="G42" s="6">
+        <v>82</v>
+      </c>
+      <c r="H42" s="6">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="I42" s="6">
+        <v>42.35</v>
+      </c>
+      <c r="J42" s="6">
+        <v>130.78749999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A43" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F43" s="2">
+        <v>45391</v>
+      </c>
+      <c r="G43" s="6">
+        <v>92</v>
+      </c>
+      <c r="H43" s="6">
+        <v>37</v>
+      </c>
+      <c r="I43" s="6">
+        <v>39.5</v>
+      </c>
+      <c r="J43" s="6">
+        <v>138.875</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A44" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F44" s="2">
+        <v>43889</v>
+      </c>
+      <c r="G44" s="6">
+        <v>38.5</v>
+      </c>
+      <c r="H44" s="6">
+        <v>37.5</v>
+      </c>
+      <c r="I44" s="6">
+        <v>33</v>
+      </c>
+      <c r="J44" s="6">
+        <v>84.25</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A45" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" s="2">
+        <v>44951</v>
+      </c>
+      <c r="G45" s="6">
+        <v>126.4</v>
+      </c>
+      <c r="H45" s="6">
+        <v>53.4</v>
+      </c>
+      <c r="I45" s="6">
+        <v>40.450000000000003</v>
+      </c>
+      <c r="J45" s="6">
+        <v>191.8125</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A46" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" s="2">
+        <v>45499</v>
+      </c>
+      <c r="G46" s="6">
+        <v>239</v>
+      </c>
+      <c r="H46" s="6">
+        <v>97.5</v>
+      </c>
+      <c r="I46" s="6">
+        <v>93.65</v>
+      </c>
+      <c r="J46" s="6">
+        <v>359.91250000000002</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A47" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F47" s="2">
+        <v>45119</v>
+      </c>
+      <c r="G47" s="6">
+        <v>120</v>
+      </c>
+      <c r="H47" s="6">
+        <v>15.8</v>
+      </c>
+      <c r="I47" s="6">
+        <v>31.05</v>
+      </c>
+      <c r="J47" s="6">
+        <v>143.5625</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A48" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F48" s="2">
+        <v>43854</v>
+      </c>
+      <c r="G48" s="6">
+        <v>189</v>
+      </c>
+      <c r="H48" s="6">
+        <v>102</v>
+      </c>
+      <c r="I48" s="6">
+        <v>56.5</v>
+      </c>
+      <c r="J48" s="6">
+        <v>305.125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A49" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F49" s="2">
+        <v>44852</v>
+      </c>
+      <c r="G49" s="6">
+        <v>170</v>
+      </c>
+      <c r="H49" s="6">
+        <v>65</v>
+      </c>
+      <c r="I49" s="6">
+        <v>80</v>
+      </c>
+      <c r="J49" s="6">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A50" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F50" s="2">
+        <v>44873</v>
+      </c>
+      <c r="G50" s="6">
+        <v>96</v>
+      </c>
+      <c r="H50" s="6">
+        <v>48</v>
+      </c>
+      <c r="I50" s="6">
+        <v>53</v>
+      </c>
+      <c r="J50" s="6">
+        <v>157.25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A51" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F51" s="2">
+        <v>43056</v>
+      </c>
+      <c r="G51" s="6">
+        <v>153</v>
+      </c>
+      <c r="H51" s="6">
+        <v>73</v>
+      </c>
+      <c r="I51" s="6">
+        <v>81</v>
+      </c>
+      <c r="J51" s="6">
+        <v>246.25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F52" s="2">
+        <v>45811</v>
+      </c>
+      <c r="G52" s="6">
+        <v>188</v>
+      </c>
+      <c r="H52" s="6">
+        <v>60</v>
+      </c>
+      <c r="I52" s="6">
+        <v>64.55</v>
+      </c>
+      <c r="J52" s="6">
+        <v>264.13749999999999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A53" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="H34" s="3">
-[...10 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="B53" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="D53" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="E53" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="1" t="s">
+      <c r="F53" s="2">
+        <v>43889</v>
+      </c>
+      <c r="G53" s="6">
+        <v>53</v>
+      </c>
+      <c r="H53" s="6">
+        <v>53</v>
+      </c>
+      <c r="I53" s="6">
         <v>35</v>
       </c>
-      <c r="F35" s="2">
-[...28 lines deleted...]
-      <c r="E36" s="1" t="s">
+      <c r="J53" s="6">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A54" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E54" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="F36" s="2">
+      <c r="F54" s="2">
+        <v>44600</v>
+      </c>
+      <c r="G54" s="6">
+        <v>103</v>
+      </c>
+      <c r="H54" s="6">
+        <v>90.25</v>
+      </c>
+      <c r="I54" s="6">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="J54" s="6">
+        <v>191.92</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A55" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F55" s="2">
         <v>44776</v>
       </c>
-      <c r="G36" s="3">
-[...632 lines deleted...]
-    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="G55" s="6">
+        <v>70.5</v>
+      </c>
+      <c r="H55" s="6">
+        <v>65.5</v>
+      </c>
+      <c r="I55" s="6">
+        <v>35.5</v>
+      </c>
+      <c r="J55" s="6">
+        <v>144.875</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A56" s="1" t="s">
-        <v>210</v>
+        <v>332</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>211</v>
+        <v>333</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>209</v>
+        <v>334</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>212</v>
+        <v>335</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="2">
+        <v>45671</v>
+      </c>
+      <c r="G56" s="6">
+        <v>67</v>
+      </c>
+      <c r="H56" s="6">
+        <v>66</v>
+      </c>
+      <c r="I56" s="6">
+        <v>27.2</v>
+      </c>
+      <c r="J56" s="6">
+        <v>139.80000000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A57" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C57" s="8"/>
+      <c r="D57" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F57" s="10">
+        <v>46014</v>
+      </c>
+      <c r="G57" s="7">
+        <v>9.6</v>
+      </c>
+      <c r="H57" s="7">
+        <v>71.5</v>
+      </c>
+      <c r="I57" s="7">
+        <v>47.1</v>
+      </c>
+      <c r="J57" s="7">
+        <v>92.875</v>
+      </c>
+      <c r="K57" s="8"/>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A58" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F58" s="2">
+        <v>46037</v>
+      </c>
+      <c r="G58" s="6">
+        <v>9.6</v>
+      </c>
+      <c r="H58" s="6">
+        <v>89</v>
+      </c>
+      <c r="I58" s="6">
+        <v>59.3</v>
+      </c>
+      <c r="J58" s="6">
+        <v>113.42</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A59" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="2">
+        <v>44776</v>
+      </c>
+      <c r="G59" s="6">
+        <v>119.5</v>
+      </c>
+      <c r="H59" s="6">
+        <v>75.5</v>
+      </c>
+      <c r="I59" s="6">
+        <v>66.349999999999994</v>
+      </c>
+      <c r="J59" s="6">
+        <v>211.58750000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A60" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" s="2">
+        <v>45308</v>
+      </c>
+      <c r="G60" s="6">
+        <v>25</v>
+      </c>
+      <c r="H60" s="6">
+        <v>19</v>
+      </c>
+      <c r="I60" s="6">
+        <v>15.3</v>
+      </c>
+      <c r="J60" s="6">
+        <v>47.825000000000003</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A61" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F61" s="2">
+        <v>43889</v>
+      </c>
+      <c r="G61" s="6">
+        <v>216</v>
+      </c>
+      <c r="H61" s="6">
+        <v>81.5</v>
+      </c>
+      <c r="I61" s="6">
+        <v>75.5</v>
+      </c>
+      <c r="J61" s="6">
+        <v>316.375</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A62" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" s="2">
         <v>44600</v>
       </c>
-      <c r="G56" s="3">
-[...2 lines deleted...]
-      <c r="H56" s="3">
+      <c r="G62" s="6">
+        <v>99</v>
+      </c>
+      <c r="H62" s="6">
+        <v>49</v>
+      </c>
+      <c r="I62" s="6">
+        <v>56.75</v>
+      </c>
+      <c r="J62" s="6">
+        <v>162.18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A63" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" s="2">
+        <v>44776</v>
+      </c>
+      <c r="G63" s="6">
+        <v>86.2</v>
+      </c>
+      <c r="H63" s="6">
+        <v>51.5</v>
+      </c>
+      <c r="I63" s="6">
+        <v>62</v>
+      </c>
+      <c r="J63" s="6">
+        <v>153.19999999999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A64" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F64" s="2">
+        <v>45706</v>
+      </c>
+      <c r="G64" s="6">
+        <v>159</v>
+      </c>
+      <c r="H64" s="6">
+        <v>90.5</v>
+      </c>
+      <c r="I64" s="6">
+        <v>62.5</v>
+      </c>
+      <c r="J64" s="6">
+        <v>265.125</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A65" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F65" s="2">
+        <v>45888</v>
+      </c>
+      <c r="G65" s="6">
+        <v>98</v>
+      </c>
+      <c r="H65" s="6">
+        <v>95</v>
+      </c>
+      <c r="I65" s="6">
+        <v>57.5</v>
+      </c>
+      <c r="J65" s="6">
+        <v>207.375</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A66" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" s="2">
+        <v>42512</v>
+      </c>
+      <c r="G66" s="6">
+        <v>146</v>
+      </c>
+      <c r="H66" s="6">
+        <v>89.8</v>
+      </c>
+      <c r="I66" s="6">
+        <v>85.1</v>
+      </c>
+      <c r="J66" s="6">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A67" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F67" s="2">
+        <v>45119</v>
+      </c>
+      <c r="G67" s="6">
+        <v>36</v>
+      </c>
+      <c r="H67" s="6">
+        <v>41.5</v>
+      </c>
+      <c r="I67" s="6">
+        <v>18.75</v>
+      </c>
+      <c r="J67" s="6">
+        <v>82.1875</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A68" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F68" s="2">
+        <v>46034</v>
+      </c>
+      <c r="G68" s="6">
+        <v>99</v>
+      </c>
+      <c r="H68" s="6">
+        <v>109</v>
+      </c>
+      <c r="I68" s="6">
+        <v>58.5</v>
+      </c>
+      <c r="J68" s="6">
+        <v>221.625</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A69" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F69" s="2">
+        <v>45119</v>
+      </c>
+      <c r="G69" s="6">
+        <v>125</v>
+      </c>
+      <c r="H69" s="6">
+        <v>77</v>
+      </c>
+      <c r="I69" s="6">
+        <v>56</v>
+      </c>
+      <c r="J69" s="6">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A70" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F70" s="2">
+        <v>45884</v>
+      </c>
+      <c r="G70" s="6">
+        <v>60</v>
+      </c>
+      <c r="H70" s="6">
+        <v>95.3</v>
+      </c>
+      <c r="I70" s="6">
+        <v>39.25</v>
+      </c>
+      <c r="J70" s="6">
+        <v>165.11250000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A71" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" s="2">
+        <v>43860</v>
+      </c>
+      <c r="G71" s="6">
+        <v>113</v>
+      </c>
+      <c r="H71" s="6">
+        <v>32.5</v>
+      </c>
+      <c r="I71" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="J71" s="6">
+        <v>155.0625</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" s="2">
+        <v>42980</v>
+      </c>
+      <c r="G72" s="6">
+        <v>163.6</v>
+      </c>
+      <c r="H72" s="6">
+        <v>80.25</v>
+      </c>
+      <c r="I72" s="6">
+        <v>50.76</v>
+      </c>
+      <c r="J72" s="6">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A73" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F73" s="2">
+        <v>43276</v>
+      </c>
+      <c r="G73" s="6">
+        <v>242</v>
+      </c>
+      <c r="H73" s="6">
+        <v>78</v>
+      </c>
+      <c r="I73" s="6">
+        <v>107</v>
+      </c>
+      <c r="J73" s="6">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A74" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F74" s="2">
+        <v>44852</v>
+      </c>
+      <c r="G74" s="6">
+        <v>77</v>
+      </c>
+      <c r="H74" s="6">
+        <v>26</v>
+      </c>
+      <c r="I74" s="6">
+        <v>34</v>
+      </c>
+      <c r="J74" s="6">
+        <v>111.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A75" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F75" s="2">
+        <v>44873</v>
+      </c>
+      <c r="G75" s="6">
+        <v>81</v>
+      </c>
+      <c r="H75" s="6">
+        <v>30</v>
+      </c>
+      <c r="I75" s="6">
+        <v>33</v>
+      </c>
+      <c r="J75" s="6">
+        <v>119.25</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A76" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76" s="2">
+        <v>45995</v>
+      </c>
+      <c r="G76" s="6">
+        <v>173</v>
+      </c>
+      <c r="H76" s="6">
+        <v>67.3</v>
+      </c>
+      <c r="I76" s="6">
         <v>70</v>
       </c>
-      <c r="I56" s="3">
-[...28 lines deleted...]
-      <c r="H57" s="3">
+      <c r="J76" s="6">
+        <v>257.8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A77" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F77" s="2">
+        <v>45005</v>
+      </c>
+      <c r="G77" s="6">
+        <v>169</v>
+      </c>
+      <c r="H77" s="6">
+        <v>90</v>
+      </c>
+      <c r="I77" s="6">
+        <v>70</v>
+      </c>
+      <c r="J77" s="6">
+        <v>276.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A78" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F78" s="2">
+        <v>45888</v>
+      </c>
+      <c r="G78" s="6">
+        <v>84</v>
+      </c>
+      <c r="H78" s="6">
+        <v>78</v>
+      </c>
+      <c r="I78" s="6">
+        <v>48</v>
+      </c>
+      <c r="J78" s="6">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A79" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F79" s="2">
+        <v>44873</v>
+      </c>
+      <c r="G79" s="6">
+        <v>77</v>
+      </c>
+      <c r="H79" s="6">
         <v>51</v>
       </c>
-      <c r="I57" s="3">
-[...34 lines deleted...]
-      <c r="I58" s="3">
+      <c r="I79" s="6">
         <v>38.5</v>
       </c>
-      <c r="J58" s="3">
+      <c r="J79" s="6">
         <v>137.625</v>
       </c>
     </row>
-    <row r="59" spans="1:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B59" s="1" t="s">
+    <row r="80" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A80" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F80" s="2">
+        <v>45720</v>
+      </c>
+      <c r="G80" s="6">
+        <v>374</v>
+      </c>
+      <c r="H80" s="6">
+        <v>59</v>
+      </c>
+      <c r="I80" s="6">
         <v>63</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...54 lines deleted...]
-      <c r="A61" s="1" t="s">
+      <c r="J80" s="6">
+        <v>448.75</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A81" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B81" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="C81" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="D81" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="E61" s="1" t="s">
-[...31 lines deleted...]
-      <c r="E62" s="1" t="s">
+      <c r="E81" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="F62" s="2">
-[...397 lines deleted...]
-      <c r="B75" s="1" t="s">
+      <c r="F81" s="2">
+        <v>44959</v>
+      </c>
+      <c r="G81" s="6">
         <v>208</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...60 lines deleted...]
-      <c r="A77" s="1" t="s">
+      <c r="H81" s="6">
+        <v>98.6</v>
+      </c>
+      <c r="I81" s="6">
+        <v>88</v>
+      </c>
+      <c r="J81" s="6">
+        <v>328.6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A82" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B77" s="1" t="s">
+      <c r="C82" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...158 lines deleted...]
-      </c>
       <c r="D82" s="1" t="s">
-        <v>176</v>
+        <v>311</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F82" s="2">
-        <v>44959</v>
-[...7 lines deleted...]
-      <c r="I82" s="3">
+        <v>45327</v>
+      </c>
+      <c r="G82" s="6">
+        <v>185</v>
+      </c>
+      <c r="H82" s="6">
+        <v>102</v>
+      </c>
+      <c r="I82" s="6">
+        <v>86</v>
+      </c>
+      <c r="J82" s="6">
+        <v>308.5</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A83" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="J82" s="3">
-[...15 lines deleted...]
-      </c>
       <c r="E83" s="1" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="F83" s="2">
-        <v>42882</v>
-[...11 lines deleted...]
-        <v>456.47500000000002</v>
+        <v>45132</v>
+      </c>
+      <c r="G83" s="6">
+        <v>68</v>
+      </c>
+      <c r="H83" s="6">
+        <v>44</v>
+      </c>
+      <c r="I83" s="6">
+        <v>32.75</v>
+      </c>
+      <c r="J83" s="6">
+        <v>120.2</v>
       </c>
       <c r="K83" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:11" x14ac:dyDescent="0.35">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A84" s="1" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>93</v>
+        <v>130</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="F84" s="2">
-        <v>43888</v>
-[...14 lines deleted...]
-    <row r="85" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45014</v>
+      </c>
+      <c r="G84" s="6">
+        <v>243</v>
+      </c>
+      <c r="H84" s="6">
+        <v>33</v>
+      </c>
+      <c r="I84" s="6">
+        <v>25</v>
+      </c>
+      <c r="J84" s="6">
+        <v>282.25</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A85" s="1" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>200</v>
+        <v>194</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F85" s="2">
-        <v>44960</v>
-[...14 lines deleted...]
-    <row r="86" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44776</v>
+      </c>
+      <c r="G85" s="6">
+        <v>120</v>
+      </c>
+      <c r="H85" s="6">
+        <v>52.6</v>
+      </c>
+      <c r="I85" s="6">
+        <v>50.5</v>
+      </c>
+      <c r="J85" s="6">
+        <v>185.22499999999999</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A86" s="1" t="s">
-        <v>96</v>
+        <v>290</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>97</v>
+        <v>291</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>77</v>
+        <v>292</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F86" s="2">
-        <v>42823</v>
-[...14 lines deleted...]
-    <row r="87" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45328</v>
+      </c>
+      <c r="G86" s="6">
+        <v>59</v>
+      </c>
+      <c r="H86" s="6">
+        <v>36</v>
+      </c>
+      <c r="I86" s="6">
+        <v>29.45</v>
+      </c>
+      <c r="J86" s="6">
+        <v>102.3625</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A87" s="1" t="s">
-        <v>352</v>
+        <v>217</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>353</v>
+        <v>218</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>354</v>
+        <v>190</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>355</v>
+        <v>110</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F87" s="2">
-        <v>45706</v>
-[...14 lines deleted...]
-    <row r="88" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44953</v>
+      </c>
+      <c r="G87" s="6">
+        <v>136</v>
+      </c>
+      <c r="H87" s="6">
+        <v>66.3</v>
+      </c>
+      <c r="I87" s="6">
+        <v>87.5</v>
+      </c>
+      <c r="J87" s="6">
+        <v>224.17500000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A88" s="1" t="s">
-        <v>364</v>
+        <v>223</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>365</v>
+        <v>224</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>366</v>
+        <v>190</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>367</v>
+        <v>110</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="2">
-        <v>45671</v>
-[...14 lines deleted...]
-    <row r="89" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44776</v>
+      </c>
+      <c r="G88" s="6">
+        <v>26.1</v>
+      </c>
+      <c r="H88" s="6">
+        <v>26.7</v>
+      </c>
+      <c r="I88" s="6">
+        <v>24.25</v>
+      </c>
+      <c r="J88" s="6">
+        <v>397.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A89" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>218</v>
+        <v>250</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>127</v>
+        <v>170</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="F89" s="2">
-        <v>44776</v>
-[...14 lines deleted...]
-    <row r="90" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45014</v>
+      </c>
+      <c r="G89" s="6">
+        <v>176</v>
+      </c>
+      <c r="H89" s="6">
+        <v>79</v>
+      </c>
+      <c r="I89" s="6">
+        <v>92.5</v>
+      </c>
+      <c r="J89" s="6">
+        <v>278.125</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A90" s="1" t="s">
-        <v>204</v>
+        <v>378</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>205</v>
+        <v>379</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>380</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>206</v>
+        <v>381</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="F90" s="2">
-        <v>45659</v>
-[...14 lines deleted...]
-    <row r="91" spans="1:11" x14ac:dyDescent="0.35">
+        <v>46070</v>
+      </c>
+      <c r="G90" s="6">
+        <v>249.6</v>
+      </c>
+      <c r="H90" s="6">
+        <v>81</v>
+      </c>
+      <c r="I90" s="6">
+        <v>102.5</v>
+      </c>
+      <c r="J90" s="6">
+        <v>356.22500000000002</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A91" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F91" s="2">
+        <v>42644</v>
+      </c>
+      <c r="G91" s="6">
+        <v>232.8</v>
+      </c>
+      <c r="H91" s="6">
+        <v>105.5</v>
+      </c>
+      <c r="I91" s="6">
+        <v>95</v>
+      </c>
+      <c r="J91" s="6">
+        <v>362.05</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A92" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F92" s="2">
+        <v>45433</v>
+      </c>
+      <c r="G92" s="6">
+        <v>35</v>
+      </c>
+      <c r="H92" s="6">
+        <v>26</v>
+      </c>
+      <c r="I92" s="6">
+        <v>33.5</v>
+      </c>
+      <c r="J92" s="6">
+        <v>69.375</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A93" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F93" s="2">
+        <v>44995</v>
+      </c>
+      <c r="G93" s="6">
+        <v>180</v>
+      </c>
+      <c r="H93" s="6">
+        <v>36</v>
+      </c>
+      <c r="I93" s="6">
+        <v>41</v>
+      </c>
+      <c r="J93" s="6">
+        <v>226.25</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A94" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F94" s="2">
+        <v>44629</v>
+      </c>
+      <c r="G94" s="6">
+        <v>207.5</v>
+      </c>
+      <c r="H94" s="6">
+        <v>105.5</v>
+      </c>
+      <c r="I94" s="6">
+        <v>77.25</v>
+      </c>
+      <c r="J94" s="6">
+        <v>332.31200000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A95" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F95" s="2">
+        <v>45888</v>
+      </c>
+      <c r="G95" s="6">
+        <v>100</v>
+      </c>
+      <c r="H95" s="6">
+        <v>69</v>
+      </c>
+      <c r="I95" s="6">
+        <v>54</v>
+      </c>
+      <c r="J95" s="6">
+        <v>182.5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A96" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F96" s="2">
+        <v>45888</v>
+      </c>
+      <c r="G96" s="6">
+        <v>150</v>
+      </c>
+      <c r="H96" s="6">
+        <v>73</v>
+      </c>
+      <c r="I96" s="6">
+        <v>60.5</v>
+      </c>
+      <c r="J96" s="6">
+        <v>238.125</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A97" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B97" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="C97" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...190 lines deleted...]
-      </c>
       <c r="D97" s="1" t="s">
-        <v>314</v>
+        <v>281</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>30</v>
+        <v>135</v>
       </c>
       <c r="F97" s="2">
         <v>45342</v>
       </c>
-      <c r="G97" s="3">
+      <c r="G97" s="6">
         <v>172</v>
       </c>
-      <c r="H97" s="3">
+      <c r="H97" s="6">
         <v>81.8</v>
       </c>
-      <c r="I97" s="3">
+      <c r="I97" s="6">
         <v>79.099999999999994</v>
       </c>
-      <c r="J97" s="3">
+      <c r="J97" s="6">
         <v>273.57499999999999</v>
       </c>
     </row>
-    <row r="98" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A98" s="1" t="s">
-        <v>138</v>
+        <v>89</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>90</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>141</v>
+        <v>32</v>
       </c>
       <c r="E98" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F98" s="2">
+        <v>43889</v>
+      </c>
+      <c r="G98" s="6">
+        <v>219</v>
+      </c>
+      <c r="H98" s="6">
+        <v>111</v>
+      </c>
+      <c r="I98" s="6">
+        <v>106</v>
+      </c>
+      <c r="J98" s="6">
+        <v>356.5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A99" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E99" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F98" s="2">
+      <c r="F99" s="2">
         <v>44645</v>
       </c>
-      <c r="G98" s="3">
+      <c r="G99" s="6">
         <v>285</v>
       </c>
-      <c r="H98" s="3">
+      <c r="H99" s="6">
         <v>60</v>
       </c>
-      <c r="I98" s="3">
+      <c r="I99" s="6">
         <v>84.85</v>
       </c>
-      <c r="J98" s="3">
+      <c r="J99" s="6">
         <v>366.21249999999998</v>
       </c>
-      <c r="K98" s="1" t="s">
-[...32 lines deleted...]
-    <row r="100" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K99" s="1" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A100" s="1" t="s">
-        <v>104</v>
+        <v>343</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>105</v>
+        <v>344</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="F100" s="2">
-        <v>45454</v>
-[...14 lines deleted...]
-    <row r="101" spans="1:11" x14ac:dyDescent="0.35">
+        <v>45811</v>
+      </c>
+      <c r="G100" s="6">
+        <v>110</v>
+      </c>
+      <c r="H100" s="6">
+        <v>76</v>
+      </c>
+      <c r="I100" s="6">
+        <v>56</v>
+      </c>
+      <c r="J100" s="6">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A101" s="1" t="s">
-        <v>356</v>
+        <v>209</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>357</v>
+        <v>210</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>28</v>
+        <v>190</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="2">
-        <v>45492</v>
-[...14 lines deleted...]
-    <row r="102" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44776</v>
+      </c>
+      <c r="G101" s="6">
+        <v>153</v>
+      </c>
+      <c r="H101" s="6">
+        <v>88</v>
+      </c>
+      <c r="I101" s="6">
+        <v>63.2</v>
+      </c>
+      <c r="J101" s="6">
+        <v>256.8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A102" s="1" t="s">
-        <v>255</v>
+        <v>345</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>256</v>
+        <v>346</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F102" s="2">
+        <v>45811</v>
+      </c>
+      <c r="G102" s="6">
+        <v>143</v>
+      </c>
+      <c r="H102" s="6">
+        <v>75</v>
+      </c>
+      <c r="I102" s="6">
+        <v>64.5</v>
+      </c>
+      <c r="J102" s="6">
+        <v>234.125</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A103" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G103" s="6">
+        <v>189.25</v>
+      </c>
+      <c r="H103" s="6">
+        <v>76</v>
+      </c>
+      <c r="I103" s="6">
+        <v>103.75</v>
+      </c>
+      <c r="J103" s="6">
+        <v>291.1875</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A104" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" s="2">
+        <v>44953</v>
+      </c>
+      <c r="G104" s="6">
+        <v>228</v>
+      </c>
+      <c r="H104" s="6">
+        <v>66.8</v>
+      </c>
+      <c r="I104" s="6">
+        <v>95.1</v>
+      </c>
+      <c r="J104" s="6">
+        <v>318.57499999999999</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A105" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="F105" s="2">
+        <v>45715</v>
+      </c>
+      <c r="G105" s="6">
+        <v>270</v>
+      </c>
+      <c r="H105" s="6">
+        <v>56</v>
+      </c>
+      <c r="I105" s="6">
+        <v>0</v>
+      </c>
+      <c r="J105" s="6">
+        <v>328.85</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A106" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F106" s="2">
+        <v>45659</v>
+      </c>
+      <c r="G106" s="6">
+        <v>74</v>
+      </c>
+      <c r="H106" s="6">
+        <v>39</v>
+      </c>
+      <c r="I106" s="6">
+        <v>34</v>
+      </c>
+      <c r="J106" s="6">
+        <v>121.5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A107" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F107" s="2">
+        <v>45019</v>
+      </c>
+      <c r="G107" s="6">
+        <v>252.2</v>
+      </c>
+      <c r="H107" s="6">
+        <v>125</v>
+      </c>
+      <c r="I107" s="6">
+        <v>74</v>
+      </c>
+      <c r="J107" s="6">
+        <v>395.7</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A108" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F108" s="2">
+        <v>44776</v>
+      </c>
+      <c r="G108" s="6">
+        <v>96</v>
+      </c>
+      <c r="H108" s="6">
+        <v>91.1</v>
+      </c>
+      <c r="I108" s="6">
+        <v>40.5</v>
+      </c>
+      <c r="J108" s="6">
+        <v>197.22499999999999</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A109" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F109" s="2">
+        <v>45433</v>
+      </c>
+      <c r="G109" s="6">
+        <v>97</v>
+      </c>
+      <c r="H109" s="6">
+        <v>56.5</v>
+      </c>
+      <c r="I109" s="6">
+        <v>0</v>
+      </c>
+      <c r="J109" s="6">
+        <v>151.375</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A110" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F110" s="2">
+        <v>45119</v>
+      </c>
+      <c r="G110" s="6">
+        <v>91</v>
+      </c>
+      <c r="H110" s="6">
+        <v>67</v>
+      </c>
+      <c r="I110" s="6">
+        <v>45.15</v>
+      </c>
+      <c r="J110" s="6">
+        <v>169.28749999999999</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A111" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F111" s="2">
+        <v>40575</v>
+      </c>
+      <c r="G111" s="6">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="H111" s="6">
+        <v>102.6</v>
+      </c>
+      <c r="I111" s="6">
+        <v>28</v>
+      </c>
+      <c r="J111" s="6">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A112" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F112" s="2">
+        <v>43888</v>
+      </c>
+      <c r="G112" s="6">
+        <v>110.5</v>
+      </c>
+      <c r="H112" s="6">
+        <v>68</v>
+      </c>
+      <c r="I112" s="6">
+        <v>51</v>
+      </c>
+      <c r="J112" s="6">
+        <v>191.25</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A113" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F113" s="2">
+        <v>46001</v>
+      </c>
+      <c r="G113" s="6">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="H113" s="6">
+        <v>87.3</v>
+      </c>
+      <c r="I113" s="6">
+        <v>33</v>
+      </c>
+      <c r="J113" s="6">
+        <v>171.15</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A114" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F114" s="2">
+        <v>44960</v>
+      </c>
+      <c r="G114" s="6">
+        <v>151</v>
+      </c>
+      <c r="H114" s="6">
+        <v>97</v>
+      </c>
+      <c r="I114" s="6">
+        <v>69</v>
+      </c>
+      <c r="J114" s="6">
+        <v>265.25</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A115" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F115" s="2">
         <v>44887</v>
       </c>
-      <c r="G102" s="3">
-[...413 lines deleted...]
-    <row r="116" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="G115" s="6">
+        <v>68</v>
+      </c>
+      <c r="H115" s="6">
+        <v>11</v>
+      </c>
+      <c r="I115" s="6">
+        <v>17.25</v>
+      </c>
+      <c r="J115" s="6">
+        <v>83.31</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A116" s="1" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>126</v>
+        <v>92</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="2">
-        <v>45499</v>
-[...14 lines deleted...]
-    <row r="117" spans="1:11" x14ac:dyDescent="0.35">
+        <v>44250</v>
+      </c>
+      <c r="G116" s="6">
+        <v>140</v>
+      </c>
+      <c r="H116" s="6">
+        <v>69</v>
+      </c>
+      <c r="I116" s="6">
+        <v>37.5</v>
+      </c>
+      <c r="J116" s="6">
+        <v>318.375</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A117" s="1" t="s">
-        <v>128</v>
+        <v>371</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>372</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>101</v>
+        <v>373</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="F117" s="2">
-        <v>44852</v>
-[...7 lines deleted...]
-      <c r="I117" s="3">
+        <v>46034</v>
+      </c>
+      <c r="G117" s="6">
+        <v>44</v>
+      </c>
+      <c r="H117" s="6">
+        <v>45.5</v>
+      </c>
+      <c r="I117" s="6">
+        <v>25.45</v>
+      </c>
+      <c r="J117" s="6">
+        <v>95.862499999999997</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A118" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F118" s="2">
+        <v>45889</v>
+      </c>
+      <c r="G118" s="6">
+        <v>33</v>
+      </c>
+      <c r="H118" s="6">
+        <v>42</v>
+      </c>
+      <c r="I118" s="6">
+        <v>41.55</v>
+      </c>
+      <c r="J118" s="6">
+        <v>85.387500000000003</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A119" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F119" s="2">
+        <v>44271</v>
+      </c>
+      <c r="G119" s="6">
+        <v>84.9</v>
+      </c>
+      <c r="H119" s="6">
+        <v>56.1</v>
+      </c>
+      <c r="I119" s="6">
+        <v>57.6</v>
+      </c>
+      <c r="J119" s="6">
+        <v>155.4</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A120" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F120" s="2">
+        <v>45119</v>
+      </c>
+      <c r="G120" s="6">
+        <v>91.5</v>
+      </c>
+      <c r="H120" s="6">
+        <v>63</v>
+      </c>
+      <c r="I120" s="6">
+        <v>51.7</v>
+      </c>
+      <c r="J120" s="6">
+        <v>167.42500000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A121" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F121" s="2">
+        <v>45433</v>
+      </c>
+      <c r="G121" s="6">
+        <v>31</v>
+      </c>
+      <c r="H121" s="6">
+        <v>26</v>
+      </c>
+      <c r="I121" s="6">
+        <v>29.5</v>
+      </c>
+      <c r="J121" s="6">
+        <v>64.375</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A122" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F122" s="2">
+        <v>45391</v>
+      </c>
+      <c r="G122" s="6">
+        <v>59</v>
+      </c>
+      <c r="H122" s="6">
+        <v>27</v>
+      </c>
+      <c r="I122" s="6">
+        <v>30</v>
+      </c>
+      <c r="J122" s="6">
+        <v>93.5</v>
+      </c>
+      <c r="K122" s="1" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A123" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G123" s="6">
+        <v>74</v>
+      </c>
+      <c r="H123" s="6">
+        <v>51.5</v>
+      </c>
+      <c r="I123" s="6">
+        <v>28.5</v>
+      </c>
+      <c r="J123" s="6">
+        <v>132.6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A124" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F124" s="2">
+        <v>45719</v>
+      </c>
+      <c r="G124" s="6">
+        <v>123</v>
+      </c>
+      <c r="H124" s="6">
+        <v>81</v>
+      </c>
+      <c r="I124" s="6">
+        <v>0</v>
+      </c>
+      <c r="J124" s="6">
+        <v>215.25</v>
+      </c>
+      <c r="K124" s="1" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A125" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F125" s="2">
+        <v>44600</v>
+      </c>
+      <c r="G125" s="6">
+        <v>194</v>
+      </c>
+      <c r="H125" s="6">
+        <v>69.5</v>
+      </c>
+      <c r="I125" s="6">
+        <v>53.5</v>
+      </c>
+      <c r="J125" s="6">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A126" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" s="2">
+        <v>44776</v>
+      </c>
+      <c r="G126" s="6">
+        <v>54</v>
+      </c>
+      <c r="H126" s="6">
+        <v>42</v>
+      </c>
+      <c r="I126" s="6">
+        <v>32.5</v>
+      </c>
+      <c r="J126" s="6">
+        <v>104.125</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A127" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F127" s="2">
+        <v>42882</v>
+      </c>
+      <c r="G127" s="6">
+        <v>309.60000000000002</v>
+      </c>
+      <c r="H127" s="6">
+        <v>113</v>
+      </c>
+      <c r="I127" s="6">
+        <v>135.5</v>
+      </c>
+      <c r="J127" s="6">
+        <v>456.47500000000002</v>
+      </c>
+      <c r="K127" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="J117" s="3">
-[...10 lines deleted...]
-      <c r="C118" s="1" t="s">
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A128" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E128" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D118" s="1" t="s">
-[...28 lines deleted...]
-      <c r="C119" s="1" t="s">
+      <c r="F128" s="2">
+        <v>43005</v>
+      </c>
+      <c r="G128" s="6">
+        <v>207.6</v>
+      </c>
+      <c r="H128" s="6">
+        <v>119.3</v>
+      </c>
+      <c r="I128" s="6">
+        <v>90.5</v>
+      </c>
+      <c r="J128" s="6">
+        <v>349.52499999999998</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A129" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E129" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D119" s="1" t="s">
-[...66 lines deleted...]
-      <c r="E121" s="1" t="s">
+      <c r="G129" s="6">
+        <v>118</v>
+      </c>
+      <c r="H129" s="6">
+        <v>73</v>
+      </c>
+      <c r="I129" s="6">
+        <v>61</v>
+      </c>
+      <c r="J129" s="6">
+        <v>206.25</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A130" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" s="2">
+        <v>45337</v>
+      </c>
+      <c r="G130" s="6">
+        <v>106</v>
+      </c>
+      <c r="H130" s="6">
+        <v>85</v>
+      </c>
+      <c r="I130" s="6">
+        <v>61</v>
+      </c>
+      <c r="J130" s="6">
+        <v>206.25</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A131" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F131" s="2">
+        <v>45001</v>
+      </c>
+      <c r="G131" s="6">
+        <v>176</v>
+      </c>
+      <c r="H131" s="6">
+        <v>89</v>
+      </c>
+      <c r="I131" s="6">
+        <v>82.5</v>
+      </c>
+      <c r="J131" s="6">
+        <v>285.625</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A132" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="E132" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="F121" s="2">
-[...25 lines deleted...]
-      <c r="D122" s="1" t="s">
+      <c r="F132" s="2">
+        <v>45492</v>
+      </c>
+      <c r="G132" s="6">
+        <v>217</v>
+      </c>
+      <c r="H132" s="6">
+        <v>44.5</v>
+      </c>
+      <c r="I132" s="6">
+        <v>91</v>
+      </c>
+      <c r="J132" s="6">
+        <v>284.25</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A133" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F133" s="2">
+        <v>44600</v>
+      </c>
+      <c r="G133" s="6">
+        <v>145.5</v>
+      </c>
+      <c r="H133" s="6">
+        <v>70</v>
+      </c>
+      <c r="I133" s="6">
+        <v>61.75</v>
+      </c>
+      <c r="J133" s="6">
+        <v>230.93</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A134" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="E122" s="1" t="s">
+      <c r="E134" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F134" s="2">
+        <v>45692</v>
+      </c>
+      <c r="G134" s="6">
+        <v>238</v>
+      </c>
+      <c r="H134" s="6">
+        <v>68</v>
+      </c>
+      <c r="I134" s="6">
+        <v>69</v>
+      </c>
+      <c r="J134" s="6">
+        <v>323.25</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A135" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F135" s="2">
+        <v>44887</v>
+      </c>
+      <c r="G135" s="6">
+        <v>214</v>
+      </c>
+      <c r="H135" s="6">
+        <v>78</v>
+      </c>
+      <c r="I135" s="6">
+        <v>64.38</v>
+      </c>
+      <c r="J135" s="6">
+        <v>308.08999999999997</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A136" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E136" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="F122" s="2">
+      <c r="F136" s="2">
+        <v>45492</v>
+      </c>
+      <c r="G136" s="6">
+        <v>284</v>
+      </c>
+      <c r="H136" s="6">
+        <v>61</v>
+      </c>
+      <c r="I136" s="6">
+        <v>50.6</v>
+      </c>
+      <c r="J136" s="6">
+        <v>357.65</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A137" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F137" s="2">
+        <v>44945</v>
+      </c>
+      <c r="G137" s="6">
+        <v>80</v>
+      </c>
+      <c r="H137" s="6">
+        <v>21</v>
+      </c>
+      <c r="I137" s="6">
+        <v>22.85</v>
+      </c>
+      <c r="J137" s="6">
+        <v>106.71250000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A138" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F138" s="2">
+        <v>45995</v>
+      </c>
+      <c r="G138" s="6">
+        <v>198</v>
+      </c>
+      <c r="H138" s="6">
+        <v>56</v>
+      </c>
+      <c r="I138" s="6">
+        <v>64.55</v>
+      </c>
+      <c r="J138" s="6">
+        <v>270.13749999999999</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A139" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F139" s="2">
+        <v>45811</v>
+      </c>
+      <c r="G139" s="6">
+        <v>52</v>
+      </c>
+      <c r="H139" s="6">
+        <v>25</v>
+      </c>
+      <c r="I139" s="6">
+        <v>31.5</v>
+      </c>
+      <c r="J139" s="6">
+        <v>84.875</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A140" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F140" s="2">
         <v>44776</v>
       </c>
-      <c r="G122" s="3">
+      <c r="G140" s="6">
         <v>166</v>
       </c>
-      <c r="H122" s="3">
+      <c r="H140" s="6">
         <v>70.400000000000006</v>
       </c>
-      <c r="I122" s="3">
+      <c r="I140" s="6">
         <v>93.25</v>
       </c>
-      <c r="J122" s="3">
+      <c r="J140" s="6">
         <v>259.71249999999998</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:K122">
-    <sortCondition ref="A2:A122"/>
+  <autoFilter ref="A1:K1" xr:uid="{6E7B460A-C35E-4483-BE56-2EE23041923B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:K141">
+    <sortCondition ref="B2:B141"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Champion Trees 2024</vt:lpstr>
+      <vt:lpstr>Champion Trees 2026</vt:lpstr>
       <vt:lpstr>Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hayes, Gianna (DCR)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>