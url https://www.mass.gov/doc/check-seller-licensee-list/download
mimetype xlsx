--- v0 (2025-10-16)
+++ v1 (2026-04-02)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/quater license lists/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/Website 2025 licenseee list/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="31" documentId="13_ncr:1_{09D8C478-F16C-4DBB-86DB-D0B6B3014889}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5BC439E1-5E94-4F68-B3FA-3D8BCAF8447A}"/>
+  <xr:revisionPtr revIDLastSave="33" documentId="13_ncr:1_{09D8C478-F16C-4DBB-86DB-D0B6B3014889}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{96FEB425-A6D0-4BFF-A566-CE3868448025}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{85C63B61-5D93-448E-8F0D-1E81E1B723D5}"/>
   </bookViews>
   <sheets>
     <sheet name="Check Sellers" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -333,51 +333,51 @@
   <si>
     <t>Irving</t>
   </si>
   <si>
     <t>CS979622</t>
   </si>
   <si>
     <t>Viamericas Corporation</t>
   </si>
   <si>
     <t>BARRI MONEY SERVICES, LLC</t>
   </si>
   <si>
     <t>CS937962</t>
   </si>
   <si>
     <t>300 Park Ave Suite 1203</t>
   </si>
   <si>
     <t xml:space="preserve">7001 E. Belleview Avenue </t>
   </si>
   <si>
     <t xml:space="preserve">7001 E BELLEVIEW AVE </t>
   </si>
   <si>
-    <t>Check Seller licensee data as of September 30, 2025</t>
+    <t>Check Seller licensee data as of December 31, 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1424,66 +1424,56 @@
       <c r="H26" t="s">
         <v>1</v>
       </c>
       <c r="I26" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26ebeae681134ca230dbc3fe0e6ef783">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ece1a7addf393ecab0ff34977d731fd" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -1684,92 +1674,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{172E3572-5D50-467A-864D-415FDC6DEF3F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C1734BF-05DF-49F8-A498-9F8408707327}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E406EB1-5E7C-40B2-A26D-776D047F3D53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C1734BF-05DF-49F8-A498-9F8408707327}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{172E3572-5D50-467A-864D-415FDC6DEF3F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Check Sellers</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>