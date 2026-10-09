--- v0 (2025-11-06)
+++ v1 (2026-10-09)
@@ -1,842 +1,1158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19B7F081" w14:textId="4E496991" w:rsidR="00816441" w:rsidRPr="000D6FFC" w:rsidRDefault="00816441" w:rsidP="009E71A5">
+    <w:p w14:paraId="051F6D22" w14:textId="3AA5BD0F" w:rsidR="00BA1E00" w:rsidRPr="003A2EF1" w:rsidRDefault="003A2EF1" w:rsidP="003A2EF1">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...3 lines deleted...]
-          <w:szCs w:val="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc138411462"/>
-[...101 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of the Community Health Equity Survey is to help communities improve conditions that impact health. To improve the health of all people in Massachusetts, we must listen to people who have not always had a fair chance to be healthy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This survey was created with help from residents and organizations across the state. When you take the survey, your experiences and ideas help guide decisions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Massachusetts Department of Public Health (DPH) and other state agencies will use survey results to help make sure their programs meet the needs of all people in Massachusetts. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community organizations can use survey results to make changes that give everyone a chance for better health. This can include asking for and using money to meet community needs, improving communication with residents, and making the case for policies that reduce unfair barriers to health. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Residents like you can explore the results and learn more about experiences in your community by visiting mass.gov/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182339">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> will use the information collected in this survey to make sure programs to improve health are meeting the needs of all people in Massachusetts. Later this year, you can visit our website at </w:t>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your story can shape our future.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who can take this survey?  You can take this survey if you: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are 12 years of age or older </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Live</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Massachusetts for part or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the year.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">About the survey:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your answers are confidential and will not be connected back to you. This survey usually takes about 15 minutes to complete. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This survey will ask about:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your access to basic needs, like health care and transportation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your physical and mental wellbeing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your thoughts and experiences around vaccination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your experiences with housing, education, and work </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="00874296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Basic information about you, such as your age, gender, race, and where you live (we do not ask for personal information like your name and address)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A link to resources will be at the end of the survey to help connect you with things like food and economic help, mental health and substance use services, and parenting resources. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your participation in this survey is completely optional.  You may skip any questions that you do not want to answer.  You may stop this survey at any time and for any reason. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are minimal risks related to taking this survey. Some questions may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ask</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about topics that could bring up painful memories, anxiety or stress. You may pause or stop taking the survey if you feel any discomfort. There are no direct benefits to you from taking the survey. However, the information you share will help DPH to provide support where it is needed most and work with communities to achieve better health. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have questions? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any questions about this survey, please email the Community Health Equity Initiative at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="00182339">
+        <w:r w:rsidRPr="003A2EF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/chei</w:t>
+          <w:t>chei@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00182339">
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00182339">
-[...500 lines deleted...]
-        <w:t>This research has been approved by the MA-DPH Institutional Review Board (MA-DPH IRB) to make sure it meets the regulatory and ethical standards required to protect participants. If you wish to speak with someone from the MA-DPH IRB, you may contact them at </w:t>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This research has been approved by the DPH Institutional Review Board (DPH IRB) to make sure it meets the regulatory and ethical standards required to protect participants. If you wish to speak with someone from the DPH IRB, you may contact them at </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="5C0D745A">
+        <w:r w:rsidRPr="003A2EF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>DPH.IRB@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5C0D745A">
-[...15 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or by phone (617) 624-5647. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Thank you for your time and interest in the survey and for sharing your experiences with us!  </w:t>
       </w:r>
+      <w:r w:rsidRPr="003A2EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BA1E00" w:rsidRPr="00816441">
+    <w:sectPr w:rsidR="00BA1E00" w:rsidRPr="003A2EF1" w:rsidSect="006121CF">
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C8537E1" w14:textId="77777777" w:rsidR="000D74FA" w:rsidRDefault="000D74FA" w:rsidP="00816441">
+    <w:p w14:paraId="688126CE" w14:textId="77777777" w:rsidR="00782521" w:rsidRDefault="00782521" w:rsidP="00816441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C2E56C8" w14:textId="77777777" w:rsidR="000D74FA" w:rsidRDefault="000D74FA" w:rsidP="00816441">
+    <w:p w14:paraId="3D9B89A9" w14:textId="77777777" w:rsidR="00782521" w:rsidRDefault="00782521" w:rsidP="00816441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Narrow">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="639E1E59" w14:textId="77777777" w:rsidR="000D74FA" w:rsidRDefault="000D74FA" w:rsidP="00816441">
+    <w:p w14:paraId="2EBC539B" w14:textId="77777777" w:rsidR="00782521" w:rsidRDefault="00782521" w:rsidP="00816441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E864AB0" w14:textId="77777777" w:rsidR="000D74FA" w:rsidRDefault="000D74FA" w:rsidP="00816441">
+    <w:p w14:paraId="77D18EED" w14:textId="77777777" w:rsidR="00782521" w:rsidRDefault="00782521" w:rsidP="00816441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D3035FF" w14:textId="1454A0ED" w:rsidR="00955775" w:rsidRPr="006121CF" w:rsidRDefault="00955775" w:rsidP="00955775">
+    <w:pPr>
+      <w:pStyle w:val="Heading2"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="0" w:name="_Toc138411462"/>
+    <w:r w:rsidRPr="006121CF">
+      <w:rPr>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Consent </w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="0"/>
+    <w:r w:rsidRPr="006121CF">
+      <w:rPr>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:t>Page</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F5450BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0C92B568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FE9069A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -913,128 +1229,147 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1EC004E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1247761998">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA213B"/>
     <w:rsid w:val="000D6FFC"/>
     <w:rsid w:val="000D74FA"/>
+    <w:rsid w:val="001247D6"/>
     <w:rsid w:val="00182339"/>
     <w:rsid w:val="0018716D"/>
     <w:rsid w:val="001A2559"/>
     <w:rsid w:val="001B20D9"/>
+    <w:rsid w:val="00252865"/>
+    <w:rsid w:val="00254D52"/>
     <w:rsid w:val="00291CEC"/>
+    <w:rsid w:val="00361315"/>
+    <w:rsid w:val="003A2EF1"/>
+    <w:rsid w:val="00420C18"/>
     <w:rsid w:val="00443268"/>
     <w:rsid w:val="00581D16"/>
+    <w:rsid w:val="006121CF"/>
+    <w:rsid w:val="006E534D"/>
+    <w:rsid w:val="007349C8"/>
     <w:rsid w:val="0073515A"/>
+    <w:rsid w:val="00782521"/>
     <w:rsid w:val="00816441"/>
     <w:rsid w:val="00871DF6"/>
+    <w:rsid w:val="00874296"/>
+    <w:rsid w:val="00955775"/>
+    <w:rsid w:val="009C5B58"/>
     <w:rsid w:val="009E71A5"/>
     <w:rsid w:val="00A01A53"/>
     <w:rsid w:val="00A35B5D"/>
     <w:rsid w:val="00AA213B"/>
+    <w:rsid w:val="00AA283A"/>
     <w:rsid w:val="00BA1E00"/>
     <w:rsid w:val="00D13A56"/>
+    <w:rsid w:val="00DA31FA"/>
     <w:rsid w:val="00DA3E8D"/>
     <w:rsid w:val="0D7D7053"/>
     <w:rsid w:val="3868B2B6"/>
     <w:rsid w:val="3F3C0E05"/>
+    <w:rsid w:val="4AE366E0"/>
     <w:rsid w:val="661AB007"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FCC2546"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1481077B-475E-41C2-A035-964F9C97EE7B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1622,58 +1957,58 @@
     <w:rsid w:val="00816441"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009E71A5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPH.IRB@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/chei" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPH.IRB@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chei@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1940,94 +2275,91 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+    <Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+    <If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a9cf721e2e5c5324eeb90f1e9d5c2bb" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95ceafe754da82e0d50150b538c67038">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f995b9cd31c696a7c1342eb88fbd6780" ns2:_="" ns3:_="">
     <xsd:import namespace="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" minOccurs="0"/>
+                <xsd:element ref="ns2:If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d325074-d398-43b9-9fad-f1a483cc331c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2051,50 +2383,74 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" ma:index="25" nillable="true" ma:displayName="Please briefly describe your proposed topic or question: " ma:internalName="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" ma:index="26" nillable="true" ma:displayName="If this topic is included in CHEI 2026: " ma:internalName="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -2194,108 +2550,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD68F89C-14E7-445E-9B03-A887E6F28D7C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B24BD9C-34D2-40D9-9202-4F25ADCC737E}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DAEF0F8-B21F-4FE1-8DA1-28DAB62D629B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97E591BD-53FA-472B-935F-1FA6B9C7E8B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>496</Words>
-  <Characters>2832</Characters>
+  <Words>475</Words>
+  <Characters>2711</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3322</CharactersWithSpaces>
+  <CharactersWithSpaces>3180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bethany Haefner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4B2F43434AD48489DC7A3A83FD030F7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>