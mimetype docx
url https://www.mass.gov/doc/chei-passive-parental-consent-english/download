--- v0 (2025-10-30)
+++ v1 (2026-09-05)
@@ -1,1047 +1,2317 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="089CD461" w14:textId="632912BB" w:rsidR="005033C7" w:rsidRDefault="00EC0CB6" w:rsidP="00EC0CB6">
-[...12 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="7282BFDA" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="00925ADE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E36F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E36F28">
+        <w:t>Dear Parent/Guardian:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30368E08" w14:textId="3589E85B" w:rsidR="00F60A16" w:rsidRPr="00840DEE" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004820F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Massachusetts Department of Public Health is partnering with </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884" w:rsidRPr="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>organization name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004820F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to administer a survey to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>youth ages 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004820F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="006C472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">learn </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60A16" w:rsidRPr="004820F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">about </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="006C472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">health and well-being of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006C472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> youth</w:t>
+      </w:r>
+      <w:r w:rsidR="006C472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B28FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young </w:t>
+      </w:r>
+      <w:r w:rsidR="00C305D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">people today face a range of opportunities and challenges that can affect their health and well-being. </w:t>
+      </w:r>
+      <w:r w:rsidR="00864005">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>These can include</w:t>
+      </w:r>
+      <w:r w:rsidR="00C305D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experiences </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">related to physical and mental health, </w:t>
+      </w:r>
+      <w:r w:rsidR="00764A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relationships, school, community conditions, and access to resources. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B28FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department of Public Health will use information </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>from this survey</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5006">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to inform programming, funding, and policies </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5006">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that will</w:t>
+      </w:r>
+      <w:r w:rsidR="006C472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> better support youth at this time. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F38D8B" w14:textId="77777777" w:rsidR="000C3245" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1589CFA9" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="004D229E" w:rsidRDefault="000C3245" w:rsidP="00925ADE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dear Parent/Guardian:</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D229E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What will the survey require of my child?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F048C7" w14:textId="24E868CF" w:rsidR="000C3245" w:rsidRDefault="004C767E" w:rsidP="00BC2884">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unless you object to your</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="004D229E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> child</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="004D229E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ion</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="004D229E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="004D229E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be asked to </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="004D229E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete a one-time </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60A16" w:rsidRPr="00CD1C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">survey. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="004D229E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The survey will take about 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="004D229E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minutes to complete. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="004D229E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0751E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will ask about </w:t>
+      </w:r>
+      <w:r w:rsidR="00275670">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>your child’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access to basic needs and resources, health and mental well-being, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7369F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">experiences with </w:t>
+      </w:r>
+      <w:r w:rsidR="0023214E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">substance use, </w:t>
+      </w:r>
+      <w:r w:rsidR="00013918">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">education, </w:t>
+      </w:r>
+      <w:r w:rsidR="007863E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety, information sources for accessing </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6864">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>health information</w:t>
+      </w:r>
+      <w:r w:rsidR="007863E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, neighborhood, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and demographic background</w:t>
+      </w:r>
+      <w:r w:rsidR="004755BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004755BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4200">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information </w:t>
+      </w:r>
+      <w:r w:rsidR="000E7817">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4200">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this survey will help </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>identify areas of need</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4200">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> among youth</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884" w:rsidRPr="0086577D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884" w:rsidRPr="0086577D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The Massachusetts Department of Public Health is partnering with </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="0086577D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The s</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urvey is completely </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voluntary</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No action</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be taken agai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nst you or your child </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if your child does not take part. In addition, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>youth</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may stop participating in the survey at any point without penalty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...62 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and may choose to skip any questions they do not wish to answer</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3724F7F3" w14:textId="77777777" w:rsidR="00BC2884" w:rsidRPr="00BC2884" w:rsidRDefault="00BC2884" w:rsidP="00BC2884">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2048F035" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00FC021D" w:rsidRDefault="000C3245" w:rsidP="00925ADE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D229E">
+      <w:r w:rsidRPr="00FC021D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>What will the survey require of my child?</w:t>
-[...7 lines deleted...]
-          <w:bCs/>
+        <w:t>How will my child’s privacy be protected?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2933ED4F" w14:textId="34CB4F14" w:rsidR="00266EEB" w:rsidRDefault="004C767E" w:rsidP="00925ADE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:bCs/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> child</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All survey responses will be sent to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00275670">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:bCs/>
-[...99 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department of Public Health which will treat all survey answers as confidential. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The survey will not </w:t>
+      </w:r>
+      <w:r w:rsidR="007920C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ask for</w:t>
+      </w:r>
+      <w:r w:rsidR="007920C0" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>any personal identifiable information such as name, address, phone number, or email. Demographic informa</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tion collected (</w:t>
+      </w:r>
+      <w:r w:rsidR="007920C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such as </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>age, sex, race/</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethnicity, sexual orientation) </w:t>
+      </w:r>
+      <w:r w:rsidR="007920C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>will not</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be used </w:t>
+      </w:r>
+      <w:r w:rsidR="00E807D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00275670">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MA </w:t>
+      </w:r>
+      <w:r w:rsidR="00E807D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Public Health </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to identify your child</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007920C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your child’s survey responses will be combined with other </w:t>
+      </w:r>
+      <w:r w:rsidR="0045502C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">youth </w:t>
+      </w:r>
+      <w:r w:rsidR="007920C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responses to create general statistical information which cannot identify individual students. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4823B130" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00840DEE" w:rsidRDefault="000C3245" w:rsidP="00925ADE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC021D">
-[...190 lines deleted...]
-        <w:spacing w:after="0"/>
+    </w:p>
+    <w:p w14:paraId="1C514ED7" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00FC021D" w:rsidRDefault="000C3245" w:rsidP="00266EEB">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC021D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Are there any risks?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FE4C65" w14:textId="77777777" w:rsidR="005033C7" w:rsidRDefault="005033C7" w:rsidP="005033C7">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="764A3DC2" w14:textId="46D786AC" w:rsidR="00266EEB" w:rsidRDefault="000C3245" w:rsidP="00266EEB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC021D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Survey questions are unlikely to result in any discomfort or harm. However, your child may decline to answer any question </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="0045502C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC021D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">do not want to answer. </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidR="007920C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is a very low risk of loss </w:t>
+      </w:r>
+      <w:r w:rsidR="00E807D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or release </w:t>
+      </w:r>
+      <w:r w:rsidR="007920C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="004603C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>confidential information. T</w:t>
+      </w:r>
+      <w:r w:rsidR="007920C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00275670">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MA </w:t>
+      </w:r>
+      <w:r w:rsidR="007920C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Department of Public Health has procedures in place to minimize this risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19302966" w14:textId="77777777" w:rsidR="00266EEB" w:rsidRPr="00840DEE" w:rsidRDefault="00266EEB" w:rsidP="00266EEB">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7582B8BA" w14:textId="77777777" w:rsidR="005033C7" w:rsidRPr="00FC021D" w:rsidRDefault="005033C7" w:rsidP="005033C7">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="67B0F383" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00FC021D" w:rsidRDefault="000C3245" w:rsidP="00266EEB">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC021D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>What are the benefits of the study?</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Information collected from this survey will provide programs within the MA Department of Public </w:t>
+        <w:t xml:space="preserve">What are the benefits </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...24 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="00FC021D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>of the study</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FC021D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7AD10B" w14:textId="754FC635" w:rsidR="00266EEB" w:rsidRPr="00BC2884" w:rsidRDefault="000C3245" w:rsidP="00266EEB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information </w:t>
+      </w:r>
+      <w:r w:rsidR="00925ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">collected from this survey </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="004820F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00925ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programs within the </w:t>
+      </w:r>
+      <w:r w:rsidR="00275670">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MA </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Public Health </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5006">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valuable information on unique issues youth face during this time and will help with the department’s efforts to address needs identified in the survey. It will also provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new information about </w:t>
+      </w:r>
+      <w:r w:rsidR="002105B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emerging issues facing </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the youth population of Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidR="00840DEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B24E6B" w14:textId="77777777" w:rsidR="00840DEE" w:rsidRPr="00FC021D" w:rsidRDefault="00840DEE" w:rsidP="00266EEB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677713EB" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00FC021D" w:rsidRDefault="000C3245" w:rsidP="00266EEB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Other information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BBC8EF" w14:textId="77777777" w:rsidR="005033C7" w:rsidRDefault="005033C7" w:rsidP="005033C7">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5E440F49" w14:textId="119769D9" w:rsidR="000C3245" w:rsidRDefault="00BC2884" w:rsidP="00266EEB">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC2884">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Youth organization name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="002E51BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is administering this survey for the</w:t>
+      </w:r>
+      <w:r w:rsidR="00275670">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MA</w:t>
+      </w:r>
+      <w:r w:rsidR="002E51BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department of Public Health. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="00FC021D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions about this survey, please contact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[contact person at organization] or [contact person at the department of public health]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C187714" w14:textId="77777777" w:rsidR="005033C7" w:rsidRDefault="005033C7" w:rsidP="005033C7">
-[...9 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="740B5974" w14:textId="77777777" w:rsidR="00BC2884" w:rsidRDefault="00BC2884" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7273B398" w14:textId="77777777" w:rsidR="000C3245" w:rsidRDefault="002E51BC" w:rsidP="000C3245">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002C54F1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your child will be given the opportunity to take the survey unless you tell us that you do not want </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>your child to take the survey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Therefore, y</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou only need to return this form if you </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3245" w:rsidRPr="002C54F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DO NOT</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000C3245">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> want your child to participate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627ADD15" w14:textId="77777777" w:rsidR="005033C7" w:rsidRDefault="005033C7" w:rsidP="005033C7">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5BBDC32E" w14:textId="77777777" w:rsidR="000C3245" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F5AA62" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00061DD1" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4D63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If you do not want your child to participate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please complete and return this form to                              </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>(Youth org</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00017AEB">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC2884">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will designate)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> no later than </w:t>
+        <w:t>Youth org</w:t>
       </w:r>
       <w:r w:rsidRPr="00017AEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve"> will designate)</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no later than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017AEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Youth org </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00017AEB">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2884">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">Youth org </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>will designate)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C575F06" w14:textId="77777777" w:rsidR="005033C7" w:rsidRDefault="005033C7" w:rsidP="005033C7">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="00962FF2" w14:textId="77777777" w:rsidR="000C3245" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBA0F30" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E567BA" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36F28">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">My child </w:t>
       </w:r>
+      <w:r w:rsidR="002E51BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">named below </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00080">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> take part in this survey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C90DE6" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5326D8AE" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14535C2D" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D03D4C1" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E6D843F" wp14:editId="0A7736F0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>15875</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>83820</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1974850" cy="0"/>
+                <wp:effectExtent l="6350" t="8890" r="9525" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Straight Arrow Connector 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAD6CF65-656B-4D01-9AEF-61AD959FC3D1}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1974850" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="68D7E225" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:1.25pt;margin-top:6.6pt;width:155.5pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATLrDuuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DZWuNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJWmy3YT4IlEg+Pj7Sq7vj6MTBEFv0raxncymMV6it71v58/nhw40U&#10;HMFrcOhNK0+G5d36/bvVFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;mM8/VROSDoTKMKfX+xenXBf8rjMq/ug6NlG4ViZusZxUzl0+q/UKmp4gDFadacA/sBjB+lT0CnUP&#10;EcSe7F9Qo1WEjF2cKRwr7DqrTOkhdVPP/+jmaYBgSi9JHA5Xmfj/warvh43fUqaujv4pPKL6xcLj&#10;ZgDfm0Lg+RTS4OosVTUFbq4p+cJhS2I3fUOdYmAfsahw7GjMkKk/cSxin65im2MUKj3Wt58/3izT&#10;TNTFV0FzSQzE8avBUWSjlRwJbD/EDXqfRopUlzJweOSYaUFzSchVPT5Y58pknRdTK2+Xi2VJYHRW&#10;Z2cOY+p3G0fiAHk3yld6TJ63YYR7rwvYYEB/OdsRrHuxU3Hnz9JkNfLqcbNDfdrSRbI0vMLyvGh5&#10;O97eS/br77D+DQAA//8DAFBLAwQUAAYACAAAACEAZT0DctkAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOTUvDQBCG74L/YRnBi9jNBxWN2ZQiePBoW/A6zY5JNDsbspsm9tc74kGP87wv7zzlZnG9&#10;OtEYOs8G0lUCirj2tuPGwGH/fHsPKkRki71nMvBFATbV5UWJhfUzv9JpFxslIxwKNNDGOBRah7ol&#10;h2HlB2LJ3v3oMMo5NtqOOMu463WWJHfaYcfyocWBnlqqP3eTM0BhWqfJ9sE1h5fzfPOWnT/mYW/M&#10;9dWyfQQVaYl/ZfjRF3WoxOnoJ7ZB9QaytRQF5xkoifM0F3D8Bboq9X//6hsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQATLrDuuAEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBlPQNy2QAAAAcBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7705E8F8" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E36F28">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A00080">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child’s name                                                                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C771C6" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5664802F" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6896814F" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A8344B2" wp14:editId="38EF1A49">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3157855</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>99695</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="715010" cy="0"/>
+                <wp:effectExtent l="5080" t="11430" r="13335" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Straight Arrow Connector 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25E96E32-FC84-4742-B049-C7D498523267}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="715010" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3FCF3884" id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:248.65pt;margin-top:7.85pt;width:56.3pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD58DlytgEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG8eR0g8rzh6y3V62&#10;baTd/oAJYBsVM2iGxM6/L7BJumpvVX1AwDBv3nsz3tzNoxMnQ2zRt7JeLKUwXqG2vm/lj+eHdx+l&#10;4Aheg0NvWnk2LO+2b99sptCYFQ7otCGRQDw3U2jlEGNoqorVYEbgBQbjU7BDGiGmI/WVJpgS+uiq&#10;1XL5vpqQdCBUhjnd3r8E5bbgd51R8XvXsYnCtTJxi2Wlsh7yWm030PQEYbDqQgP+gcUI1qeiN6h7&#10;iCCOZP+CGq0iZOziQuFYYddZZYqGpKZe/qHmaYBgipZkDoebTfz/YNW3087vKVNXs38Kj6h+svC4&#10;G8D3phB4PofUuDpbVU2Bm1tKPnDYkzhMX1GnN3CMWFyYOxozZNIn5mL2+Wa2maNQ6fJDvU6KpVDX&#10;UAXNNS8Qxy8GR5E3reRIYPsh7tD71FGkulSB0yPHzAqaa0Iu6vHBOlca67yYWvlpvVqXBEZndQ7m&#10;Z0z9YedInCCPRvmKxBR5/Yzw6HUBGwzoz5d9BOte9qm48xdnshl58rg5oD7v6epY6l1heZmzPByv&#10;zyX799+w/QUAAP//AwBQSwMEFAAGAAgAAAAhAJZuSUreAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9Ie4fISLsglmxjGy1NpwlpB45sk7hmjWkLjVM16Vr29BhxgKP9f/r9OduOrhEX&#10;7ELtScN8pkAgFd7WVGo4Hff3jyBCNGRN4wk1fGGAbT65yUxq/UCveDnEUnAJhdRoqGJsUylDUaEz&#10;YeZbJM7efedM5LErpe3MwOWukQul1tKZmvhCZVp8rrD4PPROA4Z+NVe7xJWnl+tw97a4fgztUevp&#10;7bh7AhFxjH8w/OizOuTsdPY92SAaDQ/JZskoB6sNCAbWKklAnH8XMs/k/w/ybwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD58DlytgEAAFUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCWbklK3gAAAAkBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47D03025" wp14:editId="18D3DC2D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>15875</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>99695</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1974850" cy="0"/>
+                <wp:effectExtent l="6350" t="11430" r="9525" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Straight Arrow Connector 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB4D184D-216B-43C2-9D2E-A12D82252E1A}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1974850" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="13CD3746" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:1.25pt;margin-top:7.85pt;width:155.5pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATLrDuuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DZWuNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJWmy3YT4IlEg+Pj7Sq7vj6MTBEFv0raxncymMV6it71v58/nhw40U&#10;HMFrcOhNK0+G5d36/bvVFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;mM8/VROSDoTKMKfX+xenXBf8rjMq/ug6NlG4ViZusZxUzl0+q/UKmp4gDFadacA/sBjB+lT0CnUP&#10;EcSe7F9Qo1WEjF2cKRwr7DqrTOkhdVPP/+jmaYBgSi9JHA5Xmfj/warvh43fUqaujv4pPKL6xcLj&#10;ZgDfm0Lg+RTS4OosVTUFbq4p+cJhS2I3fUOdYmAfsahw7GjMkKk/cSxin65im2MUKj3Wt58/3izT&#10;TNTFV0FzSQzE8avBUWSjlRwJbD/EDXqfRopUlzJweOSYaUFzSchVPT5Y58pknRdTK2+Xi2VJYHRW&#10;Z2cOY+p3G0fiAHk3yld6TJ63YYR7rwvYYEB/OdsRrHuxU3Hnz9JkNfLqcbNDfdrSRbI0vMLyvGh5&#10;O97eS/br77D+DQAA//8DAFBLAwQUAAYACAAAACEAyN9I0doAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOQU/CQBCF7yb+h82YcDGybUkVareEkHjwKJB4XbpjW+jONt0trfx6x3iQ43zv5c2Xryfb&#10;igv2vnGkIJ5HIJBKZxqqFBz2b09LED5oMrp1hAq+0cO6uL/LdWbcSB942YVK8Aj5TCuoQ+gyKX1Z&#10;o9V+7jokzr5cb3Xgs6+k6fXI47aVSRQ9S6sb4g+17nBbY3neDVYB+iGNo83KVof36/j4mVxPY7dX&#10;avYwbV5BBJzCfxl+9VkdCnY6uoGMF62CJOUi4/QFBMeLeMHg+Adkkctb/+IHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAEy6w7rgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAyN9I0doAAAAHAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EBA5AA" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parent/Guardian Signature                                                     Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3F4F2A" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CCC104" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...55 lines deleted...]
-    <w:sectPr w:rsidR="00BA1E00">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5815B096" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5324472D" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CB7DA3" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669FAC75" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A7E0F8" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416E431D" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E119224" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43204A6A" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D3AE75" w14:textId="77777777" w:rsidR="000C3245" w:rsidRPr="00E36F28" w:rsidRDefault="000C3245" w:rsidP="000C3245">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD89232" w14:textId="77777777" w:rsidR="00AF0AE8" w:rsidRDefault="00AF0AE8"/>
+    <w:sectPr w:rsidR="00AF0AE8">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0094126D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EC0CB6"/>
+    <w:rsidRoot w:val="000C3245"/>
+    <w:rsid w:val="00013918"/>
+    <w:rsid w:val="00044C07"/>
+    <w:rsid w:val="000A4200"/>
+    <w:rsid w:val="000B28FC"/>
+    <w:rsid w:val="000C3245"/>
+    <w:rsid w:val="000E5006"/>
+    <w:rsid w:val="000E7817"/>
+    <w:rsid w:val="001E0748"/>
+    <w:rsid w:val="002105B8"/>
+    <w:rsid w:val="0023214E"/>
+    <w:rsid w:val="00266EEB"/>
+    <w:rsid w:val="00275670"/>
+    <w:rsid w:val="0029057B"/>
+    <w:rsid w:val="002B3B7E"/>
+    <w:rsid w:val="002E51BC"/>
+    <w:rsid w:val="00320951"/>
+    <w:rsid w:val="00365EBE"/>
+    <w:rsid w:val="003C7F7B"/>
+    <w:rsid w:val="003F5305"/>
+    <w:rsid w:val="0042497F"/>
+    <w:rsid w:val="0045502C"/>
+    <w:rsid w:val="004603C4"/>
+    <w:rsid w:val="004755BC"/>
+    <w:rsid w:val="004820F5"/>
+    <w:rsid w:val="004C767E"/>
+    <w:rsid w:val="00557B3C"/>
+    <w:rsid w:val="00590A75"/>
+    <w:rsid w:val="005913AF"/>
+    <w:rsid w:val="00623EB0"/>
+    <w:rsid w:val="006C472E"/>
+    <w:rsid w:val="00764A8F"/>
+    <w:rsid w:val="007863E8"/>
+    <w:rsid w:val="007920C0"/>
+    <w:rsid w:val="007D199A"/>
+    <w:rsid w:val="007D3C03"/>
+    <w:rsid w:val="007E3923"/>
+    <w:rsid w:val="0081536A"/>
+    <w:rsid w:val="00835319"/>
+    <w:rsid w:val="00835FC0"/>
+    <w:rsid w:val="00840DEE"/>
+    <w:rsid w:val="00864005"/>
+    <w:rsid w:val="0086577D"/>
+    <w:rsid w:val="008D708C"/>
+    <w:rsid w:val="00925ADE"/>
+    <w:rsid w:val="0093483D"/>
+    <w:rsid w:val="00967474"/>
+    <w:rsid w:val="009E72E8"/>
+    <w:rsid w:val="00A00080"/>
+    <w:rsid w:val="00A048C4"/>
+    <w:rsid w:val="00A55CCE"/>
+    <w:rsid w:val="00A74147"/>
+    <w:rsid w:val="00A779C5"/>
+    <w:rsid w:val="00A8008B"/>
+    <w:rsid w:val="00AC3295"/>
+    <w:rsid w:val="00AF0AE8"/>
+    <w:rsid w:val="00AF6864"/>
+    <w:rsid w:val="00B0751E"/>
+    <w:rsid w:val="00B21BD0"/>
+    <w:rsid w:val="00BC2884"/>
+    <w:rsid w:val="00BE23EF"/>
+    <w:rsid w:val="00C305D0"/>
+    <w:rsid w:val="00C44B25"/>
+    <w:rsid w:val="00C7369F"/>
+    <w:rsid w:val="00CD1C3E"/>
+    <w:rsid w:val="00CD3701"/>
+    <w:rsid w:val="00D35232"/>
+    <w:rsid w:val="00E20659"/>
+    <w:rsid w:val="00E53ABD"/>
+    <w:rsid w:val="00E807D9"/>
+    <w:rsid w:val="00ED5B69"/>
+    <w:rsid w:val="00EF3A54"/>
+    <w:rsid w:val="00F60A16"/>
+    <w:rsid w:val="00F71F7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="13D0330D"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{8F39462D-FB96-4BB2-BF46-2A2EA18C5472}"/>
+  <w14:docId w14:val="62A33858"/>
+  <w15:docId w15:val="{41A903EE-34AD-4AE0-9B60-0FC91F36A9C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1087,51 +2357,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1156,51 +2426,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1382,568 +2652,684 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005033C7"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00EC0CB6"/>
+    <w:rsid w:val="000C3245"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="000C3245"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00F60A16"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E51BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC0CB6"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E51BC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004603C4"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004603C4"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004603C4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004603C4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004603C4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00365EBE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844db9d4c951facc69f656dfcbe946e8">
-[...2 lines deleted...]
-    <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B9291516D2F72549AE5389AF15CFB7D9" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e42608186b6aaf042dfac9789b42b952">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="912e0414-2be0-4987-8cc8-1fc07200bcb8" xmlns:ns3="de15d014-fc56-4179-9730-bced092ced9a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a713d9eda1d3325d5a65cb8e998d0d36" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="912e0414-2be0-4987-8cc8-1fc07200bcb8"/>
+    <xsd:import namespace="de15d014-fc56-4179-9730-bced092ced9a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d325074-d398-43b9-9fad-f1a483cc331c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="912e0414-2be0-4987-8cc8-1fc07200bcb8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9b646a4b-51ee-4339-b8dd-97dafd378925" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="de15d014-fc56-4179-9730-bced092ced9a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a06c88bd-ffa3-4e67-bc20-9752c8743108}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="de15d014-fc56-4179-9730-bced092ced9a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2013,87 +3399,123 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="912e0414-2be0-4987-8cc8-1fc07200bcb8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+    <TaxCatchAll xmlns="de15d014-fc56-4179-9730-bced092ced9a" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62D12DB5-0AD5-4B46-AA7C-FF062C1E83B1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A940480-B976-4A38-8F4D-F228EFC9CE32}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77B80413-AA4E-43A1-B39A-09139036C85D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A210A09-2907-4A41-8278-3DA99F732C99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08F08588-A6DF-4DD5-8D4D-41920D22B97A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{457A7CA0-61E3-45B5-9136-8E5AE5F2BF35}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
+    <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>562</Words>
-  <Characters>3209</Characters>
+  <Words>551</Words>
+  <Characters>3141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3764</CharactersWithSpaces>
+  <CharactersWithSpaces>3685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bethany Haefner</dc:creator>
+  <dc:creator>Melody</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A4B2F43434AD48489DC7A3A83FD030F7</vt:lpwstr>
+    <vt:lpwstr>0x010100B9291516D2F72549AE5389AF15CFB7D9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>