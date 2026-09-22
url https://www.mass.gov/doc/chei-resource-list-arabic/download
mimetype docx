--- v0 (2025-10-26)
+++ v1 (2026-09-22)
@@ -1,801 +1,971 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="58" w:type="dxa"/>
           <w:right w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w14:paraId="624B4470" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61A717DC" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="0039167A">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قائمة موارد مبادرة العدالة الصحية المجتمعية</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w14:paraId="005B1A09" w14:textId="77777777" w:rsidTr="001733E1">
+      <w:tr w:rsidR="00813ED0" w:rsidRPr="00DD6F35" w14:paraId="367487D5" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="100F12E8" w14:textId="4FD7D42E" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="0039167A">
+          <w:p w14:paraId="2F8BC3DB" w14:textId="77777777" w:rsidR="00813ED0" w:rsidRPr="00813ED0" w:rsidRDefault="00813ED0" w:rsidP="00813ED0">
+            <w:pPr>
+              <w:rPr>
+                <w:ins w:id="0" w:author="Stack, Caroline (DPH)" w:date="2026-06-30T10:40:00Z" w16du:dateUtc="2026-06-30T14:40:00Z"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>قد لا تتوفَّر للموارد الواردة أدناه صفحات ويب أو خدمات بلغتك. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>بالنسبة</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> إلى المعلومات أو الخدمات المقدّمة من DPH أو أي جهة حكومية أخرى، فمن حقك الحصول عليها بلغتك المفضّلة. إذا كنت ترغب في الاستفادة من الخدمات الحكومية، فيمكنك طل-ب خدمات الترجمة الفورية والمواد المترجمة مجانًا. أما بالنسبة إلى المعلومات أو الخدمات التي تقدّمها المنظمات المجتمعية، فيُرجى الرجوع إلى قسم </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>الموارد حسب الموضوع والفئة المجتمعية</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> للاطّلاع على الجهات التي توفر خدمات بلغتك. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="507F15CF" w14:textId="48FD546D" w:rsidR="00813ED0" w:rsidRPr="00813ED0" w:rsidRDefault="00813ED0" w:rsidP="00813ED0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:rtl w:val="0"/>
+                <w:cs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ملاحظة: تُدار الموارد التي تحمل علامة "مورد حكومي" من جهات حكومية، بينما</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD6F35" w:rsidRPr="00813ED0" w14:paraId="005B1A09" w14:textId="77777777" w:rsidTr="001733E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="100F12E8" w14:textId="4FD7D42E" w:rsidR="00DD6F35" w:rsidRPr="00813ED0" w:rsidRDefault="00DD6F35" w:rsidP="0039167A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الموارد العامة</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D54F805" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
+          <w:p w14:paraId="2D54F805" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00813ED0" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للوصول إلى الموارد والخدمات في مجتمعك، </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
-              <w:r w:rsidRPr="00DD6F35">
+              <w:r w:rsidRPr="00813ED0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>اتصل على ‎2‎-‎1‎-‎1‎،</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">أو استخدم </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
-              <w:r w:rsidRPr="00DD6F35">
+              <w:r w:rsidRPr="00813ED0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>الدردشة المباشرة</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="14558F"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> قم بز</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>يارة</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="14558F"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
-              <w:r w:rsidRPr="00DD6F35">
+              <w:r w:rsidRPr="00813ED0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass211.org/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="14558F"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65E77607" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
+          <w:p w14:paraId="65E77607" w14:textId="188FD51D" w:rsidR="00DD6F35" w:rsidRPr="00813ED0" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للبحث عن الموارد والخدمات المحلية المتعلقة باحتياجات الخدمة الصحية والاجتماعية، قم بزيارة</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-              <w:r w:rsidRPr="00DD6F35">
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00813ED0" w:rsidRPr="00813ED0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>https://massachusetts.networkofcare.org/mh/services/index.aspx</w:t>
+                <w:t>https://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00813ED0" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00813ED0" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="49DB6268" w14:textId="3BE89D4D" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
+          <w:p w14:paraId="49DB6268" w14:textId="3BE89D4D" w:rsidR="00DD6F35" w:rsidRPr="00813ED0" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للوصول إلى الموارد والخدمات في</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ولاية ماساتشوستس الغربية</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>Western Massachusetts</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، قم بزيارة منصة</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>413</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>Cares</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
-              <w:r w:rsidRPr="00DD6F35">
+              <w:r w:rsidRPr="00813ED0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.413cares.org/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w14:paraId="2BCE4E80" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51D38AA8" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="001733E1" w:rsidRDefault="00DD6F35" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="724713C5" w14:textId="1344CF5B" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="0039167A">
+          <w:p w14:paraId="724713C5" w14:textId="63F6BB32" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="007D4370" w:rsidP="0039167A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="007D4370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:cs/>
-[...2 lines deleted...]
-              <w:t>المواضيع والموارد الخاصة بالمجتمع</w:t>
+              </w:rPr>
+              <w:t>المجتمعات الناطقة بالعربية </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B228F6" w:rsidRPr="00DD6F35" w14:paraId="1FBFC09B" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="571A1C62" w14:textId="6CDDCFDB" w:rsidR="00B228F6" w:rsidRPr="00B228F6" w:rsidRDefault="00B228F6" w:rsidP="00B228F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">إن </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="00E71924">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>المركز الثقافي للجمعية الإسلامية في بوسطن</w:t>
+                <w:t>المر</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>ك</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>ز الثقافي للجمعية الإسلامية في بوسطن</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B228F6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> هو مسجد ومركز مجتمعي يخدم مجتمع بوسطن من خلال خدمات الجمعة الأسبوعية، والبرامج المجتمعية، والخدمات الاجتماعية</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B228F6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>وتشمل الخدمات الاجتماعية الغذاء والسكن والمساعدة القانونية</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B228F6" w:rsidRPr="00DD6F35" w14:paraId="39A6E776" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53FD5B5D" w14:textId="147C037D" w:rsidR="00B228F6" w:rsidRPr="00B228F6" w:rsidRDefault="00B228F6" w:rsidP="00B228F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">تخدم </w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
               <w:r w:rsidRPr="00E71924">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>منظمة جاهان للنساء والشباب بين الثقافات</w:t>
+                <w:t>منظمة جاهان للنساء والشبا</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>ب</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t xml:space="preserve"> بين الثقافات</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B228F6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> النساء والشباب في المجتمعات الإسلامية، والناطقة باللغة العربية، من خلال الفعاليات الثقافية ودروس اللغة الإنجليزية والموارد الصحية</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B228F6" w:rsidRPr="00DD6F35" w14:paraId="5198A8D9" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="530A6A31" w14:textId="749EA0DB" w:rsidR="00B228F6" w:rsidRPr="00B228F6" w:rsidRDefault="00B228F6" w:rsidP="00B228F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">تساعد </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="00E71924">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>خدمات دعم المجتمع الإسلامي</w:t>
+                <w:t>خدمات دعم</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>المجتمع الإسلامي</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B228F6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> سكان نيو إنجلاند </w:t>
             </w:r>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>New England</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00B228F6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>من خلال المساعدة في الإسكان، وتوزيع الطعام، وبرامج التطوير الوظيفي</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B228F6" w:rsidRPr="00DD6F35" w14:paraId="049CE51F" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A615F96" w14:textId="048DF895" w:rsidR="00B228F6" w:rsidRPr="00B228F6" w:rsidRDefault="00B228F6" w:rsidP="00B228F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">توفر </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="00E71924">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>فرقة العمل الآسيوية لمكافحة العنف المنزلي</w:t>
+                <w:t>فرقة العمل الآ</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>س</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>يوية لمكافحة العنف المنزلي</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B228F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>خطًا ساخنًا متعدد اللغات يعمل على مدار الساعة طوال أيام الأسبوع، وخدمات مجتمعية، ومأوى للطوارئ، وبرامج اللغة الإنجليزية للمتحدثين بلغات أخرى</w:t>
             </w:r>
             <w:r w:rsidRPr="00B228F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B228F6" w:rsidRPr="00DD6F35" w14:paraId="451FB398" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="030EE568" w14:textId="77777777" w:rsidR="00B228F6" w:rsidRPr="00B228F6" w:rsidRDefault="00B228F6" w:rsidP="00B228F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">يوفر </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="00E71924">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>تحالف جنوب شرق آسيا بمنطقة ماساتشوستس المركزية (SEACMA)</w:t>
+                <w:t>تحالف جنوب شرق آس</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>ي</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>ا بمنطقة ماساتشوستس المر</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>ك</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E71924">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>زية (SEACMA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B228F6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">التدريب الوظيفي والمساعدة المهنية؛ ويسد الفجوة بين مجتمع جنوب شرق آسيا ومجتمع ورسستر الكبرى </w:t>
             </w:r>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00E71924">
               <w:rPr>
@@ -821,72 +991,71 @@
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A5189C9" w14:textId="3F463292" w:rsidR="00B228F6" w:rsidRPr="00B228F6" w:rsidRDefault="00B228F6" w:rsidP="00B228F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w14:paraId="3B7C948D" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12661B6D" w14:textId="3B7B3C81" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الأطفال والشباب من ذوي الاحتياجات الصحية الخاصة</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7236CDA8" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
+          <w:p w14:paraId="7236CDA8" w14:textId="3EF61FCE" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>لمعرفة الخدمات الصحية والاجتماعية للأطفال</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
@@ -923,58 +1092,66 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w14:paraId="3517AAC8" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B6A5515" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="001733E1" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="447FEECD" w14:textId="2C25A652" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
@@ -992,51 +1169,51 @@
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AF913FF" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
+          <w:p w14:paraId="7AF913FF" w14:textId="032F04E5" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للاطلاع على </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1084,52 +1261,61 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:anchor="get-help-">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/covid-19-updates-and-information#get-help-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4081228F" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
+          <w:p w14:paraId="4081228F" w14:textId="106120CD" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>لل</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
@@ -1156,121 +1342,138 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> وعدوى فيروس كوفيد المستمرة لمدة طويلة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22">
-              <w:r w:rsidRPr="00DD6F35">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="007D4370" w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w14:paraId="36EE1D6F" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6311813D" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="104871CA" w14:textId="794EE76F" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">نظام القانون الجنائي </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46420782" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
+          <w:p w14:paraId="46420782" w14:textId="79341F47" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>موارد من أجل العائلة والأصدقاء في</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>نظام القانون الجنائي</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
@@ -1281,50 +1484,59 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/resources-for-family-and-friends-of-inmates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E26D7BF" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الخدمات القانونية والدعم</w:t>
             </w:r>
@@ -1342,343 +1554,458 @@
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للأفراد المتورطين حاليًا أو سابقًا في النظام القانوني الجنائي عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="632FAC33" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
+          <w:p w14:paraId="5E512F7B" w14:textId="38C80D75" w:rsidR="00DD6F35" w:rsidRPr="00813ED0" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>مصادر ومعلومات حول</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>القضايا القانونية والنظام الخاص بالأحداث</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId25">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/juvenile-justice-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632FAC33" w14:textId="76CB0E4C" w:rsidR="00813ED0" w:rsidRPr="00813ED0" w:rsidRDefault="00813ED0" w:rsidP="00813ED0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">إحالات إلى خدمات قانونية مجانية أو منخفضة التكلفة في ولاية ماساتشوستس: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w14:paraId="4160D921" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29B960AC" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
+          <w:p w14:paraId="54633219" w14:textId="77777777" w:rsidR="00E021EC" w:rsidRPr="00813ED0" w:rsidRDefault="00E021EC" w:rsidP="00D4679B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
-                <w:cs/>
-                <w:lang w:bidi="ar-SA"/>
+                <w:rtl w:val="0"/>
+                <w:cs/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="163E62C3" w14:textId="77777777" w:rsidR="00E021EC" w:rsidRDefault="00E021EC" w:rsidP="00D4679B">
+          <w:p w14:paraId="21234022" w14:textId="725F7D9F" w:rsidR="00DD6F35" w:rsidRPr="00813ED0" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
-                <w:cs/>
-                <w:lang w:bidi="ar-SA"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>الإعاقات</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="54633219" w14:textId="77777777" w:rsidR="00E021EC" w:rsidRDefault="00E021EC" w:rsidP="00D4679B">
-[...32 lines deleted...]
-          <w:p w14:paraId="6060163E" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
+          <w:p w14:paraId="6060163E" w14:textId="7299E248" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للحصول على معلومات عن </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>حقوق الأشخاص ذوي الإعاقة وإمكانية الوصول والموارد</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، بما في ذلك الإسكان والتعليم والخدمات الحكومية عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/disability-rights-access-resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="614223B6" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
+          <w:p w14:paraId="00E68C66" w14:textId="2FC92AC6" w:rsidR="00813ED0" w:rsidRPr="00813ED0" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>لمعرفة الخدمات المتعلقة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">بالتدريب والتوظيف والمعيشة المجتمعية وتحديد الإعاقة، </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="00DD6F35">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidR="00813ED0" w:rsidRPr="001F3A4F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/massability</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550C8764" w14:textId="30A09ABD" w:rsidR="00813ED0" w:rsidRPr="00813ED0" w:rsidRDefault="00813ED0" w:rsidP="00813ED0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">موارد حول التوعية الجنسية والصحة الجنسية للشباب من ذوي الإعاقات الذهنية أو النمائية: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:rtl/>
+                  <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/massachusetts-rehabilitation-commission</w:t>
+                <w:t>https://yoursexualhealthtoolkit.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DD6F35">
+          </w:p>
+          <w:p w14:paraId="614223B6" w14:textId="6D82FC0E" w:rsidR="00813ED0" w:rsidRPr="00813ED0" w:rsidRDefault="00813ED0" w:rsidP="00813ED0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD6F35" w:rsidRPr="00813ED0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w14:paraId="2B35EC18" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11F4B798" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04FA761D" w14:textId="774AF70D" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>التوظيف</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1791DAA7" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
+          <w:p w14:paraId="1791DAA7" w14:textId="7C62E10A" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للحصول على معلومات عن</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -1691,62 +2018,78 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>حقوق العمال وسلامتهم</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، بما في ذلك الإجازة العائلية والمرضية مدفوعة الأجر، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/workers-rights-safety</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="517E0146" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
+          <w:p w14:paraId="517E0146" w14:textId="786045AC" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00D4679B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للحصول على معلومات عن</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -1801,70 +2144,79 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> سنة قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29">
+            <w:hyperlink r:id="rId31">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6A03B4A4" w14:textId="77777777" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
+          <w:p w14:paraId="6A03B4A4" w14:textId="1638B750" w:rsidR="00DD6F35" w:rsidRPr="00DD6F35" w:rsidRDefault="00DD6F35" w:rsidP="00DD6F35">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للإبلاغ</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
@@ -1875,51 +2227,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>عن ظروف العمل غير الآمنة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId32">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-workplace-complaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">أو اتصل </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
@@ -2019,201 +2371,234 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>لا يستطيع صاحب العمل الانتقام منك، لتقديمك شكوى بشأن ظروف العمل غير الآمنة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="7D28512A" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0885400F" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF73552" w14:textId="5881FAB1" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الحماية ضد الحرارة الشديدة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="423EC56A" w14:textId="78C57BA1" w:rsidR="001733E1" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="423EC56A" w14:textId="7BCFF147" w:rsidR="001733E1" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للحصول على معلومات حول</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>كيفية الحفاظ على سلامتك خلال الحرارة الشديدة، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31">
+            <w:hyperlink r:id="rId33">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/extreme-heat-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="3D4F2DEC" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="169DCDDA" w14:textId="77777777" w:rsidR="0039167A" w:rsidRDefault="0039167A" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57B0828D" w14:textId="3C9AB851" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>المساعدات الغذائية والنقدية</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="298D42B3" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="298D42B3" w14:textId="736837BC" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للعثور على</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -2234,51 +2619,51 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">، </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
+            <w:hyperlink r:id="rId34">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/find-a-local-food-bank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>أو</w:t>
             </w:r>
@@ -2458,52 +2843,61 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>1292</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2B44A0F3" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="2B44A0F3" w14:textId="2CD46232" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للتقدم بطلب للحصول على</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -2575,51 +2969,51 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId35">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>أو اتصل</w:t>
@@ -2729,52 +3123,71 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>4:45</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> عصرًا</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="02DF4E8B" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="02DF4E8B" w14:textId="11996793" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للحصول على معلومات حول</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -2820,62 +3233,78 @@
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>العاجلة، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34">
+            <w:hyperlink r:id="rId36">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/emergency-snap-benefits</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4BD4C9D1" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="4BD4C9D1" w14:textId="26777ADA" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للتقدم بطلب للحصول على</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
@@ -2925,175 +3354,192 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">، </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35">
-              <w:r w:rsidRPr="00DD6F35">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidR="007D4370" w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program</w:t>
               </w:r>
+              <w:r w:rsidR="007D4370" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="007D4370" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:cs/>
+                  <w:lang w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t xml:space="preserve">أو اتصل على </w:t>
+              </w:r>
+              <w:r w:rsidR="007D4370" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>800</w:t>
+              </w:r>
+              <w:r w:rsidR="007D4370" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007D4370" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>942</w:t>
+              </w:r>
+              <w:r w:rsidR="007D4370" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007D4370" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>1007</w:t>
+              </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
-[...58 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="03775683" w14:textId="77777777" w:rsidTr="001733E1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3011A717" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="138FC1CC" w14:textId="5FA09F71" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الحصول على الرعاية الصحية</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D0A6DD4" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="0D0A6DD4" w14:textId="26485EB8" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>لتجديد</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -3160,60 +3606,67 @@
               <w:t>MassHealth</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00DD6F35">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA409A">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidR="00DA409A" w:rsidRPr="00E6148D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:cs="Calibri"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/masshealth-eligibility-redeterminations</w:t>
+                <w:t>https://www.mass.gov/orgs/masshealth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">أو اتصل على </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>800</w:t>
@@ -3285,50 +3738,68 @@
               <w:t>الهاتف النصي</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>711</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="642412C3" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للحصول على الدعم بشأن الحصول على تأمين صحي أو رعاية صحية أو دواء، اتصل </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3405,267 +3876,351 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو املأ نموذجًا من هنا</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37">
+            <w:hyperlink r:id="rId39">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://hcfama.org/health-insurance-help/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56F0BE3F" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
-[...91 lines deleted...]
-          <w:p w14:paraId="6CBF56F1" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="57FD5CD7" w14:textId="122DEDC4" w:rsidR="00DA409A" w:rsidRPr="00DA409A" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:t>للحصول على معلومات عن التأمين الصحي واستشارات تخصهم لمن لديهم</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:cs/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t>Medicare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:cs/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>وعائلاتهم، قم بزيارة</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidR="00DA409A" w:rsidRPr="002552AA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>SHINEMA.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C02AC6C" w14:textId="38BEE869" w:rsidR="001733E1" w:rsidRPr="00DA409A" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:cs/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>للحصول على معلومات حول كيفية</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الحصول على رعاية الإجهاض</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39">
+            <w:hyperlink r:id="rId41">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/accessing-abortion-care-in-massachusetts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBF56F1" w14:textId="0EE6D452" w:rsidR="00DA409A" w:rsidRPr="00DD6F35" w:rsidRDefault="00DA409A" w:rsidP="001733E1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>اللقاحات</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> الموصى بها وأماكن الحصول عليها: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00DA409A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/vaccine-information-for-the-general-public</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="5A9DF60B" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F01D88B" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15068631" w14:textId="376CABA6" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>مساعدة الإسكان</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3656BAC7" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="3656BAC7" w14:textId="486C0EE7" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للتقدم للحصول على خدمات المأوى، اتصل ببرنامج مساعدة الإسكان الطارئ ئ على </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
@@ -3820,137 +4375,154 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> مساءً، وتتوفر الترجمة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="384827E1" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="384827E1" w14:textId="748487D6" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>للحصول على معلومات حول</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>برنامج مساعدة الإسكان الطارئ</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>وموارد الإسكان المحلية، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40">
+            <w:hyperlink r:id="rId43">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/emergency-housing-assistance-programs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="432EB66F" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="432EB66F" w14:textId="349366E8" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للحصول على معلومات حول كيفية الحصول على</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
@@ -3965,60 +4537,76 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>المساعدة بخصوص الإسكان</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، بما في ذلك المساعدة في الإيجار والإسكان العام، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41">
+            <w:hyperlink r:id="rId44">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7219960A" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للحصول على المساعدة والدعم للشباب</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -4273,135 +4861,134 @@
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="530020E3" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79CE5329" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A3D8565" w14:textId="0A6C5A3C" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>المهاجرون واللاجئون</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="453338DA" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="453338DA" w14:textId="41790BD2" w:rsidR="001733E1" w:rsidRPr="00DA409A" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للحصول على الموارد للاجئين والمهاجرين، بما في ذلك</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الموارد المالية والتوظيف والتعليم، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/office-for-refugees-and-immigrants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">أو اتصل بالرقم </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
@@ -4446,129 +5033,243 @@
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>727</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>8147</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="007D4370">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="007D4370">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="007D4370">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">متاح من الاثنين إلى الجمعة، من الساعة </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="007D4370">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="007D4370">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> صباحًا وحتى </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="007D4370">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="007D4370">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> مساءً</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="007D4370">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5918CFC5" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="60F061FC" w14:textId="08F60B5D" w:rsidR="00DA409A" w:rsidRPr="00DD6F35" w:rsidRDefault="00DA409A" w:rsidP="001733E1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="141414"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>معلومات حول </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>حقوق المهاجرين ومواردهم</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> في ولاية ماساتشوستس: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00DA409A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5918CFC5" w14:textId="621E924D" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للحصول على معلومات للمهاجرين، بما في ذلك</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -4581,68 +5282,77 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الموارد القانونية</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:anchor="get-help">
+            <w:hyperlink r:id="rId47" w:anchor="get-help">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.boston.gov/departments/immigrant-advancement#get-help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="007D4370" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="27E7AAD5" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>لمعرفة الخدمات المجتمعية</w:t>
             </w:r>
@@ -4658,51 +5368,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للاجئين وطالبي اللجوء والمهاجرين، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="4D6995"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44">
+            <w:hyperlink r:id="rId48">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.riacboston.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">أو </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>617</w:t>
@@ -4776,59 +5486,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>مكاتب في بوسطن ولين ووستر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D91874A" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="2AE0892D" w14:textId="1BAD42D0" w:rsidR="001733E1" w:rsidRPr="00DA409A" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">لمعرفة </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>موارد التعليم</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
@@ -4856,76 +5567,201 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">الأطفال من متعلمي اللغة الإنجليزية، </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45">
+            <w:hyperlink r:id="rId49">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/ele/families/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68164E28" w14:textId="77777777" w:rsidR="00DA409A" w:rsidRPr="00223253" w:rsidRDefault="00DA409A" w:rsidP="001733E1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>موارد للمهاجرين، بما في ذلك </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>خط مساعدة للهجرة، ودورات تدريبية حول معرفة الحقوق، ونشرات توعوية:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidR="00223253" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://miracoalition.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/خط المساعدة: (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00DA409A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>508-293-1871</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D91874A" w14:textId="76BE4801" w:rsidR="00223253" w:rsidRPr="00DD6F35" w:rsidRDefault="00223253" w:rsidP="001733E1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>إحالات إلى </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>خدمات قانونية مجانية أو منخفضة التكلفة</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> في ولاية ماساتشوستس، بما في ذلك الخدمات القانونية المتعلقة بالهجرة: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00223253">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="0EB4543E" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72EC6C1A" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69727CAD" w14:textId="5B980B0A" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4942,96 +5778,97 @@
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6825D6F5" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>لمعرفة ما إذا كنت مؤهلاً أم لا، والتقدم بطلب للحصول على</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>خصم على خدمة الإنترنت</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>عبر لجنة الاتصالات الفيدرالية، قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.fcc.gov/acp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
@@ -5121,51 +5958,50 @@
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>‎877‎-‎384‎-‎2575‎</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="21"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="1E129660" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F031077" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FC2643D" w14:textId="2756FBB5" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5239,69 +6075,69 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>LGBTQIA+</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>‎</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>لجنة ماساتشوستس حول شباب LGBTQIA+</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://linktr.ee/malgbt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">).  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5377EF96" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
@@ -5395,77 +6231,80 @@
               </w:rPr>
               <w:t xml:space="preserve">على </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>‎877‎-‎565‎-‎8860‎</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو قم بزيارة </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://translifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B2F3BB6" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="4954D0D1" w14:textId="77777777" w:rsidR="001733E1" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الموارد المحلية المتاحة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
@@ -5574,77 +6413,229 @@
               <w:t xml:space="preserve"> في فينواي</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="291A0467" w14:textId="77777777" w:rsidR="00223253" w:rsidRDefault="00223253" w:rsidP="00223253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>موارد ومعلومات </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>للشباب ثنائيي الجنسوجميع الأشخاص الذين لديهم اختلافات في خصائصهم الجنسية الجسدية</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00223253">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://interactadvocates.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2F3BB6" w14:textId="7045AAD5" w:rsidR="00223253" w:rsidRPr="00223253" w:rsidRDefault="00223253" w:rsidP="00223253">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>معلومات </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ونصائح</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>سرية</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> حول الصحة الجنسية والعلاقات </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>للمراهقين والشباب</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00223253">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="2580A7BD" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0901E8B7" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D957E36" w14:textId="5AFBCD5A" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -5777,51 +6768,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>Suicide &amp; Crisis Lifeline</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">على </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51">
+            <w:hyperlink r:id="rId60">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://988lifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B3B8EC4" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
@@ -6323,191 +7314,210 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52">
+            <w:hyperlink r:id="rId61">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mabhaccess.com/Home.aspx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69816EB3" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="35780D79" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00223253" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>تعليم الأشخاص</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> المتأثرين بحالات صحة نفسية وعائلاتهم ودعمهم وتدريبهم عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53">
+            <w:hyperlink r:id="rId62">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://namimass.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="69816EB3" w14:textId="64CEB30B" w:rsidR="00223253" w:rsidRPr="00DD6F35" w:rsidRDefault="00223253" w:rsidP="001733E1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>دليل المنظمات الوطنية للدعم ومواساة الأحزان</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> للأشخاص الذين يمرون بتجارب مُتنوعة من المواساة والفقد: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00223253">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="1B31ECAD" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF58E8D" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="7AC4D8FD" w14:textId="77777777" w:rsidR="00E021EC" w:rsidRPr="00223253" w:rsidRDefault="00E021EC" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
-                <w:cs/>
-                <w:lang w:bidi="ar-SA"/>
+                <w:rtl w:val="0"/>
+                <w:cs/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="352E8B67" w14:textId="77777777" w:rsidR="00E021EC" w:rsidRDefault="00E021EC" w:rsidP="001733E1">
+          <w:p w14:paraId="6A0769C1" w14:textId="450368B3" w:rsidR="001733E1" w:rsidRPr="00951699" w:rsidRDefault="00951699" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951699">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:u w:val="single"/>
-                <w:cs/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>كبار السن</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7AC4D8FD" w14:textId="77777777" w:rsidR="00E021EC" w:rsidRDefault="00E021EC" w:rsidP="001733E1">
-[...31 lines deleted...]
-          <w:p w14:paraId="39710BB2" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="39710BB2" w14:textId="1128AE3A" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">موارد </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -6520,346 +7530,234 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للعيش والازدهار في المجتمع الذي يختارونه عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54">
-              <w:r w:rsidRPr="00DD6F35">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r w:rsidR="00223253" w:rsidRPr="00C5448E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:cs="Calibri"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/executive-office-of-elder-affairs</w:t>
+                <w:t>https://www.mass.gov/orgs/executive-office-of-aging-independence-age</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00951699">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="40DA8BCC" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="40DA8BCC" w14:textId="263069EE" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="00223253" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD6F35">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00223253">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...137 lines deleted...]
-              <w:t>.</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>موارد للوقاية من السقوط</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> لكبار السن ومقدّمي الرعاية لهم: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00223253">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00223253">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="28BE684B" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="785A9ADB" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22BE49C7" w14:textId="136A841A" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الأبوة والأمومة والأسر</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79210BF7" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="79210BF7" w14:textId="707691ED" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>موارد الدعم التربوي</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للطلاب والأسر عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/sfs/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03D4F72C" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للتحدث إلى شخص ما عن</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
@@ -6910,51 +7808,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>موارد الأبوة والأمومة المحلية،</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">قم بزيارة </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.parentshelpingparents.org/stressline أو اتصل بالرقم 1-800-632-8188</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
@@ -6967,51 +7865,51 @@
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ساعة، طوال أيام الأسبوع</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C1B10F4" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="1C1B10F4" w14:textId="03976F41" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>لمعرفة ما إذا كانت عائلتك مؤهلة والتقدم بطلب للحصول على</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -7032,179 +7930,105 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-              <w:r w:rsidRPr="00DD6F35">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r w:rsidR="00223253" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00223253" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/child-care-financial-assistance</w:t>
+              </w:r>
+              <w:r w:rsidR="00223253" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:rtl/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t>(مورد حكومي) </w:t>
+              </w:r>
+              <w:r w:rsidR="00223253" w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families أو اتصل بالرقم 877-211-6277</w:t>
+                <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:bidi="ar-SA"/>
-[...47 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">متاح </w:t>
-[...58 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55661C6F" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="55661C6F" w14:textId="3671DC8E" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للعثور على</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -7225,158 +8049,189 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58">
+            <w:hyperlink r:id="rId69">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00951699">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="495DA637" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="495DA637" w14:textId="78C810F3" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للحصول على معلومات عن </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">عافية الأطفال، </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59">
+            <w:hyperlink r:id="rId70">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-welfare-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00951699">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="3E68F7C6" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02BE6723" w14:textId="77777777" w:rsidR="001733E1" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44511055" w14:textId="3AC716B1" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0078D4"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">دعم الحمل وما بعد الولادة </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74EC5ED9" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="74EC5ED9" w14:textId="49D03C92" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">موارد </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -7388,60 +8243,77 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للنساء والأسر في الفترة المحيطة بالولادة، بما في ذلك اكتئاب ما بعد الولادة عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60">
-              <w:r w:rsidRPr="00DD6F35">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r w:rsidR="00223253" w:rsidRPr="00223253">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/postpartum-depression</w:t>
+                <w:t>https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00951699">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2AFFA019" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للحصول على دعم سري قبل الحمل وأثناءه وبعده، اتصل </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7557,68 +8429,67 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>فقدان الحمل والرضيع،</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">قم بزيارة </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61">
+            <w:hyperlink r:id="rId72">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://nationalshare.org/massachusetts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="25A3985A" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01FCE3A4" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73C5061B" w14:textId="008B7B11" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -7654,51 +8525,51 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للإبلاغ عن ضرر وقع على أحد الأفراد في المجموعات أدناه، استخدم الرابط أو رقم الهاتف المقدم</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="492704E0" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="492704E0" w14:textId="15EDB7FD" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">الأطفال </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7755,51 +8626,51 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>DCF</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>المحلي الذي يمكنك العثور عليه هنا</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62">
+            <w:hyperlink r:id="rId73">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-child-abuse-or-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو اتصل</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7895,257 +8766,224 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ساعة، طوال أيام الأسبوع</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="00951699">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="78F2EF05" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="78F2EF05" w14:textId="5BB813F7" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="00223253" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00223253">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...76 lines deleted...]
-              <w:r w:rsidRPr="00DD6F35">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>البالغون الذين تبلغ أعمارهم 60 عامًا أو أكثر</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r w:rsidR="001733E1" w:rsidRPr="00BA2E89">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-elder-abuse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>\</w:t>
+            </w:r>
+            <w:r w:rsidR="001733E1" w:rsidRPr="00223253">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> أو اتصل على </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DD6F35">
+              <w:t xml:space="preserve">أو اتصل على </w:t>
+            </w:r>
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>922</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>2275</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">متاح </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ساعة، طوال أيام الأسبوع</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidR="001733E1" w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AC8975E" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>شخص</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
@@ -8196,70 +9034,70 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">الاتصال بإدارة الصحة العامة على الرقم </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>‎5540‎-‎462‎-‎800‎</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو زيارة </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64">
+            <w:hyperlink r:id="rId75">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C63B111" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="1C63B111" w14:textId="3FE2C744" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>شخص</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -8329,51 +9167,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> عام</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65">
+            <w:hyperlink r:id="rId76">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/reporting-abuse-and-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
@@ -8479,52 +9317,61 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ساعة، طوال أيام الأسبوع</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="378C8A54" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="378C8A54" w14:textId="7A03620D" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الشخص الذي قد يكون</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
@@ -8541,96 +9388,121 @@
               <w:t>ضحية للاتجار بالبشر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">مكتب النائب العام في </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>‎617‎-‎693‎-‎2011‎</w:t>
+              <w:t>‎617‎-‎9</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t>3‎-‎2011‎</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> قم بزيارة</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/human-trafficking-division-resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="56B6BBEA" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77151896" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2111677C" w14:textId="64D5BF34" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8723,51 +9595,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>العنف أو الإساءة في علاقة عاطفية أو جنسية</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67">
+            <w:hyperlink r:id="rId78">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>اتصل بـ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -8819,67 +9691,58 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو الوصول</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> إلى </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68">
+            <w:hyperlink r:id="rId79">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t xml:space="preserve">دردشة مباشرة مع خط السلامة </w:t>
-[...8 lines deleted...]
-                <w:t>(SafeLink)</w:t>
+                <w:t>دردشة مباشرة مع خط السلامة (SafeLink)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> عب</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ر </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl/>
@@ -9035,51 +9898,51 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>4673</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> على </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو قم بزيارة </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69">
+            <w:hyperlink r:id="rId80">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>www.rainn.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> للحصول على خيار الدردشة عبر الإنترنت</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
@@ -9114,51 +9977,51 @@
               <w:t>بالخط الساخن للعنف المنزلي</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> على </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>‎800‎-‎799‎-‎7233‎</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو قم بزيارة </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70">
+            <w:hyperlink r:id="rId81">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.thehotline.org/help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> للحصول على خيار الدردشة عبر الإنترنت</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
@@ -9244,51 +10107,51 @@
               <w:t xml:space="preserve"> عامًا</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">حول العلاقات الرومانسية أو الجنسية، اتصل بـ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71">
+            <w:hyperlink r:id="rId82">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t xml:space="preserve">بمشروع </w:t>
               </w:r>
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>الحب احترام (Love is Respect)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> على </w:t>
@@ -9445,51 +10308,51 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>22522</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>، أو استخدم الدردشة عبر الإنترنت</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72">
+            <w:hyperlink r:id="rId83">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.loveisrespect.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="16ABE1C6" w14:textId="135C7D8B" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
@@ -9570,51 +10433,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">على </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>‎877‎-‎898‎-‎3411‎</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">، البريد الإلكتروني </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73">
+            <w:hyperlink r:id="rId84">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>help@acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl/>
               </w:rPr>
@@ -9725,59 +10588,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>تتوافر الترجمة اللغوية</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B012A0B" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="3AE29B32" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00BA2E89" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للحصول على </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>دعم أو</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
@@ -9826,51 +10690,51 @@
               <w:t>Stop It NOW</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">على </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>http://www.stopitnow.org/help-guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> أو اتصل بالرقم </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
@@ -9952,57 +10816,632 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> مساءً، من الاثنين إلى الجمعة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5B012A0B" w14:textId="6ED59191" w:rsidR="00BA2E89" w:rsidRPr="00DD6F35" w:rsidRDefault="00BA2E89" w:rsidP="001733E1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>معلومات وموارد للمساعدة في </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>الوقاية من إضافة مواد مخدّرة إلى المشروبات</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:ins w:id="1" w:author="Sharff, McKane E (DPH)" w:date="2026-08-19T13:40:00Z" w16du:dateUtc="2026-08-19T17:40:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:instrText>HYPERLINK "</w:instrText>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText>https://www.mass.gov/info-details/plan-to-prevent-drink-spiking</w:instrText>
+            </w:r>
+            <w:ins w:id="2" w:author="Sharff, McKane E (DPH)" w:date="2026-08-19T13:40:00Z" w16du:dateUtc="2026-08-19T17:40:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:instrText>"</w:instrText>
+              </w:r>
+            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FE77D4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>https://www.mass.gov/info-details/plan-to-prevent-drink-spiking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA2E89" w:rsidRPr="00DD6F35" w14:paraId="3A30A45D" w14:textId="77777777" w:rsidTr="001733E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="793104AD" w14:textId="77777777" w:rsidR="00951699" w:rsidRDefault="00951699" w:rsidP="001733E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56CA9CED" w14:textId="2A7C2F58" w:rsidR="00BA2E89" w:rsidRPr="00951699" w:rsidRDefault="00BA2E89" w:rsidP="001733E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>الصحة الجنسية والإنجابية </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="514FB139" w14:textId="77777777" w:rsidR="00BA2E89" w:rsidRDefault="00BA2E89" w:rsidP="00BA2E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>معلومات ودعم حول </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>وسائل منع الحمل </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>للشباب:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BA2E89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.bedsider.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A5748DB" w14:textId="1488CD9C" w:rsidR="00BA2E89" w:rsidRDefault="00BA2E89" w:rsidP="00BA2E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>خدمات</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> الصحة الجنسية والإنجابية </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>في ولاية ماساتشوستس</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BA2E89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/sexual-and-reproductive-health-services</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F16B88E" w14:textId="77777777" w:rsidR="00BA2E89" w:rsidRDefault="00BA2E89" w:rsidP="00BA2E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>معلومات وموارد حول الصحة الجنسية </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>للرجال من مجتمع الميم (LGBTQ+)وهؤلاء الذين تم تحديد جنسهم كذكور</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>عند الولادة</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BA2E89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://carethatfitsyou.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196BD7D4" w14:textId="77777777" w:rsidR="00BA2E89" w:rsidRDefault="00BA2E89" w:rsidP="00BA2E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>نصائح سرية حول الصحة الجنسية ومعلومات عن العلاقات </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>للمراهقين والشباب:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BA2E89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="268294FA" w14:textId="77777777" w:rsidR="00BA2E89" w:rsidRDefault="00BA2E89" w:rsidP="00BA2E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>معلومات موجَّهة للمراهقين</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> حول الصحة الجنسية والعلاقات والهوية الجنسية: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BA2E89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://sexetc.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F585138" w14:textId="7247BBF8" w:rsidR="00BA2E89" w:rsidRPr="00BA2E89" w:rsidRDefault="00BA2E89" w:rsidP="00BA2E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+                <w:cs/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>معلومات شاملة عن الصحة الجنسية والإنجابية </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>للمراهقين</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BA2E89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="0E996117" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57B74F74" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61F089F1" w14:textId="5AAA70D4" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -10013,51 +11452,51 @@
               <w:t>تعاطي المواد</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63E8C109" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للوصول إلى الموارد والدعم للأشخاص الذين يتعاطون المخدرات، وفي فترة التعافي وأحبائهم، قم بزيارة </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75">
+            <w:hyperlink r:id="rId92">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://helplinema.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>أو اتصل</w:t>
@@ -10219,51 +11658,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>التبغ ويريدون الإقلاع عنه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">، قم </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">بزيارة </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76">
+            <w:hyperlink r:id="rId93">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://makesmokinghistory.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>أو اتصل</w:t>
@@ -10290,51 +11729,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">على </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>‎1‎-‎800‎-‎784‎-‎8669‎</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="524FF09C" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="524FF09C" w14:textId="770FC1AE" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للوصول إلى الموارد ودعم</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -10347,58 +11786,58 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الشباب الذين يتعاطون التبغ ويريدون الإقلاع عنه،</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> قم </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">بزيارة </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77">
+            <w:hyperlink r:id="rId94">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>https://ma.mylifemyquit.org/index</w:t>
+                <w:t>https://ma.mylifemyquit.orgx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">أو أرسل رسالة نصية مضمونها </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
@@ -10416,51 +11855,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">" </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">إلى </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t>36072</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FCE7633" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="5FCE7633" w14:textId="671537E0" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للعثور على</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
@@ -10479,273 +11918,519 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> المحلي </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>الذي يقدم التوعية والفعاليات الاجتماعية ومجموعات الرعاية، تفضل بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78">
+            <w:hyperlink r:id="rId95">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/peer-recovery-support-centers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00951699">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="7839F721" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01374256" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48973636" w14:textId="4D1D89AB" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>وسائل النقل</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C0789AF" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="6C0789AF" w14:textId="047856BB" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>خدمات النقل</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>لأفراد المجتمع، بما في ذلك كبار السن والأشخاص ذوي الإعاقة والمحاربين القدامى والمرتحلين يوميًا عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79">
+            <w:hyperlink r:id="rId96">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/im-looking-for-transportation</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00951699">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="2597766D" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D9B371B" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E410290" w14:textId="3FF88F38" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">قدامى المحاربين </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F0C4A9E" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="4F0C4A9E" w14:textId="065A7FB6" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">خدمات الدعم للمحاربين القدامى وعائلاتهم، بما في ذلك </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">المساعدة المالية العاجلة </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80">
+            <w:hyperlink r:id="rId97">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/executive-office-of-veterans-services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00951699">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA409A" w:rsidRPr="00DD6F35" w14:paraId="583C0FBC" w14:textId="77777777" w:rsidTr="001733E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13348F51" w14:textId="77777777" w:rsidR="00DA409A" w:rsidRPr="00DD6F35" w:rsidRDefault="00DA409A" w:rsidP="00DA409A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>الوقاية من العنف والتعافي من آثاره</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD6F35">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="626ADF1B" w14:textId="77777777" w:rsidR="00DA409A" w:rsidRPr="00DA409A" w:rsidRDefault="00DA409A" w:rsidP="00DA409A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>المعلومات والدعم والإحالات المتاحة </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>لضحايا الجرائم والناجين منها</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>، بما في ذلك موارد التعويضات المخصّصة للضحايا: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00DA409A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/askmova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(مورد حكومي)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38FDEFFE" w14:textId="77777777" w:rsidR="00DA409A" w:rsidRPr="00DA409A" w:rsidRDefault="00DA409A" w:rsidP="00DA409A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>خدمات الدعم ومواساة الأحزان المحلية</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> للأطفال والمراهقين الذين فقدوا أحد الوالدين أو مقدّم الرعاية أو أي شخص عزيز آخر: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00DA409A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://nacg.org/find-support/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E546F3C" w14:textId="00ECAD4F" w:rsidR="00DA409A" w:rsidRPr="00DD6F35" w:rsidRDefault="00DA409A" w:rsidP="00DA409A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>دليل المنظمات الوطنية للدعم ومواساة الأحزان</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> للأشخاص الذين يمرون بتجارب مُتنوعة من المواساة والفقد: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00DA409A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00DA409A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001733E1" w:rsidRPr="00DD6F35" w14:paraId="0756A803" w14:textId="77777777" w:rsidTr="001733E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E815759" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4412FA63" w14:textId="069DCAFF" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
                 <w:cs/>
@@ -10796,51 +12481,51 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>بما في ذلك في نظام الصحة النفسية والنظام القانوني والتعليم عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81">
+            <w:hyperlink r:id="rId101">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://youthmovemassachusetts.net/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C226835" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10852,62 +12537,62 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">للحصول على معلومات عن </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>حركة الشباب على مستوى الولاية لمكافحة التبغ عبر</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82">
+            <w:hyperlink r:id="rId102">
               <w:r w:rsidRPr="00DD6F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:t>https://the84.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1F048323" w14:textId="77777777" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="1F048323" w14:textId="416F5E06" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>للعثور على</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
@@ -10928,308 +12613,272 @@
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:cs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>قم بزيارة</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6F35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6F35">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r w:rsidR="00BA2E89" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>https://nacg.org/find-support</w:t>
+              </w:r>
+              <w:r w:rsidR="00BA2E89" w:rsidRPr="00FE77D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rtl/>
+                  <w:lang w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00BA2E89">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:rtl w:val="0"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>/</w:t>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B278CF1" w14:textId="7F4B7CF8" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="001733E1" w:rsidP="001733E1">
+          <w:p w14:paraId="0B278CF1" w14:textId="58E21CAB" w:rsidR="001733E1" w:rsidRPr="00DD6F35" w:rsidRDefault="00BA2E89" w:rsidP="001733E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD6F35">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00DD6F35">
+            <w:r w:rsidRPr="00BA2E89">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...23 lines deleted...]
-              <w:r w:rsidRPr="00DD6F35">
+                <w:bCs/>
+              </w:rPr>
+              <w:t>مراكز استقبال سرّية</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> تقدّم خدمات الغذاء والملابس والمساعدة في الحصول على السكن والدعم في مجال الصحة النفسية وغيرها من الخدمات للشباب والشباب البالغين: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BA2E89">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+                <w:t>https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DD6F35">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00BA2E89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00951699" w:rsidRPr="00813ED0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(مورد حكومي) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="192A1D56" w14:textId="77777777" w:rsidR="00D4679B" w:rsidRPr="00DD6F35" w:rsidRDefault="00D4679B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D4679B" w:rsidRPr="00DD6F35" w:rsidSect="00DD6F35">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A33953B" w14:textId="77777777" w:rsidR="009A438C" w:rsidRDefault="009A438C" w:rsidP="00D4679B">
+    <w:p w14:paraId="5424F4CB" w14:textId="77777777" w:rsidR="009E6582" w:rsidRDefault="009E6582" w:rsidP="00D4679B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62E11290" w14:textId="77777777" w:rsidR="009A438C" w:rsidRDefault="009A438C" w:rsidP="00D4679B">
+    <w:p w14:paraId="4A5AFB83" w14:textId="77777777" w:rsidR="009E6582" w:rsidRDefault="009E6582" w:rsidP="00D4679B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B1742CB" w14:textId="77777777" w:rsidR="009A438C" w:rsidRDefault="009A438C" w:rsidP="00D4679B">
+    <w:p w14:paraId="07E1E6F2" w14:textId="77777777" w:rsidR="009E6582" w:rsidRDefault="009E6582" w:rsidP="00D4679B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1313A651" w14:textId="77777777" w:rsidR="009A438C" w:rsidRDefault="009A438C" w:rsidP="00D4679B">
+    <w:p w14:paraId="5461807A" w14:textId="77777777" w:rsidR="009E6582" w:rsidRDefault="009E6582" w:rsidP="00D4679B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CA48B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="006A1ECE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11639,50 +13288,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D674AF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5F288B2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10745DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADD2D438"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11751,51 +13513,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BD517E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD3CF23E"/>
     <w:lvl w:ilvl="0" w:tplc="57862F2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="865055D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11864,51 +13626,51 @@
     <w:lvl w:ilvl="7" w:tplc="D13A1988">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CD140DC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C762495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08C7682"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11977,51 +13739,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="256BBACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="1BF01256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EA16D1C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12090,51 +13852,51 @@
     <w:lvl w:ilvl="7" w:tplc="386CEE18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B648913A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F673A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51020B72"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12203,51 +13965,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28C17AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C762A35E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12316,51 +14078,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0F0BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A126D4A8"/>
     <w:lvl w:ilvl="0" w:tplc="3EC223EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E40AE176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12429,51 +14191,51 @@
     <w:lvl w:ilvl="7" w:tplc="69766366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB2DD96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30100F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9260BE0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12542,51 +14304,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33BF471B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FA05C90"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12655,51 +14417,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40983703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="361881B0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12768,51 +14530,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDCB2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="EA5A33B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5EFEC304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12881,51 +14643,164 @@
     <w:lvl w:ilvl="7" w:tplc="02748566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="23C0DC46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ED50A13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="763EC324"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D317AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70B65824"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12994,51 +14869,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B721AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C18EEB8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13107,51 +14982,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A02DCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="854ADB62"/>
     <w:lvl w:ilvl="0" w:tplc="84E24B58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CE5890E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13220,51 +15095,51 @@
     <w:lvl w:ilvl="7" w:tplc="2DFEE65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="06008192">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="632E31CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22E29C16"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13333,51 +15208,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C2301A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A08EAF4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13446,51 +15321,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761EE3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46DCE028"/>
     <w:lvl w:ilvl="0" w:tplc="714A8950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3FAE5676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13559,51 +15434,51 @@
     <w:lvl w:ilvl="7" w:tplc="4F8C2CE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8FC0493E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764DD5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48067A36"/>
     <w:lvl w:ilvl="0" w:tplc="F49EDE30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56F8F9A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13672,51 +15547,164 @@
     <w:lvl w:ilvl="7" w:tplc="06C4DF5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="86001298">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78471965"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C46886F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795574C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1960C54"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13785,51 +15773,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FAA5A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36AA9522"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13899,204 +15887,232 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1428888042">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1456176497">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="910625331">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1962566713">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="448545216">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="370036756">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1714311791">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1021467521">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="897712862">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="682896633">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="439224870">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2039619770">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1212039001">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="56050936">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="439224870">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="15" w16cid:durableId="852888402">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1851797392">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1705666444">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="121194056">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="281765121">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="696589324">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1562254879">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="279142860">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="978219134">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="68695078">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="68695078">
+  <w:num w:numId="25" w16cid:durableId="1875117415">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1485972777">
     <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1847863195">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Stack, Caroline (DPH)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::caroline.stack@mass.gov::838d44a7-e3af-47f0-a248-7ba8381f4bb4"/>
+  </w15:person>
+  <w15:person w15:author="Sharff, McKane E (DPH)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::McKane.E.Sharff@mass.gov::36bfb03f-3193-4192-8b0a-e7f91392b5e8"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C60A4"/>
     <w:rsid w:val="00005C1B"/>
     <w:rsid w:val="001733E1"/>
     <w:rsid w:val="0018707F"/>
+    <w:rsid w:val="00223253"/>
     <w:rsid w:val="0039167A"/>
+    <w:rsid w:val="006A6942"/>
     <w:rsid w:val="007C60A4"/>
+    <w:rsid w:val="007D4370"/>
+    <w:rsid w:val="00813ED0"/>
     <w:rsid w:val="008B6884"/>
     <w:rsid w:val="0092690D"/>
+    <w:rsid w:val="00951699"/>
     <w:rsid w:val="009A438C"/>
+    <w:rsid w:val="009E6582"/>
     <w:rsid w:val="00A36260"/>
     <w:rsid w:val="00AD41B1"/>
     <w:rsid w:val="00B121C7"/>
     <w:rsid w:val="00B228F6"/>
+    <w:rsid w:val="00BA2E89"/>
     <w:rsid w:val="00BF27B6"/>
     <w:rsid w:val="00C14F34"/>
     <w:rsid w:val="00C73461"/>
     <w:rsid w:val="00CC6F54"/>
     <w:rsid w:val="00D4679B"/>
+    <w:rsid w:val="00DA409A"/>
     <w:rsid w:val="00DD6F35"/>
     <w:rsid w:val="00E021EC"/>
     <w:rsid w:val="00FB65A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="279FE77A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C1A2F702-6A81-41F5-AAA3-5EFE1EA9B0C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14479,51 +16495,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DE1F13"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="DengXian Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -14728,58 +16743,58 @@
       <w:rtl/>
       <w:lang w:val="ar-EG" w:eastAsia="ar-EG" w:bidi="ar-EG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="macontact-grouplabel">
     <w:name w:val="ma__contact-group__label"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007225CC"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:rtl/>
       <w:lang w:val="ar-EG" w:eastAsia="ar-EG" w:bidi="ar-EG"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.networkofcare.org/mh/services/index.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casamyrna.org/chat/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amaze.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/people/JAHAN-Women-and-Youth-Intercultural/100069221739451/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massachusetts-rehabilitation-commission" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline%20or%20call%201-800-632-8188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcssnewengland.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/health-insurance-counseling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcc.gov/acp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casamyrna.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-elder-affairs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isbcc.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-eligibility-redeterminations" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families%20or%20call%20877-211-6277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/postpartum-depression" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/EHS-Teams-DPH_CCIS/Shared%20Documents/CHES%202023/04.%20Survey%20Development/07.%20Survey%20Extra%20Text/Resource%20List/Translations/&#1573;&#1585;&#1587;&#1575;&#1604;%20&#1576;&#1585;&#1610;&#1583;%20&#1573;&#1604;&#1603;&#1578;&#1585;&#1608;&#1606;&#1610;%20&#1573;&#1604;&#1609;:%20help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/vaccine-information-for-the-general-public" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/child-care-financial-assistance%20%20&#1571;&#1608;%20&#1575;&#1578;&#1589;&#1604;%20&#1576;&#1575;&#1604;&#1585;&#1602;&#1605;%20877-211-6277" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/EHS-Teams-DPH_CCIS/Shared%20Documents/CHES%202023/04.%20Survey%20Development/07.%20Survey%20Extra%20Text/Resource%20List/Translations/&#1573;&#1585;&#1587;&#1575;&#1604;%20&#1576;&#1585;&#1610;&#1583;%20&#1573;&#1604;&#1603;&#1578;&#1585;&#1608;&#1606;&#1610;%20&#1573;&#1604;&#1609;:%20help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/people/JAHAN-Women-and-Youth-Intercultural/100069221739451/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program%20&#1571;&#1608;%20&#1575;&#1578;&#1589;&#1604;%20&#1593;&#1604;&#1609;%20800-942-1007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcc.gov/acp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactadvocates.org/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casamyrna.org/chat/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexetc.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-aging-independence-age" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcssnewengland.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carethatfitsyou.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isbcc.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massability" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casamyrna.org/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bedsider.org/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miracoalition.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoursexualhealthtoolkit.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/info-details/serving-the-health-insurance-needs-of-everyone-shine-program" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:/2026/sawa/7/2026623%20-%20Translation%20CHEI%202026%20Survey%20(Batch%202)/05.%20Resource%20List%20Translations/508-293-1871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/askmova" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline%20or%20call%201-800-632-8188" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15046,74 +17061,100 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844db9d4c951facc69f656dfcbe946e8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a9cf721e2e5c5324eeb90f1e9d5c2bb" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+    <Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+    <If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95ceafe754da82e0d50150b538c67038">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f995b9cd31c696a7c1342eb88fbd6780" ns2:_="" ns3:_="">
     <xsd:import namespace="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" minOccurs="0"/>
+                <xsd:element ref="ns2:If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d325074-d398-43b9-9fad-f1a483cc331c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -15137,50 +17178,74 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" ma:index="25" nillable="true" ma:displayName="Please briefly describe your proposed topic or question: " ma:internalName="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" ma:index="26" nillable="true" ma:displayName="If this topic is included in CHEI 2026: " ma:internalName="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -15280,145 +17345,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FFA5F03-AE63-4584-88E7-DE8BE9F517B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
+    <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3583CCA-B270-45A3-95DA-52CB963A33AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69BABA99-140F-40C6-882B-52494EEFBDCF}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D39FCB9-83D7-41F9-9A1E-4619FC3079AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>17450</Characters>
+  <Pages>6</Pages>
+  <Words>3778</Words>
+  <Characters>21538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>145</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>179</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Amazon.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20471</CharactersWithSpaces>
+  <CharactersWithSpaces>25266</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="1212" baseType="variant">
       <vt:variant>
         <vt:i4>6291576</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>603</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ymcaboston.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6291576</vt:i4>
       </vt:variant>
       <vt:variant>