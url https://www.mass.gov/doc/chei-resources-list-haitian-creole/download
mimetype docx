--- v0 (2025-10-26)
+++ v1 (2026-09-22)
@@ -4,79 +4,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="008523E0" w:rsidRPr="005435D7" w14:paraId="58B3A6B1" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="72E3E0FC" w14:textId="540DC45A" w:rsidR="008523E0" w:rsidRPr="00665C3A" w:rsidRDefault="008523E0" w:rsidP="005435D7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="120"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Lis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Resous</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -93,50 +92,571 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Ekite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> pou Sante </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Kominotè</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED2883" w14:paraId="75C53AD7" w14:textId="77777777" w:rsidTr="00D570FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C180821" w14:textId="699354E7" w:rsidR="00ED2883" w:rsidRPr="00ED2883" w:rsidRDefault="00ED2883" w:rsidP="005435D7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>annapre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>yo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gendwa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> pa gen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>paj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>entènèt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> nan lang </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>. Pou enfòmasyon oswa sèvis DPH oswa yon lòt ajans gouvènman bay, ou gen dwa resevwa enfòmasyon sa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>yo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> nan lang </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>prefere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> a.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Si ou enterese jwenn sèvis gouvènman </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>an,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ou ka mande sèvis entèprèt ak materyèl tradui gratis. Pou enfòmasyon oswa sèvis òganizasyon kominotè bay, gade seksyon Resous selon Sijè ak Kominote Espesifik la pou jwenn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>òganizasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki bay </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> nan lang </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD59516" w14:textId="1576D7C0" w:rsidR="00ED2883" w:rsidRPr="00ED2883" w:rsidRDefault="00ED2883" w:rsidP="005435D7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Remak: Se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ajans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki make ‘</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>’.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="73FD5006" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3DACD998" w14:textId="4E00451E" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="005435D7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
@@ -372,51 +892,51 @@
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass211.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="14558F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D41A8D1" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="0D41A8D1" w14:textId="541D2E73" w:rsidR="008523E0" w:rsidRPr="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -601,56 +1121,56 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-              <w:r>
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00ED2883" w:rsidRPr="00C65CC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>https://massachusetts.networkofcare.org/mh/services/index.aspx</w:t>
+                <w:t>https://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="130F2AF8" w14:textId="5C7B9CF7" w:rsidR="008523E0" w:rsidRPr="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pou w </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
@@ -792,193 +1312,291 @@
                 <w:t>https://www.413cares.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="333D1B85" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61907A5D" w14:textId="2AF621C9" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="005435D7">
+          <w:p w14:paraId="61907A5D" w14:textId="70C26EDD" w:rsidR="008523E0" w:rsidRPr="00C026C4" w:rsidRDefault="008B1909" w:rsidP="005435D7">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Sijè</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Sijè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>ak</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Resous</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Espesifik</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Espesifik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Kominotè</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00794BBD" w14:paraId="136C21C2" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03DB6987" w14:textId="274B03A4" w:rsidR="00794BBD" w:rsidRPr="00794BBD" w:rsidRDefault="00794BBD" w:rsidP="00794BBD">
+          <w:p w14:paraId="03EA3024" w14:textId="77777777" w:rsidR="00C026C4" w:rsidRDefault="00C026C4" w:rsidP="00C026C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77DCC078" w14:textId="718B312B" w:rsidR="00C026C4" w:rsidRPr="00C026C4" w:rsidRDefault="00C026C4" w:rsidP="00C026C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C026C4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Kominote</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C026C4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> ki pale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C026C4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>kreyòl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C026C4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C026C4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ayisyen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C026C4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03DB6987" w14:textId="6E240B92" w:rsidR="00794BBD" w:rsidRPr="00794BBD" w:rsidRDefault="00794BBD" w:rsidP="00794BBD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00794BBD">
-[...7 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Association of Haitian Women in Boston (</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Asosyasyon</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1403,676 +2021,676 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>domestik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00794BBD" w14:paraId="28FAE0C4" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65C3F0D4" w14:textId="03D7627B" w:rsidR="00794BBD" w:rsidRPr="00794BBD" w:rsidRDefault="00000000" w:rsidP="00794BBD">
+          <w:p w14:paraId="65C3F0D4" w14:textId="03D7627B" w:rsidR="00794BBD" w:rsidRPr="00794BBD" w:rsidRDefault="00794BBD" w:rsidP="00794BBD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16">
-              <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+              <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Haitian Community Partners (</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+              <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Patnè</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+              <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+              <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Kominotè</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+              <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+              <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Ayisyen</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+              <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ofri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sèvis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sosyal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ki </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>genyen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ladann</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>imigrasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lidèchip</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>jèn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sèvis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sante</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> mantal.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00794BBD" w14:paraId="7120F55D" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6DAB70" w14:textId="77777777" w:rsidR="00794BBD" w:rsidRPr="00794BBD" w:rsidRDefault="00000000" w:rsidP="00794BBD">
+          <w:p w14:paraId="2F6DAB70" w14:textId="77777777" w:rsidR="00794BBD" w:rsidRPr="00794BBD" w:rsidRDefault="00794BBD" w:rsidP="00794BBD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17">
-              <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+              <w:r w:rsidRPr="00794BBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>True Alliance Center</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> se yon </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>òganizasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>charite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>relijye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ki </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ofri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sipò</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>domèn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>swen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sante</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>edikasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>imigrasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>koneksyonnan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kominote</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ayiyen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00794BBD" w:rsidRPr="00794BBD">
+            <w:r w:rsidRPr="00794BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="141414"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> an.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DF6D39D" w14:textId="696DAC08" w:rsidR="00794BBD" w:rsidRPr="00794BBD" w:rsidRDefault="00794BBD" w:rsidP="00794BBD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="40BC97B1" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
@@ -2163,51 +2781,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Bezwen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sante </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Espesyal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="3D22A227" w14:textId="395F5726" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="008523E0">
+          <w:p w14:paraId="3D22A227" w14:textId="6A02148B" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="008523E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sèvis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
@@ -2487,86 +3105,135 @@
               </w:rPr>
               <w:t>yo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="008523E0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="414A9B40" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="165E4DDC" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="199F1111" w14:textId="707D6A27" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID-19 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="180778C7" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="180778C7" w14:textId="7BA41890" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Mizajou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2731,86 +3398,119 @@
               </w:rPr>
               <w:t>pwochen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vaksen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> w </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve"> w lan: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:anchor="get-help-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/covid-19-updates-and-information#get-help-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="26B2FE8A" w14:textId="0BCB79AC" w:rsidR="008523E0" w:rsidRPr="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="26B2FE8A" w14:textId="3A9051C4" w:rsidR="008523E0" w:rsidRPr="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enfòmasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -2949,113 +3649,147 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00ED2883">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="4BD991CE" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="362879B3" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C9EAA6E" w14:textId="71B13418" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Sistèm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Legal </w:t>
+              <w:t xml:space="preserve"> Kriminèl Legal </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DFCF422" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="3DFCF422" w14:textId="4D9DA6DE" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Resous</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -3301,73 +4035,123 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/resources-for-family-and-friends-of-inmates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4C52985E" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="4C52985E" w14:textId="006D9750" w:rsidR="008523E0" w:rsidRPr="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sèvis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> legal </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
@@ -3513,52 +4297,104 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>kriminèl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> la: </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00ED2883">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="773240E4" w14:textId="3F481B78" w:rsidR="008523E0" w:rsidRPr="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="7BC902BA" w14:textId="03A08BBE" w:rsidR="008523E0" w:rsidRPr="00ED2883" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Resous</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -3661,87 +4497,281 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>jèn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r w:rsidRPr="008523E0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/juvenile-justice-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00ED2883">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="773240E4" w14:textId="24AD6DF5" w:rsidR="00ED2883" w:rsidRPr="008523E0" w:rsidRDefault="00ED2883" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Referans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> legal gratis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki pa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>koute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan Massachusetts: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="2F960237" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="12873D2C" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EC8BA16" w14:textId="2091C034" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Andikap</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="53963617" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="53963617" w14:textId="2A75AD2B" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Enfòmasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> sou </w:t>
@@ -3968,61 +4998,113 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>sèvis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>gouvènman</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
+            <w:hyperlink r:id="rId25">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/disability-rights-access-resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00ED2883">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="67924E54" w14:textId="32A08835" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="77D886AF" w14:textId="175B004F" w:rsidR="008523E0" w:rsidRPr="00ED2883" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sèvis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4197,103 +5279,305 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>andikap</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="00D570FB">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidR="00ED2883" w:rsidRPr="001F3A4F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/massachusetts-rehabilitation-commission</w:t>
+                <w:t>https://www.mass.gov/orgs/massability</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00D570FB">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67924E54" w14:textId="1B8632DC" w:rsidR="00ED2883" w:rsidRPr="00D570FB" w:rsidRDefault="00ED2883" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> sou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>seksyalite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>seksyèl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jèn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki gen andikap entelektyèl oswa devlopmantal:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00ED2883">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://yoursexualhealthtoolkit.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="246EEE6F" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16DCACB7" w14:textId="77777777" w:rsidR="005435D7" w:rsidRDefault="005435D7" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BCCA1BE" w14:textId="36F2ACD1" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Anplwa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="3465DCD3" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="3465DCD3" w14:textId="21537F53" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enfòmasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -4483,61 +5767,113 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>peye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId28">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/workers-rights-safety</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00ED2883">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5603EFED" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="1E53468D" w14:textId="2E12687A" w:rsidR="005435D7" w:rsidRPr="00ED2883" w:rsidRDefault="008523E0" w:rsidP="00ED2883">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enfòmasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -4643,77 +5979,117 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ki </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>genyen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14-18 lane: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId29">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1E53468D" w14:textId="77777777" w:rsidR="005435D7" w:rsidRDefault="005435D7" w:rsidP="005435D7">
-[...8 lines deleted...]
-          <w:p w14:paraId="44FC99BC" w14:textId="2ADA9357" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="44FC99BC" w14:textId="6FCC7703" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4791,51 +6167,51 @@
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="00D570FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-workplace-complaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5239,7695 +6615,8622 @@
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>danje</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2883" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008523E0" w:rsidRPr="005435D7" w14:paraId="665AED3C" w14:textId="77777777" w:rsidTr="00D570FB">
+      <w:tr w:rsidR="00A057F4" w:rsidRPr="005435D7" w14:paraId="03B5BB44" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0460CC2E" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
+          <w:p w14:paraId="165F0D86" w14:textId="77777777" w:rsidR="00A057F4" w:rsidRDefault="00A057F4" w:rsidP="00A057F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="504825FF" w14:textId="6E426670" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="6DDDC5EA" w14:textId="3774C966" w:rsidR="00A057F4" w:rsidRPr="00D570FB" w:rsidRDefault="00A057F4" w:rsidP="00A057F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Asistans</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Pwoteksyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Manje </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>ak</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>kont</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kach</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Chalè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Ekstrèm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AE677F5" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
-[...4054 lines deleted...]
-          <w:p w14:paraId="6986ADB2" w14:textId="19810231" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00D570FB">
+          <w:p w14:paraId="4101F8E2" w14:textId="6FFE9445" w:rsidR="00A057F4" w:rsidRPr="00A057F4" w:rsidRDefault="00A057F4" w:rsidP="00A057F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D570FB">
-[...102 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>fòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> sou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D570FB">
-[...81 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>fason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pou w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>pwoteje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>tèt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>pandan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>chalè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>ekstrèm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D570FB">
-[...78 lines deleted...]
-              <w:t>Sant</w:t>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00D570FB">
-[...2994 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-            </w:pPr>
-[...189 lines deleted...]
-              <w:r w:rsidRPr="005435D7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31">
+              <w:r w:rsidRPr="00A057F4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/extreme-heat-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="008523E0" w:rsidRPr="005435D7" w14:paraId="665AED3C" w14:textId="77777777" w:rsidTr="00D570FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0460CC2E" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="504825FF" w14:textId="6E426670" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Manje </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE677F5" w14:textId="73E7A03C" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jwenn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yon Bank Manje Lokal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vizite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/how-to/find-a-local-food-bank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Ijans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pwojè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bread</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>FoodSources</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>800-645-8333</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> (TTY: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>800-377-1292).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7694E76A" w14:textId="1384C82C" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>aplike</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>avantaj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SNAP (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>koupon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>manje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vizite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a nan 877-382-2363. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>soti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8è15 rive 4è45 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lendi-vandredi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79BE3A20" w14:textId="62BB5590" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Enfòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>avantaj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SNAP pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>ijans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34">
+              <w:r w:rsidRPr="00765731">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/service-details/emergency-snap-benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C24EB6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DCA6386" w14:textId="1E083A2B" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>aplike</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>avantaj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> WIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>vizite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidR="00C24EB6" w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program</w:t>
+              </w:r>
+              <w:r w:rsidR="00C24EB6" w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00C24EB6" w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:t>oswa</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00C24EB6" w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00C24EB6" w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:t>rele</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00C24EB6" w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 800-942-1007</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6">
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008523E0" w14:paraId="0B538898" w14:textId="77777777" w:rsidTr="00D570FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="734A7386" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69A874D7" w14:textId="77777777" w:rsidR="00C026C4" w:rsidRDefault="00C026C4" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DDFE9D8" w14:textId="77777777" w:rsidR="00C026C4" w:rsidRDefault="00C026C4" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34E0BF7C" w14:textId="77777777" w:rsidR="00C026C4" w:rsidRPr="00D570FB" w:rsidRDefault="00C026C4" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="355A8B33" w14:textId="1085ACFF" w:rsidR="008523E0" w:rsidRPr="00CC7E55" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Aksè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Swen Sante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D9AF3EC" w14:textId="0678A0A8" w:rsidR="008523E0" w:rsidRPr="00CC7E55" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>renouvle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kouvèti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>asirans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MassHealth </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>konnen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>si</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kalifye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MassHealth </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vizite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidR="00C24EB6" w:rsidRPr="00E6148D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/masshealth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C24EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-841-2900 (TDD/TYY: 711).</w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C8CA11D" w14:textId="5CB7F57E" w:rsidR="008523E0" w:rsidRPr="00CC7E55" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>jwenn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sipò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>anrapò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>asirans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>swen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>medikal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Ling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Swen Sante nan 800-272-4232 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ranpli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> yon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>fòm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> la a: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://hcfama.org/health-insurance-help/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="326881A5" w14:textId="133C1F05" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Enfòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>asirans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>konsèy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sila</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>yo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>genyen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Medicare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>fanmi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>yo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/health-insurance-counseling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C24EB6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B5BF021" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="00862BB2" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Enfòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jwenn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>aksè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>swen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>avòtman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39">
+              <w:r w:rsidRPr="00D570FB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/accessing-abortion-care-in-massachusetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C24EB6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47DC94CC" w14:textId="58D1871B" w:rsidR="00862BB2" w:rsidRPr="00D570FB" w:rsidRDefault="00862BB2" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Vaksen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t> ki rekòmande ak kote pou pran vaksen: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/vaccine-information-for-the-general-public</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008523E0" w14:paraId="2527B822" w14:textId="77777777" w:rsidTr="00D570FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24812D26" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F66D9D1" w14:textId="0A3EC110" w:rsidR="008523E0" w:rsidRPr="00CC7E55" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Lojman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="46BDE32B" w14:textId="6822B206" w:rsidR="008523E0" w:rsidRPr="00862BB2" w:rsidRDefault="008523E0" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>aplike</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> abri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tanpri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pwogram</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Lojman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ijans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan 866-584-0653. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8è am – 5è pm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lendi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vandredi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tradiksyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FA5424F" w14:textId="1F7245FF" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Enfòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>fason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jwenn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lojman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>genyen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ladann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lwaye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lojman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>piblik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C24EB6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD4EB67" w14:textId="3A80252C" w:rsidR="00862BB2" w:rsidRPr="00862BB2" w:rsidRDefault="008523E0" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jwenn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sipò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jèn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>san</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>domisil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k ap </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>panse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sove</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kite </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kote</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>yo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ye a,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> National Runaway </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Safeline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan 1-800-786-2929 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>voye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mesaj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tèks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SAFE </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lokalizasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>aktyèl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>adrès</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, eta) bay 44357(4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HELP)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>èdetan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pa</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>semèn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008523E0" w14:paraId="372B2EDD" w14:textId="77777777" w:rsidTr="00D570FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0900CA" w14:textId="77777777" w:rsidR="00794BBD" w:rsidRDefault="00794BBD" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65ABF7FA" w14:textId="6F522958" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Imigran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Refijye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="11550E49" w14:textId="7D43F4D3" w:rsidR="008523E0" w:rsidRPr="00C24EB6" w:rsidRDefault="008523E0" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>refijye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>imigran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>genyen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>ladann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>finansye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>anplwa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>edikasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/office-for-refugees-and-immigrants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 617-727-7888 (TTY: 617-727-8147)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lendi </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>rive</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>vandredi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9è-5èpm.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C24EB6" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75853034" w14:textId="1FDAC0FB" w:rsidR="00C24EB6" w:rsidRPr="00862BB2" w:rsidRDefault="00862BB2" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Enfòmasyon sou </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>dwa imigran ak resous</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t> pou imigran nan </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Massachusetts:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4752F65E" w14:textId="3B8E3246" w:rsidR="005557A0" w:rsidRPr="00C24EB6" w:rsidRDefault="008523E0" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Enfòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>imigran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>ki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>genyen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>ladann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>legal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:anchor="get-help">
+              <w:r w:rsidRPr="00765731">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:t>https://www.boston.gov/departments/immigrant-advancement#get-help</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00765731">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B614941" w14:textId="580B5F46" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>kominotè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>refijye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>moun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k ap </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>mande</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>azil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>imigran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+                <w:color w:val="4D6995"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45">
+              <w:r w:rsidRPr="005557A0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.riacboston.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005557A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 617-238-2430. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refugee and Immigrant Assistance Center (RIAC) (Sant </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Imigran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Refijye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">) gen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>biwo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan Boston, Lynn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Worcester. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="757B3227" w14:textId="3B63EC02" w:rsidR="008523E0" w:rsidRPr="00862BB2" w:rsidRDefault="008523E0" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>edikasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>imigran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>refijye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>genyen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ladann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>timoun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k ap Aprann Anglè</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46">
+              <w:r w:rsidRPr="00D570FB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.doe.mass.edu/ele/families/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00862BB2" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00862BB2" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00862BB2" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00862BB2" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00862BB2" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12400538" w14:textId="77777777" w:rsidR="00862BB2" w:rsidRDefault="00862BB2" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Resous legal pou imigrasyon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>, referans ak sipò: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/start/immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3D150358" w14:textId="77777777" w:rsidR="00862BB2" w:rsidRPr="00862BB2" w:rsidRDefault="00862BB2" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous pou imigran, tankou yon liy asistans pou </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>imigrasyon, fòmasyon Konnen Dwa Ou, ak fich </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>enfòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://miracoalition.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Liy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>: (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>508-293-1871</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB6D67B" w14:textId="5DA3B21F" w:rsidR="00862BB2" w:rsidRPr="00862BB2" w:rsidRDefault="00862BB2" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Referans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> legal gratis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki pa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>koute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> nan Massachusetts, tankou sèvis legal pou imigrasyon: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008523E0" w14:paraId="160AFAED" w14:textId="77777777" w:rsidTr="00D570FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D31CB6C" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11A90BAD" w14:textId="77777777" w:rsidR="00C026C4" w:rsidRDefault="00C026C4" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="142CFFA7" w14:textId="77777777" w:rsidR="00C026C4" w:rsidRDefault="00C026C4" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="053DC129" w14:textId="02E102B7" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LGBTQIA+: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D27ED94" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>byennèt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LGBTQIA+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>genyen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>ladann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bagay </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>espesifik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>jèn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LGBTQIA+: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Massachusetts Commission on LGBTQ Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://linktr.ee/malgbt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">).  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BDE280" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>konekte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>kominote</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>sipò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ansanm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trans </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>moun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k ap </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>poze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>kesyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Trans </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nan 877-565-8860 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>vizite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://translifeline.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A34957A" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="00862BB2" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>lokal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>granmoun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>aje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LGBTQIA+,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>genyen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ladann</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Fenway Health LGBTQIA+ Aging Project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r w:rsidRPr="00D570FB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B5E783" w14:textId="77777777" w:rsidR="00862BB2" w:rsidRDefault="00862BB2" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>enfòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>jèn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>entèsèks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> tout </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>moun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> ki gen varyasyon nan karakteristik seksyèl fizik yo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://interactadvocates.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="37D5A47A" w14:textId="30C3E240" w:rsidR="00862BB2" w:rsidRPr="00D570FB" w:rsidRDefault="00862BB2" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Enfòmasyon ak konsèy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> konfidansyèl </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>sou sante seksyèl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>ak relasyon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> pou adolesan ak jèn adilt: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008523E0" w14:paraId="6A4F0346" w14:textId="77777777" w:rsidTr="00D570FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFD3E69" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49F3A971" w14:textId="5B55F0A1" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sante Mantal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B83BC1" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="00A43DA4" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jwenn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sipò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>konfidansyèl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>moun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ki an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>detrès</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>prevansyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kriz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Suisid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kriz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan 988 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vizite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://988lifeline.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD91D92" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="00A43DA4" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jwenn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>enfòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kontakte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ekip</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Entèvansyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kriz Mobil (Mobile Crisis Intervention, MCI) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ki pi pre a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sipòte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>moun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k ap </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>fè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>fas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kriz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mantal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kriz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>itilizasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sibstans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 877-382-1609. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>èdetan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>semèn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MCI </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>yo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>moun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ki gen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kouvèti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MassHealth, Medicare </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kèk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lòt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>asirans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sila</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>yo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ki pa gen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>asirans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D506EAA" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="00A43DA4" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou w antre an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kontak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mantal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>itilizasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sibstans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>rele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>voye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mesaj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tèks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan Ling </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Asistans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sante </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Konpòtman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan 833-733-2425 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>oswa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kòmanse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tchat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">masshelpline.com/chat. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>èdetan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>semèn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63883F82" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jwenn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>enfòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mantal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>opsyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>itilizasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sibstans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jwenn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>founisè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lokal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vizite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mabhaccess.com/Home.aspx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A7DA57F" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Edikasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sipò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>fòmasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>moun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sibi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>enpak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kondisyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mantal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>fanmi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>yo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59">
+              <w:r w:rsidRPr="00D570FB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://namimass.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F182D65" w14:textId="112F153D" w:rsidR="00862BB2" w:rsidRPr="00D570FB" w:rsidRDefault="00862BB2" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Anyè òganizasyon nasyonal sipò pou dèy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> pou yon varyete eksperyans pèt ak dèy: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="1D38035B" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="459AD300" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="005435D7" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FCAF29F" w14:textId="2B67BBC2" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Granmoun</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> Aje</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07298A62" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="07298A62" w14:textId="37766B12" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Resous</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -13199,341 +15502,170 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>chwazi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> a: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52">
-              <w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidR="00A057F4" w:rsidRPr="00C5448E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/executive-office-of-elder-affairs</w:t>
+                <w:t>https://www.mass.gov/orgs/executive-office-of-aging-independence-age</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="55D3F0D1" w14:textId="02E0DA76" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="55D3F0D1" w14:textId="1E80A6B4" w:rsidR="008523E0" w:rsidRPr="00A057F4" w:rsidRDefault="00A057F4" w:rsidP="00A057F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D570FB">
-[...249 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="006E08ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Fall prevention resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for older adults and their caregivers: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="00DE5059">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="6837B621" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43121181" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3CA6FB0C" w14:textId="77777777" w:rsidR="005557A0" w:rsidRDefault="005557A0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C583555" w14:textId="54C24A3D" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Wòl</w:t>
@@ -13705,51 +15837,51 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>yo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/sfs/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED4EB96" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
@@ -14002,51 +16134,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00765731">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.parentshelpingparents.org/stressline </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00765731">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>oswa</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="00765731">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
@@ -14137,51 +16269,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> pa </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>semèn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="195E9058" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="195E9058" w14:textId="5CF58568" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>konnen</w:t>
@@ -14386,445 +16518,138 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r w:rsidR="00A057F4" w:rsidRPr="00AF7A90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t xml:space="preserve">https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families </w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve"> 877-211-6277</w:t>
+                <w:t>https://www.mass.gov/child-care-financial-assistance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidR="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...306 lines deleted...]
-              <w:t>.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F4560A" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="72F4560A" w14:textId="2867DFBF" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Pou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>jwenn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -14839,73 +16664,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Resous</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sou Gadri </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> sou Gadri Lokal </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
@@ -14955,61 +16758,113 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56">
+            <w:hyperlink r:id="rId66">
               <w:r w:rsidRPr="00765731">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00A057F4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7323EBE6" w14:textId="1E45B318" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="7323EBE6" w14:textId="670EFFA0" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Enfòmasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -15043,59 +16898,111 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>timoun</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57">
+            <w:hyperlink r:id="rId67">
               <w:r w:rsidRPr="00D570FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-welfare-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00A057F4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="5C68AF30" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="63D780FA" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17F9D592" w14:textId="2295B1EC" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0078D4"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -15168,51 +17075,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Akouchman</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="668308D8" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="00765731" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="668308D8" w14:textId="6BB90041" w:rsidR="008523E0" w:rsidRPr="00765731" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Resous</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -15425,86 +17332,128 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>akouchman</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58">
-              <w:r w:rsidRPr="00765731">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r w:rsidR="00A057F4" w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/postpartum-depression</w:t>
+                <w:t>https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00A057F4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="471A3DEE" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Pou</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Pou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>sipò</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>konfidansyèl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
@@ -16026,51 +17975,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59">
+            <w:hyperlink r:id="rId69">
               <w:r w:rsidRPr="00D570FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://nationalshare.org/massachusetts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="4E1122CD" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="62A8CF06" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -16380,51 +18329,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>yo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> bay la. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BAD9E12" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="4BAD9E12" w14:textId="2FCC0273" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Timoun</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -16597,67 +18546,51 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>neglijans</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">: Biwo </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Depatman</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Timoun</w:t>
             </w:r>
@@ -16727,51 +18660,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> w ka </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>jwenn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> la a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60">
+            <w:hyperlink r:id="rId70">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-child-abuse-or-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -16849,420 +18782,425 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, 7 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>jou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pa </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pa</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>semèn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5E95E9FD" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="5E95E9FD" w14:textId="4086D3BD" w:rsidR="008523E0" w:rsidRDefault="00A057F4" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...118 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Granmoun ki gen 60 an oswa plis</w:t>
+            </w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: Executive Office of Elder Affairs nan </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61">
-              <w:r>
+            <w:hyperlink r:id="rId71">
+              <w:r w:rsidR="008523E0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-elder-abuse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="008523E0" w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="008523E0" w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008523E0" w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>rele</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="008523E0" w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">800-922-2275. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disponib</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>èdetan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, 7 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>jou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> pa </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>semèn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="008523E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="008523E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="383E6A66" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="383E6A66" w14:textId="0F75CAF6" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>moun</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ki nan yon </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> ki nan yon sant </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>enfimye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -17335,67 +19273,116 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> nan 800-462-5540 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62">
+            <w:hyperlink r:id="rId72">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="11759D27" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="11759D27" w14:textId="34F7F5EA" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yon </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -17441,51 +19428,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>laj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18 a 59 lane)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63">
+            <w:hyperlink r:id="rId73">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/reporting-abuse-and-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
@@ -17654,52 +19641,101 @@
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>semèn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="70288B28" w14:textId="1764CF69" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="70288B28" w14:textId="27A1F4D7" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yon </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>moun</w:t>
@@ -17771,173 +19807,210 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>moun</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Biwo </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Pwokirè</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Jeneral</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> nan 617-693-2011 </w:t>
+              <w:t xml:space="preserve"> nan 617-9</w:t>
+            </w:r>
+            <w:r w:rsidR="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D570FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3-2011 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/human-trafficking-division-resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A057F4" w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="13BC74B8" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61CD6CB2" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="41308732" w14:textId="77777777" w:rsidR="00794BBD" w:rsidRDefault="00794BBD" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="500A2BCF" w14:textId="155A385A" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vyolans</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Seksyèl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -18296,51 +20369,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>seksyèl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65">
+            <w:hyperlink r:id="rId75">
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>rele</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SafeLink</w:t>
@@ -18660,51 +20733,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Seksyèl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> nan 800-656-4673 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66">
+            <w:hyperlink r:id="rId76">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.rainn.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>opsyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
@@ -18865,51 +20938,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Domestic Violence</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> nan 800-799-7233 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67">
+            <w:hyperlink r:id="rId77">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.thehotline.org/help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>opsyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
@@ -19036,51 +21109,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>seksyèl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>rele</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68">
+            <w:hyperlink r:id="rId78">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Love is Respect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> nan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">866-331-9474 (TTY: 866-331-8453), </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -19198,93 +21271,78 @@
               </w:rPr>
               <w:t>opsyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>tchat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> la </w:t>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69">
+              <w:t xml:space="preserve"> la sou </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.loveisrespect.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6F849A90" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Si w </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>genyen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>enkyetid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>parapò</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
@@ -19435,415 +21493,427 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Asistans</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> A Call for Change nan 877-898-3411, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>voye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> yon </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>imèl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> bay </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70">
+            <w:hyperlink r:id="rId80">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>help@acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> acallforchangehelpline.org</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>pou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>aprann</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>plis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> sou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>fason</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>pou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> w aji an </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>patnè</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ki pa bay </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>pwoblèm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ling </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>asistans</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> lan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:i/>
-                <w:iCs/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>lan</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>konfidansyèl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:i/>
-                <w:iCs/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>konfidansyèl</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">epi li </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>disponib</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">epi li </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
+              <w:t>soti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10è am rive 10è pm, 365 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>jou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Tradiksyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lang </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
               <w:t>disponib</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00A057F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...98 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74295EA2" w14:textId="344FABF5" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="3838F72C" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="00A057F4" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>sipò</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>konfidansyèl</w:t>
@@ -19974,51 +22044,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>sousye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> de li, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>kontakte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Ling </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Asistans</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Stop It NOW nan </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>http://www.stopitnow.org/help-guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>rele</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1-888-773-8368. </w:t>
@@ -20048,84 +22118,846 @@
               <w:t>lendi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> rive </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>vandredi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74295EA2" w14:textId="1819713B" w:rsidR="00A057F4" w:rsidRPr="00D570FB" w:rsidRDefault="00A057F4" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nfòmasyon ak resous pou ede anpeche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>moun mete dwòg nan bwason ou san w pa konnen:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/plan-to-prevent-drink-spiking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A057F4" w14:paraId="4027C8F1" w14:textId="77777777" w:rsidTr="00D570FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F83D16" w14:textId="77777777" w:rsidR="00726F8E" w:rsidRDefault="00726F8E" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="341181E7" w14:textId="04E78C26" w:rsidR="00A057F4" w:rsidRDefault="00A057F4" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sante Seksyèl </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Repwodiktif</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27CE985A" w14:textId="6FE1326B" w:rsidR="00A057F4" w:rsidRDefault="00A057F4" w:rsidP="00A057F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Enfòmasyon ak sipò sou </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>metòd kontraseptif</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> pou jèn adilt: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A057F4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.bedsider.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="2C220C46" w14:textId="6D871FB2" w:rsidR="00A057F4" w:rsidRDefault="00A057F4" w:rsidP="00A057F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>seksyèl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>repwodiktif</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nan Massachusetts:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A057F4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/sexual-and-reproductive-health-services</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AB8CE9D" w14:textId="3A84F293" w:rsidR="00A057F4" w:rsidRDefault="00A057F4" w:rsidP="00A057F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Enfòmasyon ak resous sou sante seksyèl </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pou gason LGBTQ+ ak moun yo te deziyen kòm gason lè yo fèt:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A057F4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://carethatfitsyou.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4CAF4A20" w14:textId="3B7C3D5A" w:rsidR="00A057F4" w:rsidRDefault="00A057F4" w:rsidP="00A057F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Konsèy konfidansyèl sou sante seksyèl ak enfòmasyon sou relasyon pou </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>adolesan ak jèn adilt:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A057F4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4C1A074E" w14:textId="61E03E17" w:rsidR="00A057F4" w:rsidRDefault="00726F8E" w:rsidP="00A057F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Enfòmasyon jèn yo devlope</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> sou sante seksyèl, relasyon ak seksyalite:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00726F8E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://sexetc.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="03D6BD13" w14:textId="753CA264" w:rsidR="00726F8E" w:rsidRDefault="00726F8E" w:rsidP="00A057F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Enfòmasyon konplè sou sante seksyèl ak repwodiktif pou </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>adolesan:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00726F8E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1794BD1D" w14:textId="372AED8A" w:rsidR="00A057F4" w:rsidRPr="00726F8E" w:rsidRDefault="00726F8E" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sant </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>san</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>randevou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>konfidansyèl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki bay </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>manje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, rad, asistans pou lojman, sipò pou sante mantal, ak lòt sèvis pou jèn ak jèn adilt: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00726F8E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="1E32004C" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6EDF9CAB" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="005557A0" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7589F83B" w14:textId="4D2A67DE" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itilizasyon </w:t>
+              <w:t>Itilizasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Sibstans</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4904E54C" w14:textId="77777777" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -20369,51 +23201,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72">
+            <w:hyperlink r:id="rId90">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://helplinema.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -20836,51 +23668,51 @@
               <w:t xml:space="preserve"> kite</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73">
+            <w:hyperlink r:id="rId91">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://makesmokinghistory.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -21202,51 +24034,51 @@
               <w:t xml:space="preserve"> kite</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74">
+            <w:hyperlink r:id="rId92">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://ma.mylifemyquit.org/index</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>oswa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -21381,71 +24213,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rekiperasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> ant </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Kòlèg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> k ap </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -21549,51 +24361,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>gwoup</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75">
+            <w:hyperlink r:id="rId93">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/peer-recovery-support-centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="3C9E548F" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7B91558E" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="005557A0" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -21826,91 +24638,92 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>pasaje</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76">
+            <w:hyperlink r:id="rId94">
               <w:r w:rsidRPr="00D570FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/im-looking-for-transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w14:paraId="734F1357" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="49F26782" w14:textId="77777777" w:rsidR="00D570FB" w:rsidRPr="005557A0" w:rsidRDefault="00D570FB" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22EE4C80" w14:textId="6628E552" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Veteran </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="633BE3EA" w14:textId="2AF97F53" w:rsidR="008523E0" w:rsidRDefault="008523E0" w:rsidP="00D570FB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Sèvis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -22056,61 +24869,586 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>finansye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D570FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77">
+            <w:hyperlink r:id="rId95">
               <w:r w:rsidRPr="00D570FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/executive-office-of-veterans-services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862BB2" w14:paraId="2621C56B" w14:textId="77777777" w:rsidTr="00D570FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="150D827C" w14:textId="77777777" w:rsidR="00862BB2" w:rsidRDefault="00862BB2" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7995C701" w14:textId="77777777" w:rsidR="00862BB2" w:rsidRDefault="00862BB2" w:rsidP="00665C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Prevansyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Vyolans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Rekiperasyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4692A485" w14:textId="77777777" w:rsidR="00862BB2" w:rsidRDefault="00862BB2" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enfòmasyon, sipò ak referans pou </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>viktim ak sivivan krim</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, tankou resous konpansasyon pou viktim: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/askmova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Resous gouvènman)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="248D5D8E" w14:textId="77777777" w:rsidR="00862BB2" w:rsidRDefault="00862BB2" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sèvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sipò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lokal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dèy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>timoun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>adolesan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> ki </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pèdi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> yon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>paran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, yon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>moun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> k ap pran swen yo, oswa yon lòt moun pwòch: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00862BB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://nacg.org/find-support/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00862BB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431C0CBF" w14:textId="4B09D408" w:rsidR="00A057F4" w:rsidRPr="00862BB2" w:rsidRDefault="00A057F4" w:rsidP="00862BB2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Anyè òganizasyon nasyonal sipò pou dèy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> pou yon varyete eksperyans pèt ak dèy: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A057F4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A057F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008523E0" w:rsidRPr="005435D7" w14:paraId="3A5118AB" w14:textId="77777777" w:rsidTr="00D570FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="43DF1474" w14:textId="77777777" w:rsidR="005435D7" w:rsidRPr="005557A0" w:rsidRDefault="005435D7" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40966F2A" w14:textId="086C755D" w:rsidR="008523E0" w:rsidRPr="00317A21" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
@@ -22508,81 +25846,80 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>edikasyonèl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78">
+            <w:hyperlink r:id="rId99">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://youthmovemassachusetts.net/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FE3A522" w14:textId="77777777" w:rsidR="008523E0" w:rsidRPr="00765731" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Enfòmasyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> sou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>yon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
@@ -22698,91 +26035,81 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>tabak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79">
+            <w:hyperlink r:id="rId100">
               <w:r w:rsidRPr="00765731">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>https://the84.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4632ABCE" w14:textId="21E77BD2" w:rsidR="00D570FB" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Pou</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Pou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>resevwa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -23070,529 +26397,355 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>vizite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00765731">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidR="00D570FB" w:rsidRPr="00F51248">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>https://nacg.org/find-support/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="18015B95" w14:textId="74871DEF" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="008523E0" w:rsidP="00665C3A">
+          <w:p w14:paraId="18015B95" w14:textId="5A73888A" w:rsidR="008523E0" w:rsidRPr="00D570FB" w:rsidRDefault="00726F8E" w:rsidP="00665C3A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...272 lines deleted...]
-              <w:r w:rsidR="005435D7" w:rsidRPr="00327DD6">
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sant </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>san</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>randevou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>konfidansyèl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> ki bay </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>manje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726F8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, rad, asistans pou lojman, sipò pou sante mantal, ak lòt sèvis pou jèn ak jèn adilt: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00726F8E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:val="fr-FR"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+                <w:t>https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="005435D7">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Resous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gouvènman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2883">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FAC090B" w14:textId="77777777" w:rsidR="00B663CA" w:rsidRPr="00D570FB" w:rsidRDefault="00B663CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B663CA" w:rsidRPr="00D570FB" w:rsidSect="00D570FB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="274ED754" w14:textId="77777777" w:rsidR="005D56F6" w:rsidRDefault="005D56F6" w:rsidP="00751A8F">
+    <w:p w14:paraId="1F7149ED" w14:textId="77777777" w:rsidR="00DC62C2" w:rsidRDefault="00DC62C2" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34241909" w14:textId="77777777" w:rsidR="005D56F6" w:rsidRDefault="005D56F6" w:rsidP="00751A8F">
+    <w:p w14:paraId="6DBC442B" w14:textId="77777777" w:rsidR="00DC62C2" w:rsidRDefault="00DC62C2" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
-    <w:altName w:val="Poppins"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Open Sans">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E5B06A6" w14:textId="77777777" w:rsidR="005D56F6" w:rsidRDefault="005D56F6" w:rsidP="00751A8F">
+    <w:p w14:paraId="6C0F2AA7" w14:textId="77777777" w:rsidR="00DC62C2" w:rsidRDefault="00DC62C2" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="578D1F7A" w14:textId="77777777" w:rsidR="005D56F6" w:rsidRDefault="005D56F6" w:rsidP="00751A8F">
+    <w:p w14:paraId="79400D9F" w14:textId="77777777" w:rsidR="00DC62C2" w:rsidRDefault="00DC62C2" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CA48B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E46A7880"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25021,51 +28174,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76DE8D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FA92F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F50992A"/>
+    <w:tmpl w:val="7E1208BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -25757,52 +28910,52 @@
   <w:num w:numId="13" w16cid:durableId="1618021403">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1967856831">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1278833077">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="23097549">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2003310411">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1266814878">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1540439173">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C60A4"/>
     <w:rsid w:val="0000556E"/>
     <w:rsid w:val="00010CF1"/>
     <w:rsid w:val="000117FD"/>
@@ -25816,182 +28969,192 @@
     <w:rsid w:val="00107FA1"/>
     <w:rsid w:val="00110C4A"/>
     <w:rsid w:val="001419FC"/>
     <w:rsid w:val="001829BE"/>
     <w:rsid w:val="00193231"/>
     <w:rsid w:val="0019403B"/>
     <w:rsid w:val="001B0F1C"/>
     <w:rsid w:val="001C0AEA"/>
     <w:rsid w:val="001D1926"/>
     <w:rsid w:val="001E10A5"/>
     <w:rsid w:val="00202BC6"/>
     <w:rsid w:val="0020575F"/>
     <w:rsid w:val="00217DF5"/>
     <w:rsid w:val="00250A97"/>
     <w:rsid w:val="00253559"/>
     <w:rsid w:val="00293DD4"/>
     <w:rsid w:val="00296367"/>
     <w:rsid w:val="002B65AC"/>
     <w:rsid w:val="002C3BB8"/>
     <w:rsid w:val="002C45DA"/>
     <w:rsid w:val="002E1A24"/>
     <w:rsid w:val="00306CE6"/>
     <w:rsid w:val="00307828"/>
     <w:rsid w:val="00312078"/>
     <w:rsid w:val="00317A21"/>
+    <w:rsid w:val="00326DA5"/>
     <w:rsid w:val="0033797E"/>
     <w:rsid w:val="00344EEA"/>
     <w:rsid w:val="00346F84"/>
     <w:rsid w:val="0036571F"/>
     <w:rsid w:val="00386AE3"/>
     <w:rsid w:val="003E733E"/>
     <w:rsid w:val="003E7BBE"/>
     <w:rsid w:val="003F3461"/>
     <w:rsid w:val="0040539B"/>
     <w:rsid w:val="0041636C"/>
     <w:rsid w:val="00416607"/>
     <w:rsid w:val="00446C4A"/>
     <w:rsid w:val="00497B15"/>
     <w:rsid w:val="004B592B"/>
     <w:rsid w:val="00526628"/>
     <w:rsid w:val="005435D7"/>
     <w:rsid w:val="005557A0"/>
     <w:rsid w:val="00572E9D"/>
     <w:rsid w:val="00582BA9"/>
     <w:rsid w:val="00590E14"/>
     <w:rsid w:val="005D1005"/>
     <w:rsid w:val="005D56F6"/>
     <w:rsid w:val="005E2E77"/>
     <w:rsid w:val="0060502E"/>
     <w:rsid w:val="00621C91"/>
+    <w:rsid w:val="0064501B"/>
     <w:rsid w:val="00665C3A"/>
     <w:rsid w:val="006A6372"/>
     <w:rsid w:val="006C2B4F"/>
     <w:rsid w:val="006C2B6A"/>
     <w:rsid w:val="007225CC"/>
+    <w:rsid w:val="00726F8E"/>
     <w:rsid w:val="0073515A"/>
     <w:rsid w:val="00747094"/>
     <w:rsid w:val="00751A8F"/>
     <w:rsid w:val="00772345"/>
     <w:rsid w:val="00784886"/>
     <w:rsid w:val="00794BBD"/>
     <w:rsid w:val="007A31CF"/>
     <w:rsid w:val="007C60A4"/>
     <w:rsid w:val="007D0B38"/>
     <w:rsid w:val="007D1779"/>
     <w:rsid w:val="007E32EB"/>
     <w:rsid w:val="008119B4"/>
     <w:rsid w:val="00830F46"/>
     <w:rsid w:val="00834AE4"/>
     <w:rsid w:val="008431E2"/>
     <w:rsid w:val="008468F1"/>
     <w:rsid w:val="008511BA"/>
     <w:rsid w:val="00851327"/>
     <w:rsid w:val="008523E0"/>
     <w:rsid w:val="00856250"/>
+    <w:rsid w:val="00862BB2"/>
     <w:rsid w:val="00867EEC"/>
+    <w:rsid w:val="008B1909"/>
     <w:rsid w:val="00903E8C"/>
     <w:rsid w:val="00920445"/>
     <w:rsid w:val="009223BD"/>
     <w:rsid w:val="0094189E"/>
     <w:rsid w:val="009B333A"/>
     <w:rsid w:val="009B6EE2"/>
     <w:rsid w:val="009E16FB"/>
     <w:rsid w:val="009E4192"/>
     <w:rsid w:val="00A01A53"/>
     <w:rsid w:val="00A03C91"/>
+    <w:rsid w:val="00A057F4"/>
     <w:rsid w:val="00A23054"/>
     <w:rsid w:val="00A43DA4"/>
     <w:rsid w:val="00A91D10"/>
     <w:rsid w:val="00AA1B68"/>
     <w:rsid w:val="00AB28FD"/>
     <w:rsid w:val="00AE26F8"/>
     <w:rsid w:val="00AF2B00"/>
     <w:rsid w:val="00B21233"/>
     <w:rsid w:val="00B42F08"/>
     <w:rsid w:val="00B663CA"/>
     <w:rsid w:val="00BA1E00"/>
     <w:rsid w:val="00BF0B5A"/>
+    <w:rsid w:val="00C026C4"/>
+    <w:rsid w:val="00C24EB6"/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rsid w:val="00CC7E55"/>
     <w:rsid w:val="00CE50A2"/>
     <w:rsid w:val="00D32F52"/>
     <w:rsid w:val="00D570FB"/>
     <w:rsid w:val="00D96AF0"/>
     <w:rsid w:val="00DA3E8D"/>
+    <w:rsid w:val="00DC62C2"/>
     <w:rsid w:val="00DD6602"/>
     <w:rsid w:val="00DE1F13"/>
     <w:rsid w:val="00DF2E67"/>
     <w:rsid w:val="00DF569E"/>
     <w:rsid w:val="00E01311"/>
     <w:rsid w:val="00E11E1A"/>
     <w:rsid w:val="00E13A45"/>
     <w:rsid w:val="00E2591E"/>
     <w:rsid w:val="00E4165A"/>
+    <w:rsid w:val="00ED2883"/>
     <w:rsid w:val="00ED2AD2"/>
     <w:rsid w:val="00EE4541"/>
     <w:rsid w:val="00F01891"/>
     <w:rsid w:val="00F15DF3"/>
     <w:rsid w:val="00F17CC7"/>
     <w:rsid w:val="00F4353E"/>
     <w:rsid w:val="00F75391"/>
     <w:rsid w:val="00F84310"/>
     <w:rsid w:val="00F85E32"/>
     <w:rsid w:val="00FB2AAA"/>
     <w:rsid w:val="00FF0697"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E932820"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F20CE6BE-7472-42F7-91AB-802367BC9A01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26631,73 +29794,73 @@
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="macontact-grouplabel">
     <w:name w:val="ma__contact-group__label"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007225CC"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="862286530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.networkofcare.org/mh/services/index.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families%20or%20call%20877-211-6277" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcpfoundation.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/postpartum-depression" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amaze.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-elder-affairs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casamyrna.org/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/health-insurance-counseling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcc.gov/acp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truealliancecenter.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massachusetts-rehabilitation-commission" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-eligibility-redeterminations" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline%20or%20call%201-800-632-8188" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afab-kafanm.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massability" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/start/immigration" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcpfoundation.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoursexualhealthtoolkit.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miracoalition.org/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline%20or%20call%201-800-632-8188" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carethatfitsyou.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truealliancecenter.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/health-insurance-counseling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casamyrna.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bedsider.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/askmova" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afab-kafanm.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://../05.%20Resource%20List%20Translations/508-293-1871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/child-care-financial-assistance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactadvocates.org/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/vaccine-information-for-the-general-public" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexetc.org/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-aging-independence-age" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/plan-to-prevent-drink-spiking" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program%20oswa%20rele%20800-942-1007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -26979,79 +30142,85 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+    <Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+    <If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844db9d4c951facc69f656dfcbe946e8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a9cf721e2e5c5324eeb90f1e9d5c2bb" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95ceafe754da82e0d50150b538c67038">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f995b9cd31c696a7c1342eb88fbd6780" ns2:_="" ns3:_="">
     <xsd:import namespace="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" minOccurs="0"/>
+                <xsd:element ref="ns2:If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d325074-d398-43b9-9fad-f1a483cc331c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -27075,50 +30244,74 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" ma:index="25" nillable="true" ma:displayName="Please briefly describe your proposed topic or question: " ma:internalName="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" ma:index="26" nillable="true" ma:displayName="If this topic is included in CHEI 2026: " ma:internalName="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -27238,83 +30431,98 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3583CCA-B270-45A3-95DA-52CB963A33AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAC1E43-0E7D-4693-9690-A407B52C4552}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DA482C-58A5-4E45-B3D3-5BA4FAEAB67F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5FCA723-0000-444D-B1B3-6CAEC792B99D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>16131</Characters>
+  <Pages>7</Pages>
+  <Words>3578</Words>
+  <Characters>20398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>169</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18923</CharactersWithSpaces>
+  <CharactersWithSpaces>23929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bethany Haefner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4B2F43434AD48489DC7A3A83FD030F7</vt:lpwstr>
   </property>