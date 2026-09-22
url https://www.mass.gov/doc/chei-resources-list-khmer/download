--- v0 (2025-10-26)
+++ v1 (2026-09-22)
@@ -4,96 +4,286 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF6309" w14:paraId="58B3A6B1" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="62958BDE" w14:textId="0B15F043" w:rsidR="00CF6309" w:rsidRPr="00CF6309" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
                 <w:kern w:val="2"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF6309">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>បញ្ជី​ធនធាន​គំនិតផ្តួចផ្តើម​សមភាព​សុខភាព​សហគមន៍</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00021EC9" w14:paraId="2D1FB2DA" w14:textId="77777777" w:rsidTr="002939FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A72C98A" w14:textId="77777777" w:rsidR="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BF4CF85" w14:textId="29DA6574" w:rsidR="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ធនធានខាងក្រោមនេះអាចនឹងមិនមានគេហទំព័រ ឬសេវាកម្មដែលប្រើប្រាស់ភាសារបស់អ្នកឡើយ។ សម្រាប់ព័ត៌មាន ឬសេវាកម្មដែលផ្ដល់ដោយ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DPH </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ឬស្ថាប័នរដ្ឋាភិបាលផ្សេងទៀត អ្នកមានសិទ្ធិទទួលបានព័ត៌មាននេះជាភាសាដែលអ្នកចង់បាន។ ប្រសិនបើអ្នកចាប់អារម្មណ៍ក្នុងការចូលប្រើសេវាកម្មរបស់រដ្ឋាភិបាល អ្នកអាចស្នើសុំសេវាកម្មអ្នកបកប្រែផ្ទាល់មាត់ និងឯកសារដែលបានបកប្រែដោយមិនគិតថ្លៃ។ សម្រាប់ព័ត៌មាន ឬសេវាកម្មដែលផ្ដល់ដោយអង្គភាពសហគមន៍ សូមមើលផ្នែក</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានតាមប្រធានបទនានា និងធនធានសម្រាប់សហគមន៍ជាក់លាក់ណាមួយ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ដើម្បីស្វែងរកអង្គភាពដែលផ្ដល់សេវាកម្មជាភាសារបស់អ្នក។</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38979275" w14:textId="77777777" w:rsidR="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59FF2AF4" w14:textId="193475EF" w:rsidR="00021EC9" w:rsidRPr="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">សម្គាល់​៖​ ធនធានដែលបានដាក់ស្លាកថា </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ត្រូវបានគ្រប់គ្រងដោយស្ថាប័នរដ្ឋាភិបាល។</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="73FD5006" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="17E93BD0" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BFF950E" w14:textId="52FEE6CE" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
@@ -220,51 +410,51 @@
                 </w:rPr>
                 <w:t>https://www.mass211.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="14558F"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A66143F" w14:textId="3B8AD7E9" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="6A66143F" w14:textId="2D8F3A0C" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បីស្វែងរក​ធនធាន​ក្នុងស្រុក ​និង​សេវាកម្ម​ពាក់ព័ន្ធ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
@@ -297,59 +487,56 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>តម្រូវ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ការ​​សុខភាព និង​តម្រូវការ​សេវា​សង្គម​ សូមចូល​ទៅ​កាន់​​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-              <w:r w:rsidRPr="00215F5F">
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00021EC9" w:rsidRPr="00C65CC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-[...1 lines deleted...]
-                  <w:lang w:bidi="km-KH"/>
                 </w:rPr>
-                <w:t>https://massachusetts.networkofcare.org/mh/services/index.aspx</w:t>
+                <w:t>https://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2D7818C2" w14:textId="489F98A3" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532536">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
@@ -547,51 +734,81 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF6309">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធាន​ដែលពាក់ព័ន្ធនឹង​ប្រធានបទ​និង​សហគមន៍​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F647A" w14:paraId="26D7AF91" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C17C46F" w14:textId="1B580035" w:rsidR="007F647A" w:rsidRPr="007F647A" w:rsidRDefault="007F647A" w:rsidP="007F647A">
+          <w:p w14:paraId="03509991" w14:textId="77777777" w:rsidR="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00021EC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="252281D7" w14:textId="6BA1C510" w:rsidR="00021EC9" w:rsidRPr="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00021EC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សហគមន៍ដែលប្រើប្រាស់ភាសាខ្មែរ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C17C46F" w14:textId="0C9D22E6" w:rsidR="007F647A" w:rsidRPr="007F647A" w:rsidRDefault="007F647A" w:rsidP="007F647A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F647A">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
               </w:rPr>
               <w:t>CMAA (</w:t>
             </w:r>
             <w:r w:rsidRPr="007F647A">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
@@ -1124,76 +1341,87 @@
               </w:rPr>
               <w:t>ផ្លូវចិត្ត</w:t>
             </w:r>
             <w:r w:rsidRPr="007F647A">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សង្គម និងវប្បធម៌របស់អ្នកដែលស្វែងរកវា។</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="40BC97B1" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="77D7E000" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A756E3C" w14:textId="77777777" w:rsidR="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B61452C" w14:textId="18A472E1" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>កុមារ​និង​យុវជន​ដែលមាន​តម្រូវ​ការសុខភាព​ពិសេស​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="567C7FC1" w14:textId="54186FDC" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="567C7FC1" w14:textId="53C3ABC8" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សេវាសុខភាព​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1218,92 +1446,114 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> និង​គ្រួសាររបស់​ពួកគេ​៖ </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="414A9B40" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="397D57F7" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3637803A" w14:textId="0112636F" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID-19 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A3F0152" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="0A3F0152" w14:textId="08ACE69C" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>បច្ចុប្បន្នភាព​ជំងឺ​ COVID-19 ព័ត៌មាន និង​ធនធាន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
@@ -1313,52 +1563,63 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> រួមទាំង​កន្លែង​ដែល​ត្រូវ​ទទួល​វ៉ាក់សាំង​បន្ទាប់​របស់អ្នក​៖ </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:anchor="get-help-">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/covid-19-updates-and-information#get-help-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1E1428B6" w14:textId="4B6832EC" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="1E1428B6" w14:textId="62133935" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មានស្តីពី</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
@@ -1375,91 +1636,105 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ជំងឺ ​COVID រយៈពេលវែង​ និងការថែទាំ​ដំណាក់កាលបន្ទាប់ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ការគាំទ្រ​ និង​ការស្រាវជ្រាវ​ សូមចូល​ទៅកាន់៖ </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00021EC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="4BD991CE" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="75592076" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08700136" w14:textId="2FB95E08" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ប្រព័ន្ធ​ច្បាប់​ព្រហ្មទណ្ឌ​ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BEB320F" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="4BEB320F" w14:textId="1686912E" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធានសម្រាប់​គ្រួសារ​និង​មិត្ត​ភក្តិ​នៃ​បុគ្គល​នៅក្នុង​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
@@ -1497,119 +1772,129 @@
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
               <w:bookmarkEnd w:id="0"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>ss.gov/resources-for-family-and-friends-of-inmates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="18EC4131" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>សេវា​ផ្នែក​ច្បាប់​និង​ការគាំទ្រ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">សម្រាប់​បុគ្គល​ដែល​បច្ចុប្បន្ន​ឬ​ពីមុនមកធ្លាប់​បានពាក់ព័ន្ធនឹង​ប្រព័ន្ធ​ច្បាប់​ព្រហ្មទណ្ឌ​៖ </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.hrw.org/news/2010/07/</w:t>
               </w:r>
               <w:bookmarkStart w:id="1" w:name="_Hlt139451154"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
               <w:bookmarkEnd w:id="1"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>5/massachusetts-prison-resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6632BAB1" w14:textId="1FE5139B" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="57EC5A6C" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00021EC9" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធាន​និងព័ត៌មាន​អំពី​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
@@ -1639,154 +1924,248 @@
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/juvenile-ju</w:t>
               </w:r>
               <w:bookmarkStart w:id="2" w:name="_Hlt139451157"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>s</w:t>
               </w:r>
               <w:bookmarkEnd w:id="2"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>tice-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00021EC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6632BAB1" w14:textId="44999E0F" w:rsidR="00021EC9" w:rsidRPr="00215F5F" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ការបញ្ជូនបន្ដទៅកាន់សេវាកម្មផ្លូវច្បាប់ដោយឥតគិតថ្លៃ ឬមានតម្លៃសមរម្យក្នុងរដ្ឋ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">៖ </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="2F960237" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4FB87AAB" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DA1D59A" w14:textId="773F3A9C" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ពិការភាព​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="248C4EB6" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="248C4EB6" w14:textId="3916E482" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មាន​ស្តីពី​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សិទ្ធិ​ជនពិការ​ លទ្ធភាព​ទទួលបាន និង​ធនធាន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> រួមទាំងសម្រាប់លំនៅដ្ឋាន សេវាអប់រំ​ និង​សេវា​រដ្ឋាភិបាល​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId26">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/disability-rights-access-resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00021EC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3CF31E75" w14:textId="3E2BEA78" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="7B4D5E47" w14:textId="13E22F15" w:rsidR="00CF6309" w:rsidRPr="00021EC9" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532536">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សេវា​ដែលពាក់ព័ន្ធនឹង​</w:t>
             </w:r>
             <w:r w:rsidRPr="00532536">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការបណ្តុះ​បណ្តាល​និង​ការងារ​ ការរស់</w:t>
             </w:r>
@@ -1821,99 +2200,179 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ក្នុង​សហគមន៍និង​ការសម្រេចលើ​ពិការភាព​៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidRPr="00215F5F">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidR="00021EC9" w:rsidRPr="001F3A4F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-                  <w:cs/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/massability</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CF31E75" w14:textId="329FA170" w:rsidR="00021EC9" w:rsidRPr="00215F5F" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានស្ដីពីការរួមភេទ និងសុខភាពផ្លូវភេទសម្រាប់</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>យុវជនដែលមានពិការភាពផ្នែកបញ្ញា ឬពិការភាពផ្នែកលូតលាស់</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00021EC9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/massachusetts-rehabilitation-commission</w:t>
+                <w:t>https://yoursexualhealthtoolkit.org/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00215F5F">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="246EEE6F" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3788F52F" w14:textId="3B316667" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="02516194" w14:textId="77777777" w:rsidR="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3788F52F" w14:textId="0596B95A" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការងារ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C32EB76" w14:textId="35CED124" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="1C32EB76" w14:textId="72C02B95" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មាន​ស្តីពី</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
@@ -1929,302 +2388,361 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> រួមទាំង​ច្បាប់ឈប់</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">សម្រាក​ពេលមានធុរៈគ្រួសារ​ និង​ការព្យាបាល​ជំងឺ​​ដោយ​ទទួលបាន​ប្រាក់កម្រៃ​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId29">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/workers-rights-safety</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00021EC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="687FCA1B" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="687FCA1B" w14:textId="5154F461" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មានស្តីពី​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ច្បាប់​ពលកម្មកុមារ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សម្រាប់​អ្នកដែលមានអាយុ​ 14 ឆ្នាំដល់​ 18 ឆ្នាំ​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="28DFBABE" w14:textId="680AAA47" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="28DFBABE" w14:textId="267505F4" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បី​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>រាយការណ៍​អំពីស្ថានភាព​ការងារ​ដែលមិនមាន​សុវត្ថិភាព​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សូមចូលទៅកាន់៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29">
+            <w:hyperlink r:id="rId31">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-workplace-complaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬទូរស័ព្ទ​ទៅកាន់</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ខ្សែ​ទូរស័ព្ទជំនួយ​​ការងារ​ដោយ​​​យុត្តិធម៌​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> តាមរយៈលេខ​ 617-727-3465។ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:t>អាច​ទាក់ទង​បាន​នៅម៉ោង​ 10 ព្រឹក​ – 4 ល្ងាច​ ថ្ងៃ​ចន្ទ​ – ថ្ងៃ​សុក្រ។ និយោជក​របស់អ្នកមិនអាច​សងសឹក​ប្រឆាំង​នឹង​អ្នក​សម្រាប់​ការការធ្វើ​ពាក្យបណ្តឹង​អំពី​ស្ថានភាព​ការ​ងារ​មិនមាន​សុវត្ថិភាព​ណាមួយបានទេ​​។</w:t>
+              <w:t>អាច​ទាក់ទង​បាន​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00215F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>នៅម៉ោង​ 10 ព្រឹក​ – 4 ល្ងាច​ ថ្ងៃ​ចន្ទ​ – ថ្ងៃ​សុក្រ។ និយោជក​របស់អ្នកមិនអាច​សងសឹក​ប្រឆាំង​នឹង​អ្នក​សម្រាប់​ការការធ្វើ​ពាក្យបណ្តឹង​អំពី​ស្ថានភាព​ការ​ងារ​មិនមាន​សុវត្ថិភាព​ណាមួយបានទេ​​។</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="665AED3C" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7C34033F" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B06F9D2" w14:textId="7346BFAB" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ជំនួយ​ចំណី​អាហារ​ និង​ជាសាច់ប្រាក់​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35AAE1BB" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="35AAE1BB" w14:textId="727230FD" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បី​ស្វែងរក​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ធនាគារ​អាហារ​តាមមូលដ្ឋាន​ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">សូមចូលទៅកាន់៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId32">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://w</w:t>
               </w:r>
               <w:bookmarkStart w:id="3" w:name="_Hlt139451267"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>w</w:t>
               </w:r>
               <w:bookmarkEnd w:id="3"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
@@ -2285,52 +2803,63 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t> (TTY: </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>800-377-1292)។</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="77A280BF" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="77A280BF" w14:textId="00B226E9" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បី​ដាក់ពាក្យសុំ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
@@ -2348,340 +2877,447 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ប័ណ្ណចំណីអាហារ​) សូមចូលទៅកាន់៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31">
+            <w:hyperlink r:id="rId33">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​ហៅទូរស័ព្ទទៅកាន់​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ខ្សែ​ទូរស័ព្ទ​ជំនួយ​ DTA </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> លេខ 877-382-2363។ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>អាច​ទាក់ទងបាន​ពីម៉ោង​  8:15 ព្រឹក​ដល់​ 4:45 ល្ងាច​ ថ្ងៃ​ចន្ទ​-ថ្ងៃ​សុក្រ។</w:t>
             </w:r>
+            <w:r w:rsidR="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="303219F8" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="303219F8" w14:textId="76FC673C" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មានអំពី​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>អត្ថប្រយោជន៍ SNAP ក្នុងគ្រាមាន​អាសន្ន​៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
+            <w:hyperlink r:id="rId34">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>http</w:t>
               </w:r>
               <w:bookmarkStart w:id="4" w:name="_Hlt139452209"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>s</w:t>
               </w:r>
               <w:bookmarkEnd w:id="4"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>://www.mass.gov/service-details/emergency-snap-benefits</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00021EC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4EBDE640" w14:textId="7CF03817" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="4EBDE640" w14:textId="53D62CA9" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បី​ដាក់​ពាក្យ​សុំ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>អត្ថប្រយោជន៍​ WIC</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សូមចូលទៅកាន់៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId35">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ឬ​សូមហៅទូរស័ព្ទ​​ទៅលេខ 800-942-1007។</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ឬ​សូមហៅទូរស័ព្ទ​​ទៅលេខ 800-942-1007។</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="0B538898" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6CCBC5F7" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F7E537B" w14:textId="726D791A" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការចូលប្រើសេវាថែទាំសុខភាព</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C5573CC" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="1C5573CC" w14:textId="6939C607" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ដើម្បី​បន្តសុពល​ភាព​ការធានារ៉ាប់រង​ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> របស់អ្នក​ ឬ​ដើម្បីស្វែងយល់ថាតើ​អ្នក​មានសិទ្ធិ​ទទួលបាន​ MassHealth ដែរឬអត់ សូម​ចូលទៅកាន់​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34">
-              <w:r w:rsidRPr="00215F5F">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidR="00021EC9" w:rsidRPr="00E6148D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-[...1 lines deleted...]
-                  <w:lang w:bidi="km-KH"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/masshealth-eligibility-redeterminations</w:t>
+                <w:t>https://www.mass.gov/orgs/masshealth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​ទូរស័ព្ទ​ទៅលេខ​ 800-841-2900 (TDD/TTY: 711)។</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="154811FC" w14:textId="1961E51C" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">សម្រាប់ការគាំទ្រពាក់ព័ន្ធនឹង​ការ​ទទួលបានការធានារ៉ាប់រង​សុខភាព​ ការថែទាំ​សុខភាព​ ឬ​ឱសថ សូម​ទូរស័ព្ទ​ទៅកាន់ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
@@ -2695,187 +3331,315 @@
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> តាមរយៈ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">លេខ​ 800-272-4232 ឬ​បំពេញ​ទម្រង់បែបបទ​នៅទីនេះ​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35">
+            <w:hyperlink r:id="rId37">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://hcfama.org/health-insurance-help/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E69EDB" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="08E69EDB" w14:textId="46F783F4" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មានអំពីការ​ធានារ៉ាប់រង​សុខភាព​ និង​ការពិគ្រោះ​យោបល់​សម្រាប់​អ្នកដែលមាន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>Medicare</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> និងគ្រួសារ​របស់​ពួកគេ​​​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36">
-              <w:r w:rsidRPr="00215F5F">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidR="00021EC9" w:rsidRPr="002552AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-[...1 lines deleted...]
-                  <w:lang w:bidi="km-KH"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/health-insurance-counseling</w:t>
+                <w:t>SHINEMA.org</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00021EC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="627CA54D" w14:textId="2B7344A5" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="3FA5A29B" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00021EC9" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មានអំពីរបៀប​ទទួលបាន</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការ​ថែទាំ​ពេលរំលូត​កូន​៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37">
+            <w:hyperlink r:id="rId39">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/accessing-abortion-care-in-massachusetts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00021EC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="627CA54D" w14:textId="24AA2A59" w:rsidR="00021EC9" w:rsidRPr="00215F5F" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>វ៉ាក់សាំង</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ដែលត្រូវបានណែនាំ និងកន្លែងសម្រាប់ទទួលការចាក់វ៉ាក់សាំង៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00021EC9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/vaccine-information-for-the-general-public</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="2527B822" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="242A732E" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58F3AAB3" w14:textId="0B91846E" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
@@ -2978,167 +3742,213 @@
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">​ តាមរយៈលេខ 866-584-0653។ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>អាច​ទំនាក់ទំនង​បាននៅម៉ោង​  8 ព្រឹក​ – 5 ល្ងាច​ ថ្ងៃ​ចន្ទ​ – ថ្ងៃ​សុក្រ​ មានផ្តល់ជូន​ការបកប្រែ​។</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70EBCA0C" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="70EBCA0C" w14:textId="44CF74B6" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មាន​អំពី​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>កម្មវិធី​ជំនួយ​លំនៅដ្ឋានក្នុងគ្រា​មានអាសន្ន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> និង​ធនធានលំនៅដ្ឋាន​តាមមូលដ្ឋាន​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38">
+            <w:hyperlink r:id="rId41">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/emergency-housing-assistance-programs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="20B31C35" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="20B31C35" w14:textId="2A85ACED" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ព័ត៌មានស្តីពី​របៀប​ទទួលបាន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ជំនួយ​លំនៅដ្ឋាន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> រួមទាំង​ជំនួយ​ថ្លៃ​ឈ្នួល​ផ្ទះ​ និង​លំនៅដ្ឋានសាធារណៈ៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39">
+            <w:hyperlink r:id="rId42">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00021EC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1EABE04D" w14:textId="71010BC3" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បីទទួលបាន​ជំនួយ​និង​ការគាំទ្រ​សម្រាប់​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
@@ -3354,297 +4164,459 @@
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48146C51" w14:textId="49C24D38" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ជនអន្តោប្រវេសន៍ និងជន​ភៀសខ្លួន</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="528C47BA" w14:textId="75F9A29F" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="528C47BA" w14:textId="385DFAA3" w:rsidR="00CF6309" w:rsidRPr="00021EC9" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-                <w:color w:val="141414"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធានសម្រាប់​ជនភៀស​ខ្លួន​ និង​ជនអន្តោប្រវេសន៍ រួមទាំង​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធានហិរញ្ញវត្ថុ ការងារ និង​អប់រំផងដែ​រ៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/office-for-refugees-and-immigrants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">  ឬ​ទូរស័ព្ទ​ទៅ​លេខ​ 617-727-7888 (TTY: 617-727-8147)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidRPr="00021EC9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">។ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidRPr="00021EC9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>អាចទំនាក់​ទំនង​​បាន​នៅ​ម៉ោង​ 10 ព្រឹក​ – 4 ល្ងាច​ ថ្ងៃ​ចន្ទ​ – ថ្ងៃ​សុក្រ។</w:t>
             </w:r>
+            <w:r w:rsidR="00021EC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6AA87E6A" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="3950A8CB" w14:textId="08650953" w:rsidR="00021EC9" w:rsidRPr="00215F5F" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ព័ត៌មានស្ដីពី</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សិទ្ធិ និងធនធានសម្រាប់ជនអន្តោប្រវេសន៍</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>នៅក្នុងរដ្ឋ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> Massachusetts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>៖</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00021EC9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA87E6A" w14:textId="27235AEB" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មានសម្រាប់​ជន​អន្តោប្រវេសន៍​ រួមទាំង​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធាន​ផ្នែកច្បាប់​ផង៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:anchor="get-help">
+            <w:hyperlink r:id="rId45" w:anchor="get-help">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.boston.gov/departments/immigrant-adv</w:t>
               </w:r>
               <w:bookmarkStart w:id="5" w:name="_Hlt139452426"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
               <w:bookmarkEnd w:id="5"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>ncement#get-help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5D068C29" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សេវាតាមសហគមន៍</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សម្រាប់​ជន​ភៀសខ្លួន​ ជនសុំ​សិទ្ធិ​ជ្រកកោន​ និង​ជនអន្តោប្រវេសន៍​៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="4D6995"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42">
+            <w:hyperlink r:id="rId46">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.riacboston.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">  ឬ​ 617-238-2430។ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">មជ្ឈមណ្ឌល​ជំនួយ​ជន​ភៀសខ្លួន​ និង​ជន​អន្តោប្រវេសន៍​ (RIAC) មានការិយាល័យ​នៅក្នុង​ទីក្រុង​ Boston, Lynn និង​ Worcester។ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FCFB296" w14:textId="3D34DF80" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="12FB8C9E" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00021EC9" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធានអប់រំ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
@@ -3654,344 +4626,395 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សម្រាប់ជនអន្តោប្រវេសន៍និង​ជនភៀសខ្លួន​ រួមទាំង​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>កុមារ​ដែល​ជា​អ្នកសិក្សា​ភាសាអង់គ្លេស​ផងដែរ​៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43">
+            <w:hyperlink r:id="rId47">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/ele/families/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EC9" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...47 lines deleted...]
-          <w:p w14:paraId="74B795AE" w14:textId="2DC18265" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="210DF5D0" w14:textId="77777777" w:rsidR="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00215F5F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:t>ការបញ្ចុះ​តម្លៃ​នៅលើសេវា​អ៊ីនធឺណិត​សហព័ន្ធ​</w:t>
-[...50 lines deleted...]
-              <w:r w:rsidRPr="0041386D">
+              <w:t>ធនធានផ្នែកច្បាប់អន្តោប្រវេសន៍</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ការបញ្ជូនបន្ដទៅស្វែងរកជំនួយ និងការគាំទ្រ៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00021EC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-                  <w:spacing w:val="-4"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/start/immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B86F8FD" w14:textId="77777777" w:rsidR="00021EC9" w:rsidRPr="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានសម្រាប់ជនអន្តោប្រវេសន៍ រួមទាំង</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ខ្សែទូរសព្ទជំនួយផ្នែកអន្តោប្រវេសន៍ ការបណ្តុះបណ្តាលស្វែងយល់ពីសិទ្ធិរបស់អ្នក និងឯកសារព័ត៌មាននានា</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00021EC9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://miracoalition.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>/ ខ្សែទូរសព្ទជំនួយ៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00021EC9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
-                <w:t>https://www.fcc.gov/acp</w:t>
+                <w:t>508-293-1871</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0041386D">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FCFB296" w14:textId="418907AB" w:rsidR="00021EC9" w:rsidRPr="00215F5F" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ការបញ្ជូនបន្តទៅ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="212529"/>
-[...75 lines deleted...]
-              <w:t>។</w:t>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សេវាកម្មផ្លូវច្បាប់ដោយឥតគិតថ្លៃ ឬមានតម្លៃសមរម្យ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ក្នុងរដ្ឋ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massachusetts </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>រួមទាំងសេវាច្បាប់អន្តោប្រវេសន៍៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00021EC9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="160AFAED" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC4D4DC" w14:textId="119560C7" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="07214970" w14:textId="77777777" w:rsidR="00021EC9" w:rsidRDefault="00021EC9" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AC4D4DC" w14:textId="37E5D4CB" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ធនធានអ្នកស្រឡាញ់ភេទ​ដូចគ្នា​​ (LGBTQIA+)៖ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C26E857" w14:textId="3F5AFF98" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00564185">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
@@ -4090,84 +5113,84 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ភេទ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">​ដូចគ្នា​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>គណៈកម្មាធិការ​រដ្ឋ​ម៉ាសា​ឈូសេត​ស្តីពី​យុវជន​ដែលស្រឡាញ់ភេទដូចគ្នា​</w:t>
               </w:r>
               <w:bookmarkStart w:id="6" w:name="_Hlt139451806"/>
               <w:bookmarkStart w:id="7" w:name="_Hlt139451807"/>
               <w:bookmarkEnd w:id="6"/>
               <w:bookmarkEnd w:id="7"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://linktr.ee/malgbt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">)។  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BAC4B84" w14:textId="3BC98443" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -4288,73 +5311,73 @@
               </w:rPr>
               <w:t>​ តាម</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">រយៈ​ 877-565-8860 ឬ​ចូលទៅកាន់​ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://translifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15FD8C88" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00E85FF4" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="15FD8C88" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="002346C0" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធាន​ក្នុងស្រុក​មានផ្តល់​ជូន​</w:t>
@@ -4410,106 +5433,270 @@
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>Fenway Health LGBTQIA+ Aging Project ផងដែរ​៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1A5706" w14:textId="55950FBF" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ធនធាន និងព័ត៌មានសម្រាប់</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>យុវជនអន្តរភេទ (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersex) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>និងបុគ្គលទាំងអស់ដែលមានភាពខុសប្លែកគ្នានៃលក្ខណៈផ្លូវភេទ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://interactadvocates.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2FBD66" w14:textId="2E3B0345" w:rsidR="002346C0" w:rsidRPr="00E85FF4" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ព័ត៌មាន និងការប្រឹក្សាយោបល់ដោយសម្ងាត់អំពី</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សុខភាពផ្លូវភេទ និងទំនាក់ទំនង</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សម្រាប់យុវវ័យ និងមនុស្សវ័យក្មេង៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="141414"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0964B3DF" w14:textId="02807B0E" w:rsidR="00E85FF4" w:rsidRPr="00215F5F" w:rsidRDefault="00E85FF4" w:rsidP="00E85FF4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="6A4F0346" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="74C46C94" w14:textId="5D72E371" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>សុខភាពផ្លូវចិត្ត</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E86670C" w14:textId="111E3098" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បីទទួលបាន​ការគាំទ្រ​ការសម្ងាត់​សម្រាប់​</w:t>
             </w:r>
@@ -4588,51 +5775,51 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>នានា ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">តាមរយៈលេខ​ 988 ឬ​ចូលទៅកាន់​ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49">
+            <w:hyperlink r:id="rId58">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://988lifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="752C05CE" w14:textId="20DE5D33" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -5142,72 +6329,72 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ស្វែងរក​អ្នក​ផ្តល់សេវា​ក្នុង​ស្រុក</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​ សូមចូល​ទៅកាន់៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50">
+            <w:hyperlink r:id="rId59">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mabhaccess.com/Home.aspx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0DB715" w14:textId="5CBF86C5" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="08A06943" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="002346C0" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការអប់រំ ការគាំទ្រ និង​ការបណ្តុះបណ្តាល</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
@@ -5302,117 +6489,181 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-6"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">របស់ពួកគេ​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51">
+            <w:hyperlink r:id="rId60">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://namimass.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2F0DB715" w14:textId="335306D7" w:rsidR="002346C0" w:rsidRPr="00215F5F" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>បញ្ជីឈ្មោះអង្គភាពផ្ដល់ជំនួយទាក់ទងនឹងភាពសោកសៅថ្នាក់ជាតិ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សម្រាប់បទពិសោធន៍នៃការបាត់បង់ និងការសោកសៅផ្សេងៗ៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="58FBA391" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="092AACAA" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E3A8551" w14:textId="2DAE0CB8" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="3E3A8551" w14:textId="2DAE0CB8" w:rsidR="00CF6309" w:rsidRPr="002346C0" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00215F5F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សុវត្ថិភាព​ពេលមានកម្តៅ​ខ្លាំង​</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002346C0">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>៖</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25885342" w14:textId="5C4F5852" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="25885342" w14:textId="452B98C5" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សម្រាប់​ព័ត៌មានបន្ថែម​ស្តីពី</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
@@ -5475,101 +6726,125 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សូមចូលទៅកាន់៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52">
+            <w:hyperlink r:id="rId62">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/extreme-heat-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="002346C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="1D38035B" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="418886F4" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F866691" w14:textId="0E6E88F3" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>មនុស្សចាស់</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7219A01D" w14:textId="6DC226C3" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="7219A01D" w14:textId="2AB6DAD3" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019385B">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធានសម្រាប់​</w:t>
             </w:r>
             <w:r w:rsidRPr="0019385B">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
@@ -5617,271 +6892,290 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​រីករាយ​ និង​មានសុខភាព​ល្អនៅក្នុង​សហគមន៍​តាម​ជម្រើស​របស់​ពួកគេ​៖</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-              <w:r w:rsidRPr="004C1668">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r w:rsidR="002346C0" w:rsidRPr="00C5448E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-[...1 lines deleted...]
-                  <w:lang w:bidi="km-KH"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/executive-office-of-elder-affairs</w:t>
+                <w:t>https://www.mass.gov/orgs/executive-office-of-aging-independence-age</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3E49077A" w14:textId="09D2F8CE" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="3E49077A" w14:textId="43F59D14" w:rsidR="00CF6309" w:rsidRPr="002346C0" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00215F5F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:t>ទីភ្នាក់ងារ​សេវា​មនុស្ស​វ័យ</w:t>
-[...81 lines deleted...]
-              <w:t>អាច​ទំនាក់ទំនង​​បាន​នៅម៉ោង​ 10 ព្រឹក​ – 4 ល្ងាច​ ថ្ងៃ​ចន្ទ​ – ថ្ងៃ​សុក្រ។</w:t>
+              <w:t>ធនធានបង្ការការដួល</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សម្រាប់មនុស្សចាស់ និងអ្នកថែទាំរបស់ពួកគេ៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.ncoa.org/article/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:cs/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>6-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>steps-to-help-prevent-falls-in-older-adults/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="6837B621" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B050D9F" w14:textId="7F18AD05" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="1F5C6561" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FC69A84" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B050D9F" w14:textId="36A9EBC4" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ការមើលថែទាំ​កូន និង​គ្រួសារ​</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BE849E6" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="7BE849E6" w14:textId="554AB2E7" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធានគាំទ្រ​ការ​អប់រំ</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">សម្រាប់សិស្ស​និង​គ្រួសារ​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/sfs/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19680527" w14:textId="2A114480" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បីពិភាក្សា​ជាមួយ​នរណាម្នាក់​អំពី​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
@@ -5923,51 +7217,51 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​ទាក់ទង​ទៅកាន់​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធាន​មើលថែទាំ​កូន​តាម​មូល​ដ្ឋាន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">​ សូមចូលទៅកាន់៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.parentshelpingparents.org/stressline or call 1-800-632-8188</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>។</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
@@ -5984,51 +7278,51 @@
               </w:rPr>
               <w:t>អាចទំនាក់ទំនង​បាន​​ 24 ម៉ោងក្នុងមួយថ្ងៃ 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ថ្ងៃក្នុងមួយសប្តាហ៍។</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="469A61BD" w14:textId="49344A12" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="469A61BD" w14:textId="49157E39" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បី​ស្វែងយល់ថា​តើគ្រួសាររបស់អ្នក​មានសិទ្ធិ​ និង​ដាក់​ពាក្យ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:cs/>
@@ -6042,224 +7336,97 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សុំ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ជំនួយ​ហិរញ្ញវត្ថុ​សម្រាប់​ការ​អប់រំ​ដំបូង​ និងការថែទាំ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សូមចូលទៅកាន់៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidRPr="00215F5F">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r w:rsidR="002346C0" w:rsidRPr="00AF7A90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-[...1 lines deleted...]
-                  <w:lang w:bidi="km-KH"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families ឬទូរស័ព្ទ​ទៅលេខ​ 877-211-6277</w:t>
+                <w:t>https://www.mass.gov/child-care-financial-assistance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00215F5F">
-[...36 lines deleted...]
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidR="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00215F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:t>អាចទំនាក់ទំនង​បាន​​ 24</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00215F5F">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
-                <w:cs/>
-[...97 lines deleted...]
-              <w:t>ភាសា​។</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA46ED2" w14:textId="1FA0A0E6" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="2BA46ED2" w14:textId="782E3018" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បី​ស្វែងរក​ធនធាន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
@@ -6278,155 +7445,203 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​បន្ត​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សូមចូលទៅកាន់​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57">
+            <w:hyperlink r:id="rId68">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="002346C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="63C5A0C6" w14:textId="011D61C4" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="63C5A0C6" w14:textId="2C4759CF" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មាន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សុខុមាលភាព​កុមារ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58">
+            <w:hyperlink r:id="rId69">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-welfare-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="002346C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="5C68AF30" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="29479E2B" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5112A2F3" w14:textId="452EA39D" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="0078D4"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ការគាំទ្រ​ពេលមាន​ផ្ទៃ​ពោះ &amp; ក្រោយសម្រាល​ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="530231AC" w14:textId="4B5C6F33" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="530231AC" w14:textId="73A46FFA" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ធនធាន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
@@ -6461,61 +7676,82 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>និង</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">គ្រួសារ​ រួមមាន​ភាព​ធ្លាក់ទឹកចិត្ត​ក្រោយពេល​សម្រាល​ផងដែរ​៖  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59">
-              <w:r w:rsidRPr="00215F5F">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r w:rsidR="002346C0" w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-[...1 lines deleted...]
-                  <w:lang w:bidi="km-KH"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/postpartum-depression</w:t>
+                <w:t>https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="002346C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="163874D2" w14:textId="566F9081" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300BC8">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សម្រាប់ការគាំទ្រ​រក្សាការសម្ងាត់​នៅមុនពេល អំឡុងពេល និ</w:t>
             </w:r>
             <w:r w:rsidRPr="00300BC8">
@@ -6720,51 +7956,51 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បីស្វែងរកការគាំទ្រក្នុងស្រុក​សម្រាប់​គ្រួសារ​ពាក់ព័ន្ធនឹង</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​ការមានផ្ទៃ​ពោះ​ និងការបាត់បង់ទារក​ក្នុងផ្ទៃ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សូមចូល​ទៅ​កាន់​  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60">
+            <w:hyperlink r:id="rId71">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://nationalshare.org/m</w:t>
               </w:r>
               <w:bookmarkStart w:id="8" w:name="_Hlt139452118"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
               <w:bookmarkEnd w:id="8"/>
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
@@ -6864,102 +8100,102 @@
               </w:rPr>
               <w:t>ខាង</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ក្រោម​ សូមប្រើតំណភ្ជាប់ ឬ​លេខ​ទូរស័ព្ទ​ដែលបាន​ផ្តល់ជូន​។ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6015E17C" w14:textId="2DBFADC5" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="6015E17C" w14:textId="7AFEB23D" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>កុមារ​ (ដែលដឹងច្បាស់​ ឬ​មានការសង្ស័យថា​រងការធ្វើបាប ​ឬ​មិនអើពើ​)៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការិយាល័យនៃ​នាយកដ្ឋាន​ផ្នែក​កុមារ​និង​គ្រួសារ (DCF) ក្នុងស្រុក​របស់អ្នក​ ដែលអ្នក​អាចស្វែងរកបាន​នៅទីនេះ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61">
+            <w:hyperlink r:id="rId72">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-child-abuse-or-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​ហៅទូរស័ព្ទ​ទៅកាន់​ខ្សែ​ទូរស័ព្ទ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -7036,494 +8272,606 @@
               <w:t>សប្តាហ៍</w:t>
             </w:r>
             <w:r w:rsidRPr="005B73EC">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="005B73EC">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>។</w:t>
             </w:r>
+            <w:r w:rsidR="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="42782F08" w14:textId="6739132D" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="42782F08" w14:textId="303EC9C8" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidRPr="002346C0">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:t>មនុស្ស​ចាស់​ (អាយុ 60 ឆ្នាំឡើង​ទៅ​)</w:t>
-[...10 lines deleted...]
-            <w:r>
+              <w:t>មនុស្សពេញវ័យដែលមានអាយុចាប់ពី 60 ឆ្នាំឡើងទៅ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF6309">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
-[...35 lines deleted...]
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidR="00CF6309" w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">​៖ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidR="00CF6309" w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការិយាល័យ​ប្រតិបត្ត​នៃ​កិច្ច​ការមនុស្ស​ចាស់​ តាមរយៈ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidR="00CF6309" w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62">
-              <w:r w:rsidRPr="00215F5F">
+            <w:hyperlink r:id="rId73">
+              <w:r w:rsidR="00CF6309" w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-elder-abuse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidR="00CF6309" w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​ទូរស័ព្ទ​ទៅលេខ​ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidR="00CF6309" w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">800-922-2275។ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidR="00CF6309" w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>អាចទំនាក់ទំនង​បាន​​ 24 ម៉ោងក្នុងមួយថ្ងៃ 7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF6309">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidR="00CF6309" w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ថ្ងៃក្នុងមួយសប្តាហ៍។</w:t>
             </w:r>
-            <w:r w:rsidRPr="00215F5F">
+            <w:r w:rsidR="00CF6309" w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="17B12FB5" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="17B12FB5" w14:textId="4EE3ED4C" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>បុគ្គល​ដែលស្ថិតនៅក្នុង​មណ្ឌល​ថែទាំ​ ឬ​មន្ទីរពេទ្យ​៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ក្រសួង​សុខភាព​សាធារណៈតាមរយៈលេខ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800-462-5540 ឬ​ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63">
+            <w:hyperlink r:id="rId74">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00215F5F">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="002346C0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00215F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="037FF884" w14:textId="700A3F86" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="037FF884" w14:textId="18B6EB1F" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> បុគ្គលដែលមានពិការភាព​ (អាយុ​ 18 ដល់​ 59)៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64">
+            <w:hyperlink r:id="rId75">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/reporting-abuse-and-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬហៅទូរស័ព្ទ​ទៅកាន់​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>គណៈកម្មាធិការ​ការពារ​ជនពិការ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> តាមរយៈលេខ​ 800-426-9009។ </w:t>
+              <w:t xml:space="preserve"> តាមរយៈលេខ​ 800-426-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00215F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">9009។ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>អាចទំនាក់ទំនង​បាន​​ 24 ម៉ោងក្នុងមួយថ្ងៃ 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ថ្ងៃក្នុងមួយសប្តាហ៍។</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3715AF49" w14:textId="4C3CECAA" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="3715AF49" w14:textId="3C66BCD5" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>បុគ្គលដែល​អាច​ជា​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ជនរងគ្រោះ​នៃ​ការជូញដូរមនុស្ស​៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការិយាល័យអគ្គរដ្ឋ​អាជ្ញា​ តាមរយៈលេខ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 617-693-2011 ឬ​ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/human-trafficking-division-resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="13BC74B8" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3AA91792" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4933686D" w14:textId="55E48402" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
@@ -7613,99 +8961,99 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការ​ធ្វើបាប​នៅក្នុង​ទំនាក់ទំនង​មនោសញ្ចេតនា​ ឬ​ផ្លូវភេទ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66">
+            <w:hyperlink r:id="rId77">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>សូមទូរស័ព្ទ​ទៅកាន់​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>SafeLink</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>តាមរយៈលេខ​ 877-785-2020 ឬ​ចូលទៅកាន់​ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67">
+            <w:hyperlink r:id="rId78">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ការឆាត​ផ្ទាល់ SafeLink </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> នៅលើ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
@@ -7802,51 +9150,51 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​វិបត្តិ​នៃ​ការរំលោភបំពានផ្លូវ​ភេទ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="141414"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> តាមរយៈលេខ 800-656-4673</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​ចូលទៅកាន់​ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68">
+            <w:hyperlink r:id="rId79">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>www.rainn.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សម្រាប់​ជម្រើស​ឆាត​អនឡាញ​។</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1917F822" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
@@ -7862,51 +9210,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បីទទួលបាន​ការគាំទ្រ ​ឬ​ជំនួយ​ដោយសារតែ​អំពើហិង្សា​ឬ​ធ្វើបាបក្នុង​ទំនាក់​ទំនង​មនោសញ្ចេតនា​ឬ​ផ្លូវភេទ​ សូម​ទូរ​ស័ព្ទ​ទៅកាន់</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ខ្សែទូរស័ព្ទ​ជំនួយ​អំពើហិង្សា​គ្រួសារ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> តាមរយៈលេខ​ 800-799-7233 ឬ​ចូលទៅកាន់​ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69">
+            <w:hyperlink r:id="rId80">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.thehotline.org/help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> សម្រាប់​ជម្រើស​នៃ​ការ​ឆាត​តាមអនឡាញ​។</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4796F549" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
@@ -7922,81 +9270,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បីទទួលបានការគាំទ្រ​ ឬ​ជំនួយ​សម្រាប់​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>មនុស្ស​វ័យក្មេង​ (អាយុ 13-26)</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ពាក់​ព័ន្ធនឹង​ទំនាក់​ទំនងមនោសញ្ចេតនា​និង​ផ្លូវ​ភេទ​ សូមទូរស័ព្ទ​ទៅកាន់​</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70">
+            <w:hyperlink r:id="rId81">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:b/>
                   <w:bCs/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>Love is Respect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> តាមរយៈលេខ​ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">866-331-9474 (TTY: 866-331-8453) ផ្ញើសារ​ជាអក្សរ​៖ loveis ទៅកាន់​ 22522 ឬប្រើប្រាស់ការឆាត​តាមអនឡាញ​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71">
+            <w:hyperlink r:id="rId82">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.loveisrespect.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="054CCF8F" w14:textId="6EF3369F" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
@@ -8039,51 +9387,51 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:b/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ទូរស័ព្ទ​ជំនួយសម្រាប់​ការ​ផ្លាស់ប្តូរ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> តាមរយៈលេខ​ 877-898-3411 ឬ​អ៊ីមែល​ទៅកាន់ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72">
+            <w:hyperlink r:id="rId83">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>help@acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00B867B9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:spacing w:val="-8"/>
                 <w:cs/>
@@ -8289,51 +9637,51 @@
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>គឺ​ជា​ការសម្ងាត់​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> និង​អាច​ទំនាក់ទំនងបាន​ពី​ម៉ោង​10 ព្រឹក​ដល់​ 10 យប់​ 365 ថ្ងៃ​ក្នុងមួយឆ្នាំ​។ មានផ្តល់ជូន​ការបកប្រែ​ភាសា​។</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E57DCC" w14:textId="0A315E42" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="1FAA1DDF" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="002346C0" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សម្រាប់</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
@@ -8420,152 +9768,780 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:b/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>នេះ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">) តាមរយៈ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>http://www.stopitnow.org/help-guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬទូរស័ព្ទទៅលេ​ខ 1-888-773-8368។ </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:i/>
                 <w:iCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>អាច​ទាក់ទង​បាន​នៅម៉ោង​ 12 ថ្ងៃត្រង់​​ដល់ម៉ោង 6 ល្ងាច​ ថ្ងៃ​ចន្ទ​ដល់​ថ្ងៃ​សុក្រ។</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="08E57DCC" w14:textId="41249F71" w:rsidR="002346C0" w:rsidRPr="00215F5F" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ព័ត៌មាន និងធនធានដើម្បីជួយ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>បង្ការការលាយគ្រឿងញៀន ឬសារធាតុពុលក្នុងភេសជ្ជៈ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">៖ </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/plan-to-prevent-drink-spiking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002346C0" w14:paraId="07A31DB2" w14:textId="77777777" w:rsidTr="002939FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF2F494" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47A57DDB" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សុខភាពផ្លូវភេទ និងសុខភាពបន្តពូជ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B14B5C9" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="002346C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ព័ត៌មាន និងការគាំទ្រអំពី</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ការពន្យារកំណើត</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សម្រាប់មនុស្សវ័យក្មេង៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.bedsider.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="795C2A0A" w14:textId="1AF0247B" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="002346C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សេវាសុខភាពផ្លូវភេទ និងសុខភាពបន្តពូជនៅក្នុង</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">រដ្ឋ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/sexual-and-reproductive-health-services</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2890EE43" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="002346C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ព័ត៌មាន និងធនធានសុខភាពផ្លូវភេទសម្រាប់</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>បុរស</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LGBTQ+ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>និងអ្នកដែលត្រូវបានកំណត់ភេទជាប្រុសនៅពេលកើត</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://carethatfitsyou.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="761CCA47" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="002346C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ការប្រឹក្សាយោបល់ដោយសម្ងាត់អំពីសុខភាពផ្លូវភេទ និងព័ត៌មានអំពីទំនាក់ទំនង សម្រាប់</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>យុវវ័យ និងមនុស្សវ័យក្មេង</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5B5072" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="002346C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ព័ត៌មានដែលផ្ដោតលើការចូលរួមរបស់យុវវ័យ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>អំពីសុខភាពផ្លូវភេទ ទំនាក់ទំនង និងផ្លូវភេទ៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://sexetc.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E630428" w14:textId="7E0E4B76" w:rsidR="002346C0" w:rsidRPr="002346C0" w:rsidRDefault="002346C0" w:rsidP="002346C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ព័ត៌មានគ្រប់ជ្រុងជ្រោយអំពីសុខភាពផ្លូវភេទ និងសុខភាពបន្តពូជសម្រាប់</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>យុវវ័យ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="1E32004C" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2965EA19" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>​</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61BAD548" w14:textId="03FA0386" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការប្រើប្រាស់សារធាតុញៀន​​</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57950D29" w14:textId="4AE8DDA0" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ដើម្បី​ចូលទៅកាន់ធនធាន​ និងទទួលបាន​ការគាំទ្រ​សម្រាប់​អ្នកដែល​ប្រើ​សារធាតុញៀន នៅក្នុង​ការ​ជាសះស្បើយ​ និង​មនុស្ស​ជាទីស្រឡាញ់របស់ពួកគេ​ សូមចូលទៅកាន់​ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74">
+            <w:hyperlink r:id="rId92">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://helplinema.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​ហៅទូរស័ព្ទទៅកាន់​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -8789,51 +10765,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>កាន់</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75">
+            <w:hyperlink r:id="rId93">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://makesmokinghistory.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​ទូរស័ព្ទទៅកាន់​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -8851,113 +10827,112 @@
               </w:rPr>
               <w:t>តាមរយៈលេខ​ 1-800-784-8669។</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47C1D22C" w14:textId="3FD3726D" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ដើម្បីចូលទៅ​កាន់ធនធាន​ និង​ទទួលបានការគាំទ្រ​ដល់​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>យុវជន​ដែល​កំពុងប្រើប្រាស់ថ្នាំជក់​ និង​ចង់​​ឈប់ប្រើ</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​ សូមចូល</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">ទៅកាន់ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76">
+            <w:hyperlink r:id="rId94">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://ma.mylifemyquit.org/index</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ឬ​ផ្ញើសារជា​អក្សរ​ថា “Start My Quit” ទៅកាន់លេខ​ 36072</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AEFAF8E" w14:textId="63E999ED" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="0AEFAF8E" w14:textId="31785421" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ដើម្បីស្វែងរក​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
@@ -9015,242 +10990,551 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ដែលផ្តល់​ជូនការអប់រំ​ ព្រឹត្តិការណ៍</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">សហគមន៍​និង​ក្រុម​សុខុមាលភាព​ សូមចូលទៅកាន់​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77">
+            <w:hyperlink r:id="rId95">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/peer-recovery-support-centers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="002346C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="3C9E548F" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3791AF51" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05072AC9" w14:textId="45D28052" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ការ​ដឹកជញ្ជូន​៖</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A8F1020" w14:textId="53BCC38A" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="5A8F1020" w14:textId="6D7CF29C" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សេវាដឹកជញ្ជូន​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">សម្រាប់សមាជិក​សហគមន៍​ រួមទាំង​មនុស្ស​ចាស់ ជនពិការ​ អតីតយុទ្ធជន​ និង​អ្នកដំណើរ​៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78">
+            <w:hyperlink r:id="rId96">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/im-looking-for-transportation</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="002346C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="734F1357" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A036A3A" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D8DB71E" w14:textId="6AFF94FC" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">អតី​ត​យុទ្ធ​ជន </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="211ED8E7" w14:textId="0B429E92" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="211ED8E7" w14:textId="6D7433F2" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>សេវាគាំទ្រ​សម្រាប់​អតីតយុទ្ធជននិងគ្រួសាររបស់​ពួកគេ​ រួមទាំង​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ជំនួយហិរញ្ញវត្ថុ​ក្នុងគ្រា​មានអាសន្ន​៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79">
+            <w:hyperlink r:id="rId97">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/executive-office-of-veterans-services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002346C0" w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002346C0" w14:paraId="52DBD54F" w14:textId="77777777" w:rsidTr="002939FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AFE5D2" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75AABEB1" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ការបង្ការ និងការស្ដារនីតិសម្បទាពីអំពើហិង្សា</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C861ECA" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="002346C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ព័ត៌មាន ការគាំទ្រ និងការបញ្ជូនបន្ដសម្រាប់</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ជនរងគ្រោះ និងអ្នករស់រានមានជីវិតពីបទឧក្រិដ្ឋ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>រួមទាំងធនធានសំណងសម្រាប់ជនរងគ្រោះ៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/askmova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5348DBC9" w14:textId="77777777" w:rsidR="002346C0" w:rsidRDefault="002346C0" w:rsidP="002346C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សេវាកម្មជំនួយទាក់ទងភាពសោកសៅក្នុងមូលដ្ឋាន</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សម្រាប់កុមារ និងយុវជនដែលបានបាត់បង់ឪពុកម្ដាយ អ្នកថែទាំ ឬមនុស្សជាទីស្រឡាញ់ផ្សេងទៀត៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://nacg.org/find-support/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6859AA01" w14:textId="4AF0DEE8" w:rsidR="002346C0" w:rsidRPr="002346C0" w:rsidRDefault="002346C0" w:rsidP="002346C0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>បញ្ជីឈ្មោះអង្គភាពផ្ដល់ជំនួយទាក់ទងនឹងភាពសោកសៅថ្នាក់ជាតិ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>សម្រាប់បទពិសោធន៍នៃការបាត់បង់ និងការសោកសៅផ្សេងៗ៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                  <w:lang w:bidi="km-KH"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF6309" w14:paraId="3A5118AB" w14:textId="77777777" w:rsidTr="002939FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7DB6C992" w14:textId="77777777" w:rsidR="002939FE" w:rsidRDefault="002939FE" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1138707A" w14:textId="200F1574" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:u w:val="single"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
@@ -9356,51 +11640,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-6"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ត្ត</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ប្រព័ន្ធច្បាប់​ និង​ការអប់រំ៖</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidRPr="004C1668">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://youthmovemassachusetts.net/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51F2FD26" w14:textId="77777777" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
@@ -9417,51 +11701,51 @@
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ព័ត៌មានស្តីពី​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ចលនា​យុវជន​ទូទាំង​រដ្ឋ​ដែលប្រយុទ្ធ​ប្រឆាំង​នឹង​ថ្នាំជក់៖</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81">
+            <w:hyperlink r:id="rId102">
               <w:r w:rsidRPr="00215F5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://the84.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="71E66A3A" w14:textId="1E28AE58" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:eastAsia="Calibri" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
@@ -9500,329 +11784,333 @@
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t>ឪពុកម្តាយ ឬ​អ្នកថែទាំ​</w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00215F5F">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve">សូមចូលទៅកាន់៖ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r w:rsidR="002A6DC6" w:rsidRPr="000B5572">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                   <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
                 <w:t>https://nacg.org/find-support/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002A6DC6">
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System" w:hint="cs"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42BEED78" w14:textId="3AB8B472" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="00CF6309" w:rsidP="00215F5F">
+          <w:p w14:paraId="42BEED78" w14:textId="65124C16" w:rsidR="00CF6309" w:rsidRPr="00215F5F" w:rsidRDefault="002346C0" w:rsidP="00215F5F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:cs/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00215F5F">
-[...17 lines deleted...]
-              <w:r w:rsidR="00A9574C" w:rsidRPr="000B5572">
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:b/>
+                <w:bCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>មជ្ឈមណ្ឌលផ្តល់សេវាដោយរក្សាការសម្ងាត់ និងមិនតម្រូវឱ្យណាត់ជួបមុន</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ដែលមានផ្តល់ជូនអាហារ សម្លៀកបំពាក់ ជំនួយលំនៅឋាន ការគាំទ្រផ្នែកសុខភាពផ្លូវចិត្ត និងសេវាផ្សេងៗទៀតសម្រាប់យុវជន និងមនុស្សវ័យក្មេង៖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="002346C0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
-                  <w:cs/>
                   <w:lang w:bidi="km-KH"/>
                 </w:rPr>
-                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+                <w:t>https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A9574C">
-[...2 lines deleted...]
-                <w:cs/>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:cs/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t>ធនធានរដ្ឋាភិបាល)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
                 <w:lang w:bidi="km-KH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="002346C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Khmer OS System" w:hAnsi="Khmer OS System" w:cs="Khmer OS System"/>
+                <w:lang w:bidi="km-KH"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FAC090B" w14:textId="4F65A2FB" w:rsidR="00B663CA" w:rsidRPr="00CF6309" w:rsidRDefault="00B663CA">
       <w:pPr>
         <w:rPr>
           <w:cs/>
           <w:lang w:bidi="km-KH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B663CA" w:rsidRPr="00CF6309" w:rsidSect="00CF6309">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B7D18B3" w14:textId="77777777" w:rsidR="002B4607" w:rsidRDefault="002B4607" w:rsidP="00751A8F">
+    <w:p w14:paraId="3B0ECFCD" w14:textId="77777777" w:rsidR="00A42046" w:rsidRDefault="00A42046" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:cs/>
           <w:lang w:bidi="km-KH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="559EF858" w14:textId="77777777" w:rsidR="002B4607" w:rsidRDefault="002B4607" w:rsidP="00751A8F">
+    <w:p w14:paraId="2F238A36" w14:textId="77777777" w:rsidR="00A42046" w:rsidRDefault="00A42046" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:cs/>
           <w:lang w:bidi="km-KH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DaunPenh">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MoolBoran">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Khmer OS System">
     <w:altName w:val="Leelawadee UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000204A" w:usb2="00010000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B5CC361" w14:textId="77777777" w:rsidR="002B4607" w:rsidRDefault="002B4607" w:rsidP="00751A8F">
+    <w:p w14:paraId="520E9C78" w14:textId="77777777" w:rsidR="00A42046" w:rsidRDefault="00A42046" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:cs/>
           <w:lang w:bidi="km-KH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28531085" w14:textId="77777777" w:rsidR="002B4607" w:rsidRDefault="002B4607" w:rsidP="00751A8F">
+    <w:p w14:paraId="22150233" w14:textId="77777777" w:rsidR="00A42046" w:rsidRDefault="00A42046" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:cs/>
           <w:lang w:bidi="km-KH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CA48B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E46A7880"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10571,50 +12859,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="82462FC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20B02DD5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23E6B266"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="256BBACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="E2A4645C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="79624588">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10683,51 +13084,51 @@
     <w:lvl w:ilvl="7" w:tplc="14CE6DB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B8C4A5C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28C17AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F44CA1C0"/>
     <w:lvl w:ilvl="0" w:tplc="F21CE342">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="11CE80F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10796,54 +13197,54 @@
     <w:lvl w:ilvl="7" w:tplc="68E8F308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="198EDCC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0F0BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A126D4A8"/>
+    <w:tmpl w:val="F384A908"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
@@ -10909,51 +13310,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33BF471B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F614077A"/>
     <w:lvl w:ilvl="0" w:tplc="14402E48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="01A2FB0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11022,51 +13423,51 @@
     <w:lvl w:ilvl="7" w:tplc="2A1AB446">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8536CE64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDCB2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="01AEE636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5D6A0418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11135,51 +13536,51 @@
     <w:lvl w:ilvl="7" w:tplc="57F48278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BDA6250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D317AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="06C61D68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8D66ECE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11248,51 +13649,51 @@
     <w:lvl w:ilvl="7" w:tplc="980435A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="120CAD1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A02DCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="854ADB62"/>
     <w:lvl w:ilvl="0" w:tplc="F8707AB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0EFAE44C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11361,51 +13762,51 @@
     <w:lvl w:ilvl="7" w:tplc="4D5C2F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76DE8D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C2301A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A650E3D2"/>
     <w:lvl w:ilvl="0" w:tplc="A8F8B784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB629238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11474,51 +13875,51 @@
     <w:lvl w:ilvl="7" w:tplc="37C4B840">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C64A514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761EE3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46DCE028"/>
     <w:lvl w:ilvl="0" w:tplc="0282B6F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BF8F0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11587,51 +13988,51 @@
     <w:lvl w:ilvl="7" w:tplc="58BED120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="74A8DC98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764DD5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011C0846"/>
     <w:lvl w:ilvl="0" w:tplc="B246B12C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4464200C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11702,51 +14103,51 @@
     <w:lvl w:ilvl="7" w:tplc="8EC83406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="21FABB86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FAA5A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE88CDA4"/>
     <w:lvl w:ilvl="0" w:tplc="61FA2352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="676E872E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11816,183 +14217,190 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF2E337E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2108696997">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="639000503">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="316154288">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1214610661">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1092553992">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1978336903">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2124381144">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="410466306">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2133277966">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2128159633">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="590508562">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1805468516">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1954820294">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1699040071">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="590508562">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="15" w16cid:durableId="504247371">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="651250840">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1653101696">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="156507614">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="19" w16cid:durableId="1078136616">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C60A4"/>
     <w:rsid w:val="00000707"/>
     <w:rsid w:val="0000556E"/>
     <w:rsid w:val="000078AF"/>
     <w:rsid w:val="00010CF1"/>
     <w:rsid w:val="000117FD"/>
     <w:rsid w:val="00013FDC"/>
     <w:rsid w:val="0001744E"/>
+    <w:rsid w:val="00021EC9"/>
     <w:rsid w:val="0002427C"/>
     <w:rsid w:val="000414A9"/>
     <w:rsid w:val="00096AD8"/>
     <w:rsid w:val="000C5B1B"/>
     <w:rsid w:val="000F445B"/>
     <w:rsid w:val="000F4B21"/>
     <w:rsid w:val="00107FA1"/>
     <w:rsid w:val="00110C4A"/>
     <w:rsid w:val="00134B9C"/>
     <w:rsid w:val="001419FC"/>
     <w:rsid w:val="001829BE"/>
     <w:rsid w:val="001840F2"/>
     <w:rsid w:val="00193231"/>
     <w:rsid w:val="0019385B"/>
     <w:rsid w:val="0019403B"/>
     <w:rsid w:val="00194EFE"/>
     <w:rsid w:val="001C0AEA"/>
     <w:rsid w:val="001C3723"/>
     <w:rsid w:val="001C7303"/>
     <w:rsid w:val="001E10A5"/>
     <w:rsid w:val="001F7DA9"/>
     <w:rsid w:val="00202BC6"/>
     <w:rsid w:val="0020575F"/>
     <w:rsid w:val="00215F5F"/>
     <w:rsid w:val="00217DF5"/>
+    <w:rsid w:val="002346C0"/>
     <w:rsid w:val="00247BEA"/>
     <w:rsid w:val="00250A97"/>
     <w:rsid w:val="00253559"/>
     <w:rsid w:val="0029346A"/>
     <w:rsid w:val="00293510"/>
     <w:rsid w:val="002939FE"/>
     <w:rsid w:val="00293DD4"/>
     <w:rsid w:val="00296367"/>
     <w:rsid w:val="002A56C8"/>
     <w:rsid w:val="002A6DC6"/>
     <w:rsid w:val="002B4607"/>
     <w:rsid w:val="002C3BB8"/>
     <w:rsid w:val="002C45DA"/>
     <w:rsid w:val="002E1A24"/>
     <w:rsid w:val="00300BC8"/>
     <w:rsid w:val="00306CE6"/>
     <w:rsid w:val="00307828"/>
     <w:rsid w:val="00312078"/>
     <w:rsid w:val="00317A21"/>
+    <w:rsid w:val="00326DA5"/>
     <w:rsid w:val="00344EEA"/>
     <w:rsid w:val="00346F84"/>
     <w:rsid w:val="0036571F"/>
     <w:rsid w:val="00386AE3"/>
     <w:rsid w:val="003E733E"/>
     <w:rsid w:val="003E7BBE"/>
     <w:rsid w:val="003F3461"/>
     <w:rsid w:val="0040539B"/>
     <w:rsid w:val="0041386D"/>
     <w:rsid w:val="0041636C"/>
     <w:rsid w:val="00416607"/>
     <w:rsid w:val="00446C4A"/>
     <w:rsid w:val="004951E5"/>
     <w:rsid w:val="00497B15"/>
     <w:rsid w:val="004B592B"/>
     <w:rsid w:val="004D5FC1"/>
     <w:rsid w:val="004E16B0"/>
     <w:rsid w:val="00516A4C"/>
     <w:rsid w:val="00526628"/>
     <w:rsid w:val="00532536"/>
     <w:rsid w:val="00537F5F"/>
     <w:rsid w:val="00553E1C"/>
     <w:rsid w:val="00564185"/>
     <w:rsid w:val="00572E9D"/>
     <w:rsid w:val="00582BA9"/>
@@ -12025,50 +14433,51 @@
     <w:rsid w:val="00834AE4"/>
     <w:rsid w:val="00841D44"/>
     <w:rsid w:val="008431E2"/>
     <w:rsid w:val="008468F1"/>
     <w:rsid w:val="008511BA"/>
     <w:rsid w:val="00851327"/>
     <w:rsid w:val="00856250"/>
     <w:rsid w:val="00867EEC"/>
     <w:rsid w:val="008929F1"/>
     <w:rsid w:val="008C2E80"/>
     <w:rsid w:val="0090184F"/>
     <w:rsid w:val="00903E8C"/>
     <w:rsid w:val="00920445"/>
     <w:rsid w:val="009223BD"/>
     <w:rsid w:val="0093177C"/>
     <w:rsid w:val="00951847"/>
     <w:rsid w:val="009B333A"/>
     <w:rsid w:val="009B6EE2"/>
     <w:rsid w:val="009E16FB"/>
     <w:rsid w:val="009E3FAC"/>
     <w:rsid w:val="009E4192"/>
     <w:rsid w:val="00A01A53"/>
     <w:rsid w:val="00A03C91"/>
     <w:rsid w:val="00A23054"/>
     <w:rsid w:val="00A415BB"/>
+    <w:rsid w:val="00A42046"/>
     <w:rsid w:val="00A43DA4"/>
     <w:rsid w:val="00A77063"/>
     <w:rsid w:val="00A91D10"/>
     <w:rsid w:val="00A9574C"/>
     <w:rsid w:val="00AA1B68"/>
     <w:rsid w:val="00AB28FD"/>
     <w:rsid w:val="00AE26F8"/>
     <w:rsid w:val="00AF2B00"/>
     <w:rsid w:val="00AF6F7A"/>
     <w:rsid w:val="00B21233"/>
     <w:rsid w:val="00B42F08"/>
     <w:rsid w:val="00B663CA"/>
     <w:rsid w:val="00B867B9"/>
     <w:rsid w:val="00BA1E00"/>
     <w:rsid w:val="00BD3A0B"/>
     <w:rsid w:val="00BF0B5A"/>
     <w:rsid w:val="00C07354"/>
     <w:rsid w:val="00CA49D7"/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rsid w:val="00CC7E55"/>
     <w:rsid w:val="00CE50A2"/>
     <w:rsid w:val="00CF6309"/>
     <w:rsid w:val="00D32F52"/>
     <w:rsid w:val="00D34F77"/>
     <w:rsid w:val="00D87B9E"/>
@@ -12108,51 +14517,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="km-KH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E932820"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F20CE6BE-7472-42F7-91AB-802367BC9A01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="km-KH" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12534,51 +14943,50 @@
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DE1F13"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -12814,73 +15222,73 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E3FAC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A9574C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="862286530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.networkofcare.org/mh/services/index.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massachusetts-rehabilitation-commission" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-eligibility-redeterminations" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://www.parentshelpingparents.org/stressline%20&#6060;&#8203;&#6033;&#6076;&#6042;&#6047;&#6096;&#6038;&#6098;&#6033;&#8203;&#6033;&#6085;&#8203;&#6043;&#6081;&#6017;&#8203;%201-800-632-8188&#6100;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amaze.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-elder-affairs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casamyrna.org/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families%20&#6060;&#6033;&#6076;&#6042;&#6047;&#6096;&#6038;&#6098;&#6033;&#6033;&#6085;&#6043;&#6081;&#6017;&#8203;%20877-211-6277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaca-boston.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/postpartum-depression" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casamyrna.org/chat/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmaalowell.org/wp/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/health-insurance-counseling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcc.gov/acp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-aging-independence-age" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexetc.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massability" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/start/immigration" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/plan-to-prevent-drink-spiking" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaca-boston.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/info-details/serving-the-health-insurance-needs-of-everyone-shine-program" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carethatfitsyou.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmaalowell.org/wp/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoursexualhealthtoolkit.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miracoalition.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casamyrna.org/chat/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bedsider.org/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://../05.%20%E1%9E%80%E1%9E%B6%E1%9E%9A%E1%9E%94%E1%9E%80%E1%9E%94%E1%9F%92%E1%9E%9A%E1%9F%82%E1%9E%94%E1%9E%89%E1%9F%92%E1%9E%87%E1%9E%B8%E1%9E%92%E1%9E%93%E1%9E%92%E1%9E%B6%E1%9E%93/%20508-293-1871" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/vaccine-information-for-the-general-public" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://www.parentshelpingparents.org/stressline%20&#6060;&#8203;&#6033;&#6076;&#6042;&#6047;&#6096;&#6038;&#6098;&#6033;&#8203;&#6033;&#6085;&#8203;&#6043;&#6081;&#6017;&#8203;%201-800-632-8188&#6100;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactadvocates.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casamyrna.org/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/askmova" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/child-care-financial-assistance" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13162,79 +15570,85 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+    <Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+    <If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844db9d4c951facc69f656dfcbe946e8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a9cf721e2e5c5324eeb90f1e9d5c2bb" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95ceafe754da82e0d50150b538c67038">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f995b9cd31c696a7c1342eb88fbd6780" ns2:_="" ns3:_="">
     <xsd:import namespace="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" minOccurs="0"/>
+                <xsd:element ref="ns2:If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d325074-d398-43b9-9fad-f1a483cc331c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -13258,50 +15672,74 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" ma:index="25" nillable="true" ma:displayName="Please briefly describe your proposed topic or question: " ma:internalName="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" ma:index="26" nillable="true" ma:displayName="If this topic is included in CHEI 2026: " ma:internalName="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -13421,98 +15859,98 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3583CCA-B270-45A3-95DA-52CB963A33AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAC1E43-0E7D-4693-9690-A407B52C4552}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9EC6AB2-77DA-4F9F-A847-3CEC079488FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66A906CA-6123-4465-8C47-47815902720F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>19248</Characters>
+  <Pages>9</Pages>
+  <Words>4145</Words>
+  <Characters>23629</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>160</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>196</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22579</CharactersWithSpaces>
+  <CharactersWithSpaces>27719</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bethany Haefner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4B2F43434AD48489DC7A3A83FD030F7</vt:lpwstr>