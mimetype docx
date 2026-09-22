--- v0 (2025-10-26)
+++ v1 (2026-09-22)
@@ -4,86 +4,160 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5038" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9431"/>
       </w:tblGrid>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="58B3A6B1" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3C4B2E14" w14:textId="2D2783DC" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00C452F3">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="120"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Список ресурсов Инициативы по обеспечению равенства доступа населения к здравоохранению</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F1049" w:rsidRPr="00435A1A" w14:paraId="252BFB12" w14:textId="77777777" w:rsidTr="00B32A61">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC0F287" w14:textId="77777777" w:rsidR="003F1049" w:rsidRDefault="003F1049" w:rsidP="00C452F3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F59BA92" w14:textId="77777777" w:rsidR="003F1049" w:rsidRDefault="003F1049" w:rsidP="003F1049">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>У перечисленных ниже ресурсов могут отсутствовать веб-страницы или услуги на вашем языке. Если информацию или услуги предоставляет DPH или другое государственное учреждение, вы имеете право получить их на выбранном вами языке. Если вы хотите воспользоваться государственными услугами, вы можете бесплатно запросить услуги устного переводчика и переведённые материалы. Для получения информации или услуг от общественных организаций см. раздел «Тематические ресурсы и ресурсы для отдельных сообществ», где перечислены организации, оказывающие услуги на вашем языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B61A38" w14:textId="77777777" w:rsidR="003F1049" w:rsidRDefault="003F1049" w:rsidP="003F1049">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="432943E5" w14:textId="634627C2" w:rsidR="003F1049" w:rsidRDefault="003F1049" w:rsidP="003F1049">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Примечание: Ресурсы с пометкой «Государственный ресурс» находятся в ведении государственных органов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61160789" w14:textId="5D0E7590" w:rsidR="003F1049" w:rsidRPr="003F1049" w:rsidRDefault="003F1049" w:rsidP="00C452F3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="73FD5006" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="60674524" w14:textId="6A7FB657" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00C452F3">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:bidi="ru-RU"/>
@@ -141,81 +215,78 @@
               </w:rPr>
               <w:t xml:space="preserve"> или </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">посетите веб-сайт </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass211.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="776C9220" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="271A233C" w14:textId="77777777" w:rsidR="003F1049" w:rsidRPr="003F1049" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Для поиска местных ресурсов и услуг, связанных со здравоохранением и социальными услугами, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-              <w:r w:rsidRPr="00435A1A">
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="003F1049" w:rsidRPr="00C65CC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
-                <w:t>https://massachusetts.networkofcare.org/mh/services/index.aspx</w:t>
+                <w:t>https://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="75AF5856" w14:textId="096B60C8" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="75AF5856" w14:textId="39705FDB" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы получить информацию о ресурсах и услугах в </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Западном Массачусетсе</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
@@ -263,1270 +334,1835 @@
           <w:p w14:paraId="4D151F29" w14:textId="4F436A85" w:rsidR="00644955" w:rsidRPr="00B32A61" w:rsidRDefault="00644955" w:rsidP="00350BF6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A61">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Тематические ресурсы и ресурсы сообщества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C53A8" w:rsidRPr="00435A1A" w14:paraId="1A5C61B6" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23B2B87D" w14:textId="68752E82" w:rsidR="007C53A8" w:rsidRPr="007C53A8" w:rsidRDefault="00000000" w:rsidP="007C53A8">
+          <w:p w14:paraId="1DFE214A" w14:textId="77777777" w:rsidR="003F1049" w:rsidRDefault="003F1049" w:rsidP="003F1049">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="352E7A32" w14:textId="14120E1F" w:rsidR="003F1049" w:rsidRPr="003F1049" w:rsidRDefault="003F1049" w:rsidP="003F1049">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Русскоязычные сообщества  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B2B87D" w14:textId="2DF4A8D8" w:rsidR="007C53A8" w:rsidRPr="007C53A8" w:rsidRDefault="007C53A8" w:rsidP="007C53A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="007C53A8" w:rsidRPr="008A4C34">
+              <w:r w:rsidRPr="008A4C34">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>New American Association of Massachusetts (Новая американская ассоциация штата Массачусетс)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007C53A8" w:rsidRPr="008A4C34">
+            <w:r w:rsidRPr="008A4C34">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> предоставляет услуги по трудоустройству, поиску работы, профессиональному обучению, социальные услуги, разрабатывает культурные программы и программы помощи в переселении для беженцев и иммигрантов на Норт-Шор, Массачусетс, и Лоуэлл, Массачусетс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C53A8" w:rsidRPr="00435A1A" w14:paraId="5018336F" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22DB88BE" w14:textId="77777777" w:rsidR="007C53A8" w:rsidRPr="007C53A8" w:rsidRDefault="00000000" w:rsidP="007C53A8">
+          <w:p w14:paraId="22DB88BE" w14:textId="77777777" w:rsidR="007C53A8" w:rsidRPr="007C53A8" w:rsidRDefault="007C53A8" w:rsidP="007C53A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16">
-              <w:r w:rsidR="007C53A8" w:rsidRPr="008A4C34">
+              <w:r w:rsidRPr="008A4C34">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>Центр русской культуры «Самовар»</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007C53A8" w:rsidRPr="008A4C34">
+            <w:r w:rsidRPr="008A4C34">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> – это общественная организация, которая объединяет поклонников русского народного творчества, русского языка и культуры, организует мастер-классы и проводит культурные мероприятия.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001C132C" w14:textId="06B68366" w:rsidR="007C53A8" w:rsidRPr="007C53A8" w:rsidRDefault="007C53A8" w:rsidP="007C53A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="40BC97B1" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="78FD5017" w14:textId="6F559CF6" w:rsidR="00644955" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Дети и молодежь с особыми медицинскими потребностями</w:t>
             </w:r>
             <w:r w:rsidR="00350BF6" w:rsidRPr="00350BF6">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FDFCA9D" w14:textId="28F67586" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="7FDFCA9D" w14:textId="2CBD7A3A" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Медицинские и социальные услуги для </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>детей и молодежи с ограниченными возможностями и особыми медицинскими потребностями</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> и их семей: </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="414A9B40" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="799E0944" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:bidi="ru-RU"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="076B233B" w14:textId="77777777" w:rsidR="003F1049" w:rsidRDefault="003F1049" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30097B93" w14:textId="77777777" w:rsidR="003F1049" w:rsidRDefault="003F1049" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C469BCA" w14:textId="77777777" w:rsidR="003F1049" w:rsidRPr="003F1049" w:rsidRDefault="003F1049" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12075034" w14:textId="6CBB7A74" w:rsidR="00644955" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>COVID-19</w:t>
             </w:r>
             <w:r w:rsidR="00350BF6">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="034B32FF" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="034B32FF" w14:textId="5BD35BF0" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Обновления, информация и ресурсы о COVID-19</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, включая информацию о том, где можно получить следующую вакцину: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:anchor="get-help-">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/covid-19-updates-and-information#get-help-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="38287BBD" w14:textId="62A8DDA0" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38287BBD" w14:textId="45A03F4E" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация об уходе, поддержке и обследованиях </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>после перенесения COVID</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="4BD991CE" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="50A9F839" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43765C71" w14:textId="353FE5EA" w:rsidR="00644955" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Система уголовной юстиции</w:t>
             </w:r>
             <w:r w:rsidR="00350BF6">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC5350B" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="2EC5350B" w14:textId="2FA9793D" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ресурсы для родственников и друзей лиц, находящихся в </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>системе уголовной юстиции</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, в том числе о том, как найти заключенного и связаться с ним: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/resources-for-family-and-friends-of-inmates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2F8A5FF9" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Юридические и вспомогательные услуги</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> для лиц, находящихся в системе уголовной юстиции в настоящее время или ранее: </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="53B6405F" w14:textId="01B8F48C" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="1B64A86D" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="003F1049" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ресурсы и информация о </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>вопросах и системе ювенальной юстиции</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/juvenile-justice-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B6405F" w14:textId="7192CE16" w:rsidR="003F1049" w:rsidRPr="00435A1A" w:rsidRDefault="003F1049" w:rsidP="00435A1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Помощь в поиске бесплатных или недорогих юридических услуг в Массачусетсе: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="2F960237" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46420256" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FDE0476" w14:textId="7A8FF118" w:rsidR="00644955" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Лица с ОВЗ</w:t>
             </w:r>
             <w:r w:rsidR="00350BF6">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F54EB34" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="7F54EB34" w14:textId="4981DFFE" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация о </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>правах лиц с ОВЗ, доступе и ресурсах</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, включая жилье, образование и государственные услуги: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/disability-rights-access-resources</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="0222DA23" w14:textId="1078A4BF" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A2E2ED8" w14:textId="262FFB4D" w:rsidR="00644955" w:rsidRPr="003F1049" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Услуги, связанные с </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>обучением и трудоустройством, проживанием в обществе и определением ОВЗ</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="00435A1A">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidR="003F1049" w:rsidRPr="001F3A4F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:bidi="ru-RU"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/massachusetts-rehabilitation-commission</w:t>
+                <w:t>https://www.mass.gov/orgs/massability</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0222DA23" w14:textId="1F220411" w:rsidR="003F1049" w:rsidRPr="00435A1A" w:rsidRDefault="003F1049" w:rsidP="00435A1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ресурсы по вопросам сексуальности и сексуального здоровья для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>молодёжи с интеллектуальными нарушениями или нарушениями развития</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="003F1049">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://yoursexualhealthtoolkit.org/</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="246EEE6F" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3AD636CD" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7538C699" w14:textId="1E854AB6" w:rsidR="00644955" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Трудовые отношения</w:t>
             </w:r>
             <w:r w:rsidR="00350BF6">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F8E503D" w14:textId="054B2464" w:rsidR="00C452F3" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="00350BF6">
+          <w:p w14:paraId="2F8E503D" w14:textId="7C47D03A" w:rsidR="00C452F3" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="00350BF6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация о </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>правах и гарантиях для работников</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, включая оплачиваемый отпуск по семейным обстоятельствам и отпуск по болезни: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/workers-rights-safety</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="7881C097" w14:textId="1B15D4B8" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7881C097" w14:textId="6A0C42B2" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация о </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>законах о детском труде</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> для лиц в возрасте 14–18 лет: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId28">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="27EB67F4" w14:textId="5AD35571" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EB67F4" w14:textId="698DAEEC" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>сообщить о небезопасных условиях труда</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId29">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-workplace-complaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или позвоните на </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>горячую линию по вопросам обеспечения условий труда</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> по телефону 617-727-3465. </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Горячая линия работает с 10:00 до 16:00 с понедельника по пятницу. Ваш работодатель не может принять ответные меры против вас за подачу жалобы на небезопасные условия труда.</w:t>
             </w:r>
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="665AED3C" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11DB536E" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:bidi="ru-RU"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1200109C" w14:textId="77777777" w:rsidR="003F1049" w:rsidRPr="003F1049" w:rsidRDefault="003F1049" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64AA9AD2" w14:textId="32666D8B" w:rsidR="00644955" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Продовольственная и денежная помощь</w:t>
             </w:r>
             <w:r w:rsidR="00350BF6">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00026088" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="00026088" w14:textId="7B7C8C24" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы найти </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>местный продовольственный банк</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/find-a-local-food-bank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или позвоните на </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>горячую линию Проекта Bread FoodSource (обеспечения продовольствием)</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> по номеру 800-645-8333 (телетайп: 800-377-1292). </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="763DE6A5" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="763DE6A5" w14:textId="0751DFD6" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы подать заявку на получение </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>пособий SNAP (Программ дополнительной помощи по получению продуктов питания)</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (продовольственные талоны), посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29">
+            <w:hyperlink r:id="rId31">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или позвоните по телефону </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">службы поддержки DTA (Департамента временной помощи) </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">877-382-2363. </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Горячая линия работает с 8:15 до 16:45 с понедельника по пятницу.</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1FAE3216" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FAE3216" w14:textId="31C6DAEA" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация о льготах по программе </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>SNAP в чрезвычайных ситуациях</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId32">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/emergency-snap-benefits</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="4997506E" w14:textId="55F47EB8" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4997506E" w14:textId="4A6B510E" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы подать заявку на получение </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>льгот WIC (Программа обеспечения дополнительного питания для женщин и детей грудного и раннего возрастов)</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31">
+            <w:hyperlink r:id="rId33">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00435A1A">
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>или позвоните по номеру 800-942-1007.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="0B538898" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="292F8CB9" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A6CB570" w14:textId="08355933" w:rsidR="00644955" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Доступ к услугам здравоохранения</w:t>
             </w:r>
             <w:r w:rsidR="00350BF6">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="077940C3" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="077940C3" w14:textId="60086F4D" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы продлить страховое покрытие </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>MassHealth (Массовое здравоохранение)</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или узнать, имеете ли вы право на участие в программе MassHealth, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
-              <w:r w:rsidRPr="00435A1A">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidR="003F1049" w:rsidRPr="00E6148D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:bidi="ru-RU"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/masshealth-eligibility-redeterminations</w:t>
+                <w:t>https://www.mass.gov/orgs/masshealth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или позвоните по номеру 800-841-2900 (TDD/TTY (тестовый телефон/телетайп): 711).</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51B63FB9" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Для получения помощи в получении медицинской страховки, медицинских услуг или лекарств позвоните на </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>горячую линию Health Care for All (Здравоохранение для всех)</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> по телефону 800-272-4232 или заполните форму здесь: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId35">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://hcfama.org/health-insurance-help/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18F8CAE6" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="18F8CAE6" w14:textId="6752FB19" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация о медицинском страховании и консультации для участников программы </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Medicare</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> и их семей: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34">
+            <w:hyperlink r:id="rId36">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/health-insurance-counseling</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="7DD37531" w14:textId="4184A69E" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736F7E6E" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="003F1049" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация о том, как получить доступ к </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>услугам по прерыванию беременности</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35">
+            <w:hyperlink r:id="rId37">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/accessing-abortion-care-in-massachusetts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD37531" w14:textId="6B97C2B8" w:rsidR="003F1049" w:rsidRPr="00435A1A" w:rsidRDefault="003F1049" w:rsidP="00435A1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Рекомендуемые </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>вакцины</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> и места, где можно пройти вакцинацию: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="003F1049">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/vaccine-information-for-the-general-public</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="2527B822" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F669E09" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A5385B2" w14:textId="01ABAF08" w:rsidR="00644955" w:rsidRPr="00350BF6" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -1539,51 +2175,50 @@
             </w:r>
             <w:r w:rsidR="00350BF6">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="213CF866" w14:textId="7AE72658" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00180020">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Чтобы подать </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>заявку на услуги приюта</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, позвоните в </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Программу </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -1625,156 +2260,195 @@
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>(Emergency Housing System Program)</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">по телефону 866-584-0653. </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Горячая линия работает с 8:00 до 17:00, с понедельника по пятницу, возможен перевод. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B1228C3" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="3B1228C3" w14:textId="3815EEDA" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация о </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Программе предоставления жилья в чрезвычайных ситуациях</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> и местных ресурсах предоставления жилья: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36">
+            <w:hyperlink r:id="rId39">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/emergency-housing-assistance-programs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="06D7266E" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D7266E" w14:textId="05E1F55D" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация о том, как получить </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>помощь</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, включая помощь в аренде и социальное жилье: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37">
+            <w:hyperlink r:id="rId40">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="003F1049">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1049" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2A2DCA02" w14:textId="23CCE76E" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Чтобы получить помощь и поддержку </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>для молодых людей, оставшихся без жилья, или молодых людей, думающих о побеге из дома</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, позвоните в Национальную службу помощи беглецам по телефону 1-800-786-2929 или отправьте сообщение SAFE и свое текущее местоположение (адрес, город, штат) на номер 44357(4HELP).  </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Телефон доступен 24 часа, 7 дней в неделю.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1828,356 +2502,553 @@
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Ресурсы для беженцев и иммигрантов, включая финансовые ресурсы</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>, ресурсы для трудоустройства и получения образования</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/office-for-refugees-and-immigrants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  или позвоните по номеру 617-727-7888 (телетайп: 617-727-8147)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00435A1A">
+            <w:r w:rsidRPr="00E85C17">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00435A1A">
+            <w:r w:rsidRPr="00E85C17">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Телефон доступен с 9:00 до 17:00 с понедельника по пятницу.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C7767A7" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="249DE3FC" w14:textId="7EE12A82" w:rsidR="00E85C17" w:rsidRPr="00E85C17" w:rsidRDefault="00E85C17" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00435A1A">
-              <w:rPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Информация о </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>правах иммигрантов и ресурсах</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> для них в Массачусетсе: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7767A7" w14:textId="76D00F89" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435A1A">
+              <w:rPr>
+                <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация для иммигрантов, включая </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">юридические ресурсы: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:anchor="get-help">
+            <w:hyperlink r:id="rId43" w:anchor="get-help">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.boston.gov/departments/immigrant-advancement#get-help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="112D584D" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Услуги по месту жительства</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> для беженцев, лиц, получивших убежище, и иммигрантов:</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="4D6995"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40">
+            <w:hyperlink r:id="rId44">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.riacboston.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  или 617-238-2430. </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Центр помощи беженцам и иммигрантам (RIAC) имеет офисы в Бостоне, Линне и Вустере. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="024A2F61" w14:textId="5C8FBC08" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="04AB21DD" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00E85C17" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Образовательные ресурсы</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> для иммигрантов и беженцев, включая </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">детей, изучающих английский язык: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41">
+            <w:hyperlink r:id="rId45">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/ele/families/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="236DB40F" w14:textId="23D28343" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C3ED720" w14:textId="77777777" w:rsidR="00E85C17" w:rsidRPr="00E85C17" w:rsidRDefault="00E85C17" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:r w:rsidRPr="00435A1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Юридические ресурсы,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> направления в соответствующие службы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>и поддержка по вопросам иммиграции</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:bidi="ru-RU"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:i/>
                 </w:rPr>
-                <w:t>https://www.fcc.gov/acp</w:t>
+                <w:t>https://masslrf.org/en/triage/start/immigration</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00435A1A">
-[...46 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79179C31" w14:textId="77777777" w:rsidR="00E85C17" w:rsidRPr="00E85C17" w:rsidRDefault="00E85C17" w:rsidP="00435A1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Ресурсы для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>иммигрантов, включая горячую линию по вопросам иммиграции, тренинги «Знайте свои права» и информационные листки</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:i/>
+                </w:rPr>
+                <w:t>https://miracoalition.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> / Горячая линия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>: (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>508-293-1871</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="024A2F61" w14:textId="14A5C78D" w:rsidR="00E85C17" w:rsidRPr="00435A1A" w:rsidRDefault="00E85C17" w:rsidP="00435A1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Помощь в поиске </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>бесплатных или недорогих юридических услуг</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> в Массачусетсе, включая юридические услуги по вопросам иммиграции: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:i/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="160AFAED" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="335CEC27" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E0261ED" w14:textId="7C646AAA" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -2196,67 +3067,67 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Ресурсы о здоровье ЛГБТКИА+</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, в том числе специально предназначенные для молодежи ЛГБТКИА+: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>Массачусетская комиссия по делам молодежи ЛГБТК</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://linktr.ee/malgbt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">).  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D845087" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
@@ -2270,145 +3141,237 @@
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы связаться с поддержкой сообщества и ресурсами для трансгендеров или задать вопросы, позвоните в </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans Lifeline (Транс линия жизни) </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">по телефону 877-565-8860 или посетите веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://translifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44F7B818" w14:textId="2A9627DF" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="1D24B51F" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00E85C17" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Местные ресурсы, доступные для </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>пожилых людей ЛГБТКИА+</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, включая проект </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>для пожилых представителей ЛГБТКИА+ Fenway Health</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5FFF1D0A" w14:textId="2E2B0237" w:rsidR="00E85C17" w:rsidRPr="00E85C17" w:rsidRDefault="00E85C17" w:rsidP="00435A1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Ресурсы и информация для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>интерсекс-молодёжи и всех людей с вариациями физических половых признаков</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://interactadvocates.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="44F7B818" w14:textId="7272837B" w:rsidR="00E85C17" w:rsidRPr="00435A1A" w:rsidRDefault="00E85C17" w:rsidP="00435A1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Конфиденциальная </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>информация и рекомендации по вопросам сексуального здоровья</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> и отношений для подростков и молодых людей: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="6A4F0346" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="365BB818" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72EEDDE6" w14:textId="248A537B" w:rsidR="00644955" w:rsidRPr="00C452F3" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
@@ -2455,51 +3418,51 @@
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ситуаций</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, позвоните на </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Suicide &amp; Crisis Lifeline (Линия помощи в кризисных ситуациях и предотвращения самоубийств)</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> по номеру 988 или посетите сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47">
+            <w:hyperlink r:id="rId56">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://988lifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EC13B80" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
@@ -2609,689 +3572,918 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">вариантах услуг в области психического здоровья и зависимости от психоактивных веществ, </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>а также</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> найти местного поставщика медицинских услуг</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48">
+            <w:hyperlink r:id="rId57">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mabhaccess.com/Home.aspx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="325F219F" w14:textId="2BB9466F" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="673F80FE" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00E85C17" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Обучение, поддержка и тренинги</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> для людей с психическими расстройствами и их семей: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49">
+            <w:hyperlink r:id="rId58">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://namimass.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="325F219F" w14:textId="344610D0" w:rsidR="00E85C17" w:rsidRPr="00435A1A" w:rsidRDefault="00E85C17" w:rsidP="00435A1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Справочник национальных организаций, оказывающих поддержку в период горя </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>в различных ситуациях, связанных с горем и утратой: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="58FBA391" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0BCC79AE" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="254680C0" w14:textId="77B23C9E" w:rsidR="00644955" w:rsidRPr="00B32A61" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A61">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Безопасность при аномальной жаре: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50272822" w14:textId="1CC60272" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="50272822" w14:textId="78B7D61A" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Для получения информации о том, </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">как оставаться в безопасности во время экстремальной жары, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50">
+            <w:hyperlink r:id="rId60">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/extreme-heat-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="1D38035B" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="395322AE" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="735887D5" w14:textId="01A91340" w:rsidR="00644955" w:rsidRPr="00C452F3" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Пожилые люди</w:t>
             </w:r>
             <w:r w:rsidR="00C452F3">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="468FB637" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="468FB637" w14:textId="1641E340" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ресурсы для </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>пожилых людей и их опекунов</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, которые помогут им жить и развиваться в выбранном ими сообществе: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51">
-              <w:r w:rsidRPr="00435A1A">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidR="00E85C17" w:rsidRPr="00C5448E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:bidi="ru-RU"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/executive-office-of-elder-affairs</w:t>
+                <w:t>https://www.mass.gov/orgs/executive-office-of-aging-independence-age</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="4C329FCC" w14:textId="0472E389" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C329FCC" w14:textId="7622BDEF" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00E85C17" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00435A1A">
-[...36 lines deleted...]
-              <w:t>Телефон доступен с 9:00 до 17:00, с понедельника по пятницу.</w:t>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ресурсы по профилактике падений</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> для пожилых людей и лиц, осуществляющих за ними уход: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="6837B621" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E1162CA" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28C29770" w14:textId="4E541E9E" w:rsidR="00644955" w:rsidRPr="00C452F3" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Воспитание и семья</w:t>
             </w:r>
             <w:r w:rsidR="00C452F3">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C386D31" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="4C386D31" w14:textId="3F9DAB11" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Ресурсы поддержки образования</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> для учащихся и их семей: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/sfs/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2BC1D1E9" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Чтобы поговорить с кем-нибудь о</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> родительском стрессе</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или связаться с </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>местными ресурсами для родителей</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.parentshelpingparents.org/stressline или позвоните по номеру 1-800-632-8188</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Телефон доступен 24 часа, 7 дней в неделю.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="459E9AB5" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="459E9AB5" w14:textId="1EB87C53" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы узнать, имеет ли ваша семья право на получение финансовой помощи в сфере </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>раннего образования и ухода, и подать заявку на получение финансовой помощи</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-              <w:r w:rsidRPr="00435A1A">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r w:rsidR="00E85C17" w:rsidRPr="00AF7A90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:bidi="ru-RU"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families или позвоните по номеру 877-211-6277</w:t>
+                <w:t>https://www.mass.gov/child-care-financial-assistance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00435A1A">
-[...42 lines deleted...]
-          <w:p w14:paraId="30F19955" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435A1A">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F19955" w14:textId="60764162" w:rsidR="00644955" w:rsidRPr="00E85C17" w:rsidRDefault="00644955" w:rsidP="00E85C17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Чтобы найти местное </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>агентство ресурсов и направлений по уходу за детьми</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55">
+            <w:hyperlink r:id="rId66">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="3FFAF1F3" w14:textId="3C7A0A80" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="00435A1A">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FFAF1F3" w14:textId="1D6B4ACD" w:rsidR="00644955" w:rsidRPr="00E85C17" w:rsidRDefault="00644955" w:rsidP="00E85C17">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация об </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>охране здоровья детей</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56">
+            <w:hyperlink r:id="rId67">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-welfare-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="00435A1A">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="5C68AF30" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="55AEC883" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B845574" w14:textId="0C277F3A" w:rsidR="00644955" w:rsidRPr="00C452F3" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0078D4"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Беременность и послеродовая поддержка </w:t>
             </w:r>
             <w:r w:rsidR="00C452F3">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ECF38A0" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="7ECF38A0" w14:textId="0EC1A68E" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Ресурсы по перинатальному психическому здоровью</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> для женщин и семей, включая помощь при послеродовой депрессии: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57">
-              <w:r w:rsidRPr="00435A1A">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r w:rsidR="00E85C17" w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/postpartum-depression</w:t>
+                <w:t>https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00E85C17">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="449F891B" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Для получения конфиденциальной поддержки до, во время и после беременности звоните на национальную </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>горячую линию охраны психического здоровья матерей</w:t>
@@ -3319,364 +4511,505 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы найти местную поддержку семей в связи с </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>беременностью и потерей младенцев</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58">
+            <w:hyperlink r:id="rId69">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://nationalshare.org/massachusetts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="4E1122CD" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06C05F46" w14:textId="2D4F39E9" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="1C57B966" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06C05F46" w14:textId="67FAD203" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Сообщение о насилии или торговле людьми:</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D13AD8A" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы сообщить о причинении вреда физическому лицу в указанных ниже группах, используйте предоставленную ссылку или номер телефона. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16F547F3" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+          <w:p w14:paraId="16F547F3" w14:textId="098CFF04" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Дети (в отношении которых известны факты жестокого обращения или отсутствия опеки, либо существуют подозрения в наличии таких фактов):</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Местный офис Департамента по делам детей и семьи (DCF) можно найти по ссылке: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59">
+            <w:hyperlink r:id="rId70">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-child-abuse-or-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или позвонив на </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>горячую линию для детей из группы риска</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> по телефону 800-792-5200. </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Телефон доступен 24 часа, 7 дней в неделю.</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="5AD5ED53" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD5ED53" w14:textId="011FE465" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00A672A5" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00435A1A">
-[...13 lines deleted...]
-              <w:r w:rsidRPr="00435A1A">
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Взрослые в возрасте 60 лет и старше</w:t>
+            </w:r>
+            <w:r w:rsidR="00644955" w:rsidRPr="00435A1A">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Управление по делам пожилых людей можно найти на веб-сайте </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71">
+              <w:r w:rsidR="00644955" w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-elder-abuse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00435A1A">
+            <w:r w:rsidR="00644955" w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или позвонив по номеру </w:t>
             </w:r>
-            <w:r w:rsidRPr="00435A1A">
+            <w:r w:rsidR="00644955" w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">800-922-2275. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00435A1A">
+            <w:r w:rsidR="00644955" w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Телефон доступен 24 часа, 7 дней в неделю. </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="5BFE5DE5" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BFE5DE5" w14:textId="3F89A30D" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Лицо, находящееся в доме престарелых или больнице:</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Департамент общественного здравоохранения: телефон 800-462-5540 или веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61">
+            <w:hyperlink r:id="rId72">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6748BBF0" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6748BBF0" w14:textId="1E40F195" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Лица с ограниченными возможностями (в возрасте от 18 до 59 лет):</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62">
+            <w:hyperlink r:id="rId73">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/reporting-abuse-and-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">или телефон </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Комиссии по защите лиц с ограниченными возможностями</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: 800-426-9009. </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Телефон доступен 24 часа, 7 дней в неделю. </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2720DFF9" w14:textId="4468105E" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2720DFF9" w14:textId="2EA62F64" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Лицо, которое может быть </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>жертвой торговли людьми</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: Генеральная прокуратура: телефон 617-693-2011 или веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/human-trafficking-division-resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="13BC74B8" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="457ED994" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRPr="00031FD4" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E904CC5" w14:textId="62487B42" w:rsidR="00644955" w:rsidRPr="00C452F3" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -3705,347 +5038,346 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы получить информацию, поддержку или помощь </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>в связи с нежелательным сексуальным опытом, насилием или жестоким обращением в романтических или сексуальных отношениях</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64">
+            <w:hyperlink r:id="rId75">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>позвоните</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> в SafeLink (Ссылка безопасности) </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">по телефону 877-785-2020 или войдите в онлайн-чат </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65">
+            <w:hyperlink r:id="rId76">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>SafeLink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> по</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> ссылке </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>casayrmyrna.org/chat</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">. ТЕЛЕТАЙП: 877-521-2601. Чтобы поговорить на испанском языке, позвоните по телефону 800- 930-9252. </w:t>
+              <w:t xml:space="preserve">. ТЕЛЕТАЙП: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435A1A">
+              <w:rPr>
+                <w:color w:val="141414"/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">877-521-2601. Чтобы поговорить на испанском языке, позвоните по телефону 800- 930-9252. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640A5C97" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы получить поддержку или помощь в связи с </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>нежелательным сексуальным опытом</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:color w:val="141414"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, позвоните на горячую линию для пострадавших от сексуального насилия по телефону 800-656-4673 или посетите веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66">
+            <w:hyperlink r:id="rId77">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>www.rainn.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>, на котором есть онлайн-чат.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C8EE86A" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы получить поддержку или помощь из-за насилия или жестокого обращения в романтических или сексуальных отношениях, позвоните на </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>горячую линию по вопросам домашнего насилия</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> по телефону 800-799-7233 или посетите веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67">
+            <w:hyperlink r:id="rId78">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.thehotline.org/help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>, на котором есть онлайн-чат.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="117734D4" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы получить поддержку или помощь для </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">молодых людей (в возрасте от 13 до 26 лет) </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">касающуюся романтических или сексуальных отношений, позвоните в </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68">
+            <w:hyperlink r:id="rId79">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love is Respect </w:t>
-[...8 lines deleted...]
-                <w:t>(Любовь это уважение)</w:t>
+                <w:t>Love is Respect (Любовь это уважение)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> по телефону 866-331-9474 (телетайп: 866-331-8453), отправьте текстовое сообщение: loveis на номер 22522 или воспользуйтесь онлайн чатом: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69">
+            <w:hyperlink r:id="rId80">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.loveisrespect.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4B8BC45C" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Если вас беспокоит то, как вы (или кто-то в вашей жизни) относитесь к другим людям, включая человека, с которым вы встречаетесь или состоите в браке, позвоните на горячую линию </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>A Call for Change Helpline (Поможем измениться)</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> по телефону 877-898-3411 или напишите письмо на адрес </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70">
+            <w:hyperlink r:id="rId81">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>help@acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или посетите сайт acallforchangehelpline.org</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, чтобы узнать больше о том, как стать надежным партнером. </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Общение является </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>конфиденциальным</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>, горячая линия работает с 10:00 до 22:00, 365 дней в году. Доступен перевод на иностранные языки.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484E0457" w14:textId="7AF95DAE" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="77A92DB9" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00A672A5" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Для получения </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>конфиденциальной поддержки</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
@@ -4058,130 +5390,524 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>вызывающим беспокойство сексуальным поведением</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> у себя или у близкого вам человека, обратитесь на </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">горячую линию Stop It NOW (Останови это СЕЙЧАС) </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">по адресу </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>http://www.stopitnow.org/help-guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или позвонив по номеру 1-888-773-8368. </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Телефон доступен с 12:00 до 18:00, с понедельника по пятницу.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="484E0457" w14:textId="26C6B03F" w:rsidR="00A672A5" w:rsidRPr="00435A1A" w:rsidRDefault="00A672A5" w:rsidP="00435A1A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Информация и ресурсы по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>предотвращению подмешивания веществ в напитки</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/plan-to-prevent-drink-spiking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A672A5" w:rsidRPr="00435A1A" w14:paraId="29134EE4" w14:textId="77777777" w:rsidTr="00B32A61">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="279CCECA" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25D4640C" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Сексуальное и репродуктивное здоровье</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E602750" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="00A672A5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Информация о контрацепции</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t> и поддержка для молодых людей: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A672A5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:bidi="ru-RU"/>
+                </w:rPr>
+                <w:t>https://www.bedsider.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67BE4A55" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="00A672A5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Услуги в области </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>сексуального и репродуктивного здоровья в Массачусетсе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A672A5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:bidi="ru-RU"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/sexual-and-reproductive-health-services</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C90F8C" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="00A672A5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Информация и ресурсы по вопросам сексуального здоровья для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>мужчин из числа ЛГБТК+ и лиц, которым при рождении был определён мужской пол</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A672A5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:bidi="ru-RU"/>
+                </w:rPr>
+                <w:t>https://carethatfitsyou.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C05F317" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="00A672A5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Конфиденциальные рекомендации по вопросам сексуального здоровья и информация об отношениях для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>подростков и молодых людей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A672A5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:bidi="ru-RU"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="043DAC49" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="00A672A5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Подготовленная подростками информация</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t> о сексуальном здоровье, отношениях и сексуальности: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A672A5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:bidi="ru-RU"/>
+                </w:rPr>
+                <w:t>https://sexetc.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6295D4D8" w14:textId="2B2AFB96" w:rsidR="00A672A5" w:rsidRPr="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="00A672A5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Всесторонняя информация о сексуальном и репродуктивном здоровье для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>подростков</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A672A5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:bidi="ru-RU"/>
+                </w:rPr>
+                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="1E32004C" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="483EF1C6" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:bidi="ru-RU"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D9908D1" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A9E2165" w14:textId="77777777" w:rsidR="00A672A5" w:rsidRPr="00A672A5" w:rsidRDefault="00A672A5" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CAC6050" w14:textId="11AD6CBE" w:rsidR="00644955" w:rsidRPr="00C452F3" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Употребление психоактивных веществ</w:t>
             </w:r>
             <w:r w:rsidR="00C452F3">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BF79A82" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы получить доступ к ресурсам и поддержке для людей, употребляющих психоактивные вещества, находящихся в процессе лечения зависимости, и их близких, посетите веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72">
+            <w:hyperlink r:id="rId90">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://helplinema.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или позвоните на </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>горячую линию штата Массачусетс по вопросам употребления психоактивных веществ</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
@@ -4204,51 +5930,51 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы получить доступ к ресурсам и поддержке для людей, </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>употребляющих табак и желающих бросить курить</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73">
+            <w:hyperlink r:id="rId91">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://makesmokinghistory.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или позвоните на</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> горячую линию для курильщиков</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
@@ -4264,265 +5990,522 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы получить доступ к ресурсам и поддержке </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>молодых людей, употребляющих табак и желающих бросить курить</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74">
+            <w:hyperlink r:id="rId92">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://ma.mylifemyquit.org/index</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> или отправьте сообщение “Start My Quit” (Я бросаю) на номер 36072.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CB8955" w14:textId="6D916645" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="24CB8955" w14:textId="319B5559" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы найти местный </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Центр поддержки людей с аналогичной зависимостью</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, который предлагает обучение, общественные мероприятия и оздоровительные группы, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75">
+            <w:hyperlink r:id="rId93">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/peer-recovery-support-centers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="3C9E548F" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="48BBAC5C" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4868B970" w14:textId="31CE0C53" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Транспорт</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18F73537" w14:textId="749EDF51" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00B32A61">
+          <w:p w14:paraId="18F73537" w14:textId="363A7CB2" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00B32A61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32A61">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>Транспортные услуги</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> для членов сообщества, включая пожилых людей, людей с ограниченными возможностями, ветеранов и пассажиров: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76">
+            <w:hyperlink r:id="rId94">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/im-looking-for-transportation</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="734F1357" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="41521387" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="00435A1A">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71559C5C" w14:textId="45317FBA" w:rsidR="00644955" w:rsidRPr="00C452F3" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ветераны </w:t>
             </w:r>
             <w:r w:rsidR="00C452F3">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37EF9F30" w14:textId="272FD6F1" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="37EF9F30" w14:textId="7CCE811E" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Службы поддержки ветеранов и их семей, включая </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>экстренную финансовую помощь</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77">
+            <w:hyperlink r:id="rId95">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/executive-office-of-veterans-services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5" w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r w:rsidR="00A672A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E85C17" w:rsidRPr="00435A1A" w14:paraId="427897CF" w14:textId="77777777" w:rsidTr="00B32A61">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB4B29F" w14:textId="77777777" w:rsidR="00E85C17" w:rsidRDefault="00E85C17" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="205E7038" w14:textId="77777777" w:rsidR="00E85C17" w:rsidRDefault="00E85C17" w:rsidP="007B59A4">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Профилактика насилия и восстановление после пережитого насилия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0504F44D" w14:textId="77777777" w:rsidR="00E85C17" w:rsidRDefault="00E85C17" w:rsidP="00E85C17">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Информация, поддержка и направления в соответствующие службы для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>потерпевших и лиц, переживших преступление</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>, включая ресурсы по выплате компенсации потерпевшим: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:bidi="ru-RU"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/askmova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(Государственный ресурс)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="137CC443" w14:textId="77777777" w:rsidR="00E85C17" w:rsidRDefault="00E85C17" w:rsidP="00E85C17">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Местные службы помощи в период горя </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>для детей и подростков, потерявших родителя, лицо, осуществлявшее уход, или другого близкого человека: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:bidi="ru-RU"/>
+                </w:rPr>
+                <w:t>https://nacg.org/find-support/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D11E485" w14:textId="68172541" w:rsidR="00E85C17" w:rsidRPr="00E85C17" w:rsidRDefault="00E85C17" w:rsidP="00E85C17">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Справочник национальных организаций, оказывающих поддержку в период горя </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>в различных ситуациях, связанных с горем и утратой: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00E85C17">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:bidi="ru-RU"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E85C17">
+              <w:rPr>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644955" w:rsidRPr="00435A1A" w14:paraId="3A5118AB" w14:textId="77777777" w:rsidTr="00B32A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6C9D4A8A" w14:textId="77777777" w:rsidR="00B32A61" w:rsidRDefault="00B32A61" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04F43E12" w14:textId="16FDE015" w:rsidR="00644955" w:rsidRPr="00C452F3" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
@@ -4544,336 +6527,345 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Поддержка и ресурсы для </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>подростков и молодежи с опытом в различных системах</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, включая психическое здоровье, правовую систему и образование: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78">
+            <w:hyperlink r:id="rId99">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://youthmovemassachusetts.net/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F966FA9" w14:textId="77777777" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="007B59A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Информация об </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>общегосударственном движении молодежи по борьбе против табака</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79">
+            <w:hyperlink r:id="rId100">
               <w:r w:rsidRPr="00435A1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://the84.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="09376D9B" w14:textId="05B136ED" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Чтобы найти </w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>поддержку в связи с потерей родителя или опекуна</w:t>
             </w:r>
             <w:r w:rsidRPr="00435A1A">
               <w:rPr>
                 <w:lang w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, посетите веб-сайт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidRPr="0074460D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:bidi="ru-RU"/>
                 </w:rPr>
                 <w:t>https://nacg.org/find-support/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="610F39E0" w14:textId="38C1303D" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00644955" w:rsidP="00435A1A">
+          <w:p w14:paraId="610F39E0" w14:textId="6E6E9FEB" w:rsidR="00644955" w:rsidRPr="00435A1A" w:rsidRDefault="00A672A5" w:rsidP="00435A1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00435A1A">
-[...19 lines deleted...]
-              <w:r w:rsidR="00B32A61" w:rsidRPr="006D212B">
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Центры свободного посещения</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, обеспечивающие конфиденциальность и предоставляющие молодёжи и молодым взрослым питание, одежду, помощь с жильём, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>поддержку в области психического здоровья и другие услуги: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A672A5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:bidi="ru-RU"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+                <w:t>https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B32A61" w:rsidRPr="00B32A61">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00A672A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F1049">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственный ресурс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:bidi="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FAC090B" w14:textId="77777777" w:rsidR="00B663CA" w:rsidRPr="00435A1A" w:rsidRDefault="00B663CA" w:rsidP="00C452F3"/>
     <w:sectPr w:rsidR="00B663CA" w:rsidRPr="00435A1A" w:rsidSect="00644955">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="513EEC4A" w14:textId="77777777" w:rsidR="00DC7AC0" w:rsidRDefault="00DC7AC0" w:rsidP="00751A8F">
+    <w:p w14:paraId="79CBC91B" w14:textId="77777777" w:rsidR="00FB546C" w:rsidRDefault="00FB546C" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56AA5E03" w14:textId="77777777" w:rsidR="00DC7AC0" w:rsidRDefault="00DC7AC0" w:rsidP="00751A8F">
+    <w:p w14:paraId="02F97704" w14:textId="77777777" w:rsidR="00FB546C" w:rsidRDefault="00FB546C" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6007AFD9" w14:textId="77777777" w:rsidR="00DC7AC0" w:rsidRDefault="00DC7AC0" w:rsidP="00751A8F">
+    <w:p w14:paraId="726AAC6A" w14:textId="77777777" w:rsidR="00FB546C" w:rsidRDefault="00FB546C" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B2A15A3" w14:textId="77777777" w:rsidR="00DC7AC0" w:rsidRDefault="00DC7AC0" w:rsidP="00751A8F">
+    <w:p w14:paraId="27F808FD" w14:textId="77777777" w:rsidR="00FB546C" w:rsidRDefault="00FB546C" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CA48B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E46A7880"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4946,51 +6938,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="065942EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="984E6138"/>
+    <w:tmpl w:val="76F28D5E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -6300,50 +8292,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BDA6250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="546F634B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="033E9A08"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D317AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="06C61D68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8D66ECE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6412,51 +8517,51 @@
     <w:lvl w:ilvl="7" w:tplc="980435A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="120CAD1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="588D5536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86D4EC04"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6525,51 +8630,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A02DCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="854ADB62"/>
     <w:lvl w:ilvl="0" w:tplc="F8707AB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0EFAE44C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6638,51 +8743,51 @@
     <w:lvl w:ilvl="7" w:tplc="4D5C2F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76DE8D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C2301A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A650E3D2"/>
     <w:lvl w:ilvl="0" w:tplc="A8F8B784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB629238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6751,51 +8856,51 @@
     <w:lvl w:ilvl="7" w:tplc="37C4B840">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C64A514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761EE3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46DCE028"/>
     <w:lvl w:ilvl="0" w:tplc="0282B6F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BF8F0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6864,51 +8969,51 @@
     <w:lvl w:ilvl="7" w:tplc="58BED120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="74A8DC98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764DD5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48067A36"/>
     <w:lvl w:ilvl="0" w:tplc="FB02092C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4464200C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6977,51 +9082,51 @@
     <w:lvl w:ilvl="7" w:tplc="8EC83406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="21FABB86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FAA5A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE88CDA4"/>
     <w:lvl w:ilvl="0" w:tplc="61FA2352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="676E872E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7091,115 +9196,119 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF2E337E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1259021221">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="715277583">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="55713683">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1386639762">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1556815545">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1836530350">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="355473890">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="885988193">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1159615310">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="83770851">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1309747728">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="191311378">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="149060893">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1845704028">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="361130906">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="903175660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="306204505">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="934050046">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1098528217">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="969046212">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="968633175">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C60A4"/>
     <w:rsid w:val="0000556E"/>
     <w:rsid w:val="00010CF1"/>
     <w:rsid w:val="000117FD"/>
     <w:rsid w:val="00013FDC"/>
     <w:rsid w:val="0002427C"/>
@@ -7211,57 +9320,59 @@
     <w:rsid w:val="000F445B"/>
     <w:rsid w:val="001072CB"/>
     <w:rsid w:val="00107FA1"/>
     <w:rsid w:val="00110C4A"/>
     <w:rsid w:val="001419FC"/>
     <w:rsid w:val="00180020"/>
     <w:rsid w:val="001829BE"/>
     <w:rsid w:val="00193231"/>
     <w:rsid w:val="0019403B"/>
     <w:rsid w:val="001C0AEA"/>
     <w:rsid w:val="001E10A5"/>
     <w:rsid w:val="00202BC6"/>
     <w:rsid w:val="0020575F"/>
     <w:rsid w:val="00217DF5"/>
     <w:rsid w:val="00250A97"/>
     <w:rsid w:val="00253559"/>
     <w:rsid w:val="00293DD4"/>
     <w:rsid w:val="00296367"/>
     <w:rsid w:val="002C3BB8"/>
     <w:rsid w:val="002C45DA"/>
     <w:rsid w:val="002E1A24"/>
     <w:rsid w:val="00306CE6"/>
     <w:rsid w:val="00307828"/>
     <w:rsid w:val="00312078"/>
     <w:rsid w:val="00317A21"/>
+    <w:rsid w:val="00326DA5"/>
     <w:rsid w:val="00344EEA"/>
     <w:rsid w:val="00346F84"/>
     <w:rsid w:val="00350BF6"/>
     <w:rsid w:val="0036571F"/>
     <w:rsid w:val="00386AE3"/>
     <w:rsid w:val="003E733E"/>
     <w:rsid w:val="003E7BBE"/>
+    <w:rsid w:val="003F1049"/>
     <w:rsid w:val="003F3461"/>
     <w:rsid w:val="0040539B"/>
     <w:rsid w:val="0041636C"/>
     <w:rsid w:val="00416607"/>
     <w:rsid w:val="00435A1A"/>
     <w:rsid w:val="00446C4A"/>
     <w:rsid w:val="004771DF"/>
     <w:rsid w:val="00497B15"/>
     <w:rsid w:val="004B592B"/>
     <w:rsid w:val="00526628"/>
     <w:rsid w:val="00572E9D"/>
     <w:rsid w:val="00582BA9"/>
     <w:rsid w:val="00590E14"/>
     <w:rsid w:val="005C0670"/>
     <w:rsid w:val="005D1005"/>
     <w:rsid w:val="005E2E77"/>
     <w:rsid w:val="0060502E"/>
     <w:rsid w:val="00621C91"/>
     <w:rsid w:val="00644955"/>
     <w:rsid w:val="006C2B4F"/>
     <w:rsid w:val="006C2B6A"/>
     <w:rsid w:val="00720C5D"/>
     <w:rsid w:val="007225CC"/>
     <w:rsid w:val="00722769"/>
     <w:rsid w:val="0073515A"/>
@@ -7277,119 +9388,122 @@
     <w:rsid w:val="007D1779"/>
     <w:rsid w:val="007E32EB"/>
     <w:rsid w:val="008060BF"/>
     <w:rsid w:val="008119B4"/>
     <w:rsid w:val="00830F46"/>
     <w:rsid w:val="00834AE4"/>
     <w:rsid w:val="008431E2"/>
     <w:rsid w:val="008468F1"/>
     <w:rsid w:val="008511BA"/>
     <w:rsid w:val="00851327"/>
     <w:rsid w:val="00856250"/>
     <w:rsid w:val="00867EEC"/>
     <w:rsid w:val="008F373F"/>
     <w:rsid w:val="00903E8C"/>
     <w:rsid w:val="00920445"/>
     <w:rsid w:val="009223BD"/>
     <w:rsid w:val="009365BC"/>
     <w:rsid w:val="009B333A"/>
     <w:rsid w:val="009B6EE2"/>
     <w:rsid w:val="009E16FB"/>
     <w:rsid w:val="009E4192"/>
     <w:rsid w:val="00A01A53"/>
     <w:rsid w:val="00A03C91"/>
     <w:rsid w:val="00A23054"/>
     <w:rsid w:val="00A43DA4"/>
+    <w:rsid w:val="00A672A5"/>
     <w:rsid w:val="00A91D10"/>
     <w:rsid w:val="00AA1B68"/>
     <w:rsid w:val="00AB28FD"/>
     <w:rsid w:val="00AE26F8"/>
     <w:rsid w:val="00AF2B00"/>
     <w:rsid w:val="00B21233"/>
     <w:rsid w:val="00B32A61"/>
     <w:rsid w:val="00B42F08"/>
     <w:rsid w:val="00B663CA"/>
     <w:rsid w:val="00B91263"/>
     <w:rsid w:val="00BA1E00"/>
     <w:rsid w:val="00BF0B5A"/>
     <w:rsid w:val="00C32A24"/>
     <w:rsid w:val="00C452F3"/>
     <w:rsid w:val="00CA3FEF"/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rsid w:val="00CC7E55"/>
     <w:rsid w:val="00CE50A2"/>
     <w:rsid w:val="00D32F52"/>
     <w:rsid w:val="00D96AF0"/>
     <w:rsid w:val="00DA3E8D"/>
     <w:rsid w:val="00DC7AC0"/>
     <w:rsid w:val="00DD6602"/>
     <w:rsid w:val="00DE1F13"/>
     <w:rsid w:val="00DF2E67"/>
     <w:rsid w:val="00DF569E"/>
     <w:rsid w:val="00E11E1A"/>
     <w:rsid w:val="00E13A45"/>
     <w:rsid w:val="00E2591E"/>
     <w:rsid w:val="00E4165A"/>
+    <w:rsid w:val="00E85C17"/>
     <w:rsid w:val="00ED2AD2"/>
     <w:rsid w:val="00F01891"/>
     <w:rsid w:val="00F15DF3"/>
     <w:rsid w:val="00F4353E"/>
     <w:rsid w:val="00F75391"/>
     <w:rsid w:val="00F84310"/>
     <w:rsid w:val="00F85E32"/>
     <w:rsid w:val="00FB2AAA"/>
+    <w:rsid w:val="00FB546C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E932820"/>
   <w15:docId w15:val="{AF745974-BF1D-40EF-98C1-857201F816A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7771,51 +9885,50 @@
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DE1F13"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -8041,74 +10154,74 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B32A61"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="862286530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.networkofcare.org/mh/services/index.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/health-insurance-counseling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcc.gov/acp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://russiancentersamovar.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massachusetts-rehabilitation-commission" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-eligibility-redeterminations" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline%20or%20call%201-800-632-8188" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amaze.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casamyrna.org/chat/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casamyrna.org/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-elder-affairs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families%20or%20call%20877-211-6277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naamass.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/postpartum-depression" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoursexualhealthtoolkit.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miracoalition.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bedsider.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://russiancentersamovar.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/&#1087;&#1082;/Downloads/05.%20Resource%20List%20Translations/508-293-1871" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline%20or%20call%201-800-632-8188" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massability" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/vaccine-information-for-the-general-public" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/start/immigration" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactadvocates.org/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casamyrna.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/plan-to-prevent-drink-spiking" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexetc.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/askmova" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naamass.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/health-insurance-counseling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/child-care-financial-assistance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carethatfitsyou.org/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casamyrna.org/chat/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-aging-independence-age" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8375,74 +10488,100 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844db9d4c951facc69f656dfcbe946e8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a9cf721e2e5c5324eeb90f1e9d5c2bb" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+    <Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+    <If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95ceafe754da82e0d50150b538c67038">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f995b9cd31c696a7c1342eb88fbd6780" ns2:_="" ns3:_="">
     <xsd:import namespace="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" minOccurs="0"/>
+                <xsd:element ref="ns2:If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d325074-d398-43b9-9fad-f1a483cc331c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8466,50 +10605,74 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" ma:index="25" nillable="true" ma:displayName="Please briefly describe your proposed topic or question: " ma:internalName="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" ma:index="26" nillable="true" ma:displayName="If this topic is included in CHEI 2026: " ma:internalName="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -8609,123 +10772,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAC1E43-0E7D-4693-9690-A407B52C4552}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
+    <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3583CCA-B270-45A3-95DA-52CB963A33AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65F55A99-21FD-411B-ABE4-F2DCD207338D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ADC9674-4C52-4683-BEE6-F1B69872E0C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>19088</Characters>
+  <Pages>9</Pages>
+  <Words>4203</Words>
+  <Characters>23959</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22392</CharactersWithSpaces>
+  <CharactersWithSpaces>28106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bethany Haefner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4B2F43434AD48489DC7A3A83FD030F7</vt:lpwstr>
   </property>