--- v0 (2025-10-26)
+++ v1 (2026-09-22)
@@ -4,272 +4,465 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B21D2D" w14:paraId="58B3A6B1" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4ECA4EEA" w14:textId="26F22C8E" w:rsidR="00B21D2D" w:rsidRDefault="00B21D2D" w:rsidP="00CC5035">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="120"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>社区卫生公平倡议资源列表</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14D4D" w14:paraId="2BF79356" w14:textId="77777777" w:rsidTr="00CC5035">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC652B5" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F5B9AEE" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="00CC5035">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>下方所列</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>资源可能暂无适配您母语的网页或服务。凡由公共卫生部</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> (Department of Public Health, DPH) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>或其他政府机</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Yu Gothic" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>构提供的信息、服</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>务，您有权以自身偏好的语言版本获取这些信息或服务。如您需要获取政府业务，可免费申请口译服务与翻译书面材料。如需社区组织提供的信息、服务，请查阅分主题、分社区专项资源板块，查找可提供母语服务的机构。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51538328" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7079B381" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>备注：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>标注</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>的内容</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>，由政府机构运营管理</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4228A2BA" w14:textId="7943A5A1" w:rsidR="00F14D4D" w:rsidRPr="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B21D2D" w14:paraId="73FD5006" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="72523390" w14:textId="77777777" w:rsidR="00B21D2D" w:rsidRDefault="00B21D2D" w:rsidP="00CC5035">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一般资源</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="56910C3B" w14:textId="7075074C" w:rsidR="00B21D2D" w:rsidRDefault="00B21D2D" w:rsidP="00F31F10">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>想要联系您所在社区中的资源和服务，请</w:t>
             </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>HYPERLINK "https://mass211.org/" \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>致电</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-1-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="141414"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>使用</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>实时聊天</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="14558F"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>或者</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>访问</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="14558F"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
+            <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://www.mass211.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="14558F"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65570A20" w14:textId="0E5B5BCF" w:rsidR="00B21D2D" w:rsidRPr="00E26D6A" w:rsidRDefault="00B21D2D" w:rsidP="00F31F10">
+          <w:p w14:paraId="743D1A57" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRPr="00F14D4D" w:rsidRDefault="00B21D2D" w:rsidP="00F31F10">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:u w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要搜索与卫生及社会服务需求相关的本地资源与服务，请访问：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-              <w:r>
+            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F14D4D" w:rsidRPr="00C65CC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://massachusetts.networkofcare.org/mh/services/index.aspx</w:t>
+                <w:t>https://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6B226A3B" w14:textId="190BDAD2" w:rsidR="00B21D2D" w:rsidRPr="00E26D6A" w:rsidRDefault="00B21D2D" w:rsidP="00F31F10">
+          <w:p w14:paraId="6B226A3B" w14:textId="74CCEA15" w:rsidR="00B21D2D" w:rsidRPr="00E26D6A" w:rsidRDefault="00B21D2D" w:rsidP="00F31F10">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>想要联系</w:t>
             </w:r>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -286,786 +479,1042 @@
               <w:t>的资源和服务，请访问</w:t>
             </w:r>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>413 Cares</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>HYPERLINK "https://www.413cares.org/" \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E26D6A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>https://www.413cares.org/</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B21D2D" w14:paraId="333D1B85" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4C7F1160" w14:textId="5FEEF83F" w:rsidR="00B21D2D" w:rsidRDefault="00B21D2D" w:rsidP="00B21D2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21D2D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>主题及社区特定资源</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006726C1" w14:paraId="39772D70" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A097FC2" w14:textId="521CED7D" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="00000000" w:rsidP="006726C1">
+          <w:p w14:paraId="17AC7FBE" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51F677AA" w14:textId="63F4890F" w:rsidR="00F14D4D" w:rsidRPr="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>华语社群</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A097FC2" w14:textId="67287F67" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="006726C1" w:rsidP="006726C1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15">
-              <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="006726C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Asian Community Development Corporation (ACDC)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:r w:rsidRPr="006726C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006726C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>提供各种计划，在积累财富、购房、青少年倡权、社区组织和规划未来方面为居民提供指导。</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+              <w:t>提供各种计划，在积累财富、购房、青少年倡权、社区组织和规划未来方面为居民提供指导</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006726C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006726C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006726C1" w14:paraId="367DEF14" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2488FDD1" w14:textId="293B2E89" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="00000000" w:rsidP="006726C1">
+          <w:p w14:paraId="2488FDD1" w14:textId="293B2E89" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="006726C1" w:rsidP="006726C1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16">
-              <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidRPr="006726C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Asian American Civic Association (AACA)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:r w:rsidRPr="006726C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006726C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>为移民和波士顿居民提供职业培训、英语课程和社会服务。</w:t>
+              <w:t>为移民和波士顿居民提供职业培训、英语课程和社会服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006726C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006726C1" w14:paraId="338D412F" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20212B77" w14:textId="67C2B17E" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="00000000" w:rsidP="006726C1">
+          <w:p w14:paraId="20212B77" w14:textId="67C2B17E" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="006726C1" w:rsidP="006726C1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17">
-              <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="006726C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Asian Task Force Against Domestic Violence</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:r w:rsidRPr="006726C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006726C1" w:rsidRPr="00592567">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00592567">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>提供全天候运营的多语言热线、基于社区的服务、紧急庇护所，以及其他语言者英语课程。</w:t>
+              <w:t>提供全天候运营的多语言热线、基于社区的服务、紧急庇护所，以及其他语言者英语课程</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00592567">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006726C1" w14:paraId="1E23C485" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFB5620" w14:textId="50EBBD48" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="00000000" w:rsidP="006726C1">
+          <w:p w14:paraId="2DFB5620" w14:textId="50EBBD48" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="006726C1" w:rsidP="006726C1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18">
-              <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="006726C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Boston Chinatown Neighborhood Center, Inc. (BCNC)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:r w:rsidRPr="006726C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006726C1" w:rsidRPr="006726C1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006726C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>提供儿童保育、教育和劳动力倡议，以及家庭和社区参与等计划和服务。</w:t>
+              <w:t>提供儿童保育、教育和劳动力倡议，以及家庭和社区参与等计划和服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006726C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006726C1" w14:paraId="08078E18" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5214EE52" w14:textId="25A80F82" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="00000000" w:rsidP="006726C1">
+          <w:p w14:paraId="5214EE52" w14:textId="25A80F82" w:rsidR="006726C1" w:rsidRPr="006726C1" w:rsidRDefault="006726C1" w:rsidP="006726C1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19">
-              <w:r w:rsidR="006726C1">
+            <w:hyperlink r:id="rId17">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Southeast Asian Coalition of Central MA (SEACMA)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006726C1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006726C1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>提供就业培训和职业帮助；在东南亚裔社区和大伍斯特地区社区之间架起桥梁；并为寻求帮助者的学业、经济、情感、社会和文化需求提供支持。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="32FF6060" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1887F644" w14:textId="68EC69BC" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="00F31F10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="414A9B40" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD4B668" w14:textId="417A84A4" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="004711BC">
+          <w:p w14:paraId="1BD4B668" w14:textId="0B729375" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="004711BC">
             <w:r w:rsidRPr="004711BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>为</w:t>
             </w:r>
             <w:r w:rsidRPr="004711BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>有残疾以及有特殊健康需求的儿童和青少年</w:t>
             </w:r>
             <w:r w:rsidRPr="004711BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>及其家庭提供的健康和社会服务：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20">
+            <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="004711BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="004711BC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="4BD991CE" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="19301CF7" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78881747" w14:textId="69450DD2" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>刑事法律体系</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17F2000C" w14:textId="09E76D6D" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="17F2000C" w14:textId="5643DFFC" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>为</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>刑事法律体系</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>中个人的家人和朋友提供的资源，包括如何找到和联系囚犯：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21">
+            <w:hyperlink r:id="rId19">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/resources-for-family-and-friends-of-inmates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="05EAC6EA" w14:textId="6D8422E7" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05EAC6EA" w14:textId="45AC3C87" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>为目前或以前触及刑事法律体系的个人提供的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>法律和支持服务</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22">
+            <w:hyperlink r:id="rId20">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="59291764" w14:textId="66590703" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00F14D4D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="246862AF" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>有关</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>青少年法律问题和体系</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的资源和信息：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId21">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/juvenile-justice-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00F14D4D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59291764" w14:textId="7F602DB7" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:lastRenderedPageBreak/>
+              <w:t>麻省免费或低价法律服务转介渠道：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="2F960237" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7095D277" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19BE3B50" w14:textId="0351B4E8" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>残疾</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="070A09F4" w14:textId="140D65DD" w:rsidR="007077AB" w:rsidRPr="00E26D6A" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="070A09F4" w14:textId="06AA1B4B" w:rsidR="007077AB" w:rsidRPr="00E26D6A" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>关于</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>残疾人权利、机会和资源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>的信息，包括住房、教育和政府服务方面的信息：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
+            <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/disability-rights-access-resources</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="1A56C093" w14:textId="3A21C0E4" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B013F04" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>与</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>培训和就业、社区生活和残疾鉴定</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>有关的服务：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidR="00F14D4D" w:rsidRPr="001F3A4F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/massability</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A56C093" w14:textId="4C23F3BA" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>面向</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>存在智力或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>发育障碍青少年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>的性教育与性健康相关资源：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/massachusetts-rehabilitation-commission</w:t>
+                <w:t>https://yoursexualhealthtoolkit.org/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="246EEE6F" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="345F1ED5" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53A7E437" w14:textId="3EB80330" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>就业</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6AEAFE66" w14:textId="65D31C53" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6AEAFE66" w14:textId="6782780E" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>关于</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>工人权利和安全</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的信息，包括带薪家庭假和病假：</w:t>
             </w:r>
             <w:hyperlink r:id="rId26">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/workers-rights-safety</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="3084531F" w14:textId="639F81E9" w:rsidR="007077AB" w:rsidRPr="00E26D6A" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3084531F" w14:textId="13449784" w:rsidR="007077AB" w:rsidRPr="00E26D6A" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>为</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
@@ -1094,70 +1543,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>相关信息：</w:t>
             </w:r>
             <w:hyperlink r:id="rId27">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1A476443" w14:textId="2A5F2A62" w:rsidR="007077AB" w:rsidRPr="00E26D6A" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A476443" w14:textId="4975620B" w:rsidR="007077AB" w:rsidRPr="00E26D6A" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>要</w:t>
             </w:r>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>报告不安全的工作条件</w:t>
             </w:r>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，请访问：</w:t>
             </w:r>
             <w:hyperlink r:id="rId28">
               <w:r w:rsidRPr="00E26D6A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-workplace-complaint</w:t>
@@ -1240,85 +1698,97 @@
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4:00 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>提供服务。</w:t>
             </w:r>
             <w:r w:rsidRPr="00E26D6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>您的雇主不能因为您提出不安全工作条件投诉而对您进行报复。</w:t>
             </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="665AED3C" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5A1F8A13" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D0958BA" w14:textId="077CCF0B" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>食品及现金援助</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="4A9DCA6F" w14:textId="42882D99" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4A9DCA6F" w14:textId="0A78BC4C" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要找到</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>当地的食品银行</w:t>
@@ -1351,112 +1821,143 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>致电</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>Project Bread</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t> FoodSource Hotline</w:t>
-            </w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="141414"/>
               </w:rPr>
+              <w:t>FoodSource</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hotline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
               <w:t>（面包项目食品来源热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>800-645-8333</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t> (TTY: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>800-377-1292)</w:t>
+              <w:t>800-377-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1292)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="226BEFA0" w14:textId="3F665F0D" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="226BEFA0" w14:textId="54DC6B2D" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要申请</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNAP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>福利</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1472,199 +1973,268 @@
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或致电</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>DTA Assistance Line</w:t>
+              <w:t xml:space="preserve">DTA Assistance </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Line</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTA </w:t>
+              <w:t>DTA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>援助热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>877-382-2363</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>周一至周五上午</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8:15 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>至下午</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4:45 </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="6861FFBB" w14:textId="7A74C065" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6861FFBB" w14:textId="270886B3" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>关于</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>紧急</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SNAP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>福利</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的信息：</w:t>
             </w:r>
             <w:hyperlink r:id="rId31">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/emergency-snap-benefits</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="49BC7E4A" w14:textId="2BA0664C" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49BC7E4A" w14:textId="0D6451D1" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>、想要申请</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1720,461 +2290,659 @@
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>或致电</w:t>
             </w:r>
             <w:r w:rsidRPr="007D59D1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800-942-1007</w:t>
             </w:r>
             <w:r w:rsidRPr="007D59D1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="0B538898" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45C8F060" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CEC61AA" w14:textId="0700D3C5" w:rsidR="007077AB" w:rsidRPr="00CC7E55" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>医疗保健获取</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="736B9A09" w14:textId="0A686F25" w:rsidR="007077AB" w:rsidRPr="00CC7E55" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="736B9A09" w14:textId="6DBCBAA6" w:rsidR="007077AB" w:rsidRPr="00CC7E55" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要续保您的</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>承保或了解您是否符合</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> MassHealth </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的资格，请访问：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33">
-              <w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidR="00F14D4D" w:rsidRPr="00E6148D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/masshealth-eligibility-redeterminations</w:t>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00F14D4D" w:rsidRPr="00E6148D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>://www.mass.gov/orgs/masshealth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或致电</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 800-841-2900 (TDD/TTY: 711)</w:t>
+              <w:t xml:space="preserve"> 800-841-2900 (TDD/TTY: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>711)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>。</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02013EF7" w14:textId="41E367E4" w:rsidR="007077AB" w:rsidRPr="00CC7E55" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>想要获得健康保险、医疗保健或药品方面的支持，请致电</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Health Care for All Helpline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>（全民健康护理帮助热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>800-272-4232</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或在此填写表格：</w:t>
             </w:r>
             <w:hyperlink r:id="rId34">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://hcfama.org/health-insurance-help/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="690A5E41" w14:textId="17E86F8A" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="690A5E41" w14:textId="0AB0EB97" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>为有</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Medicare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的人及其家人提供的健康保险信息和咨询服务：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35">
-              <w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidR="00F14D4D" w:rsidRPr="002552AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/health-insurance-counseling</w:t>
+                <w:t>SHINEMA.org</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="11A7BB90" w14:textId="27121486" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00F14D4D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B92F7E" w14:textId="77777777" w:rsidR="007077AB" w:rsidRPr="00F14D4D" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>关于如何</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>获得堕胎护理</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的信息：</w:t>
             </w:r>
             <w:hyperlink r:id="rId36">
               <w:r w:rsidRPr="006B35FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/accessing-abortion-care-in-massachusetts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11A7BB90" w14:textId="298B791B" w:rsidR="00F14D4D" w:rsidRPr="006B35FE" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>推荐接种</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>疫苗</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>及接种地点查询渠道：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/vaccine-information-for-the-general-public</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="2527B822" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="351FC0AD" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D1D0219" w14:textId="48BA7B7A" w:rsidR="007077AB" w:rsidRPr="00CC7E55" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>住房援助</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7CE6392E" w14:textId="32C72777" w:rsidR="007077AB" w:rsidRPr="00CC7E55" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要申请</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>庇护所服务</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，请致电</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergency Housing Assistance </w:t>
-            </w:r>
+              <w:t>Emergency</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Housing Assistance </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007442BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（紧急住房</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>援助</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>计划）</w:t>
+              <w:t>计划</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，电话：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>866-584-0653</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -2245,957 +3013,1181 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>，可提供翻译服务</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="272C95D5" w14:textId="40F6E71E" w:rsidR="007077AB" w:rsidRPr="00CC7E55" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="272C95D5" w14:textId="66B1C84A" w:rsidR="007077AB" w:rsidRPr="00CC7E55" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>关于</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>紧急住房援助计划</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>和当地住房资源的信息：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37">
+            <w:hyperlink r:id="rId38">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/emergency-housing-assistance-programs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="74292F02" w14:textId="236AC9EC" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74292F02" w14:textId="4D5DA3A9" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>有关如何获得</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>住房援助</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的信息，包括租金援助和公共住房：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38">
+            <w:hyperlink r:id="rId39">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="43799A19" w14:textId="63028EB2" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要获得针对</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>无住所青少年或想要离家出走的青少年</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>提供的帮助和支持，请致电</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> National Runaway Safeline</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（国家离家出走安全热线电话）</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1-800-786-2929</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或发送短信</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAFE </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>和您当前的位置（地址，城市，州）至</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 44357(4HELP)</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> 44357(4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>HELP)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B35FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>。</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>每周</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天每天</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>小时提供服务。</w:t>
+              <w:t>小时提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B35FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="372B2EDD" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4F0B1F" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="5E2CD153" w14:textId="77777777" w:rsidR="000A05E5" w:rsidRDefault="000A05E5" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="403EE125" w14:textId="77777777" w:rsidR="000A05E5" w:rsidRDefault="000A05E5" w:rsidP="007077AB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="77D3991A" w14:textId="404CD24E" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...33 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>移民和难民</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0BA57B40" w14:textId="4F5FE275" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3BFFD8DD" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRPr="00F14D4D" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>针对难民和移民提供的资源，包括</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>财务、就业和教育资源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/office-for-refugees-and-immigrants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或致电</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 617-727-7888 (TTY: 617-727-</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>8147)</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>周一至周五上午</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9:00 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>至下午</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5:00 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>提供服务。</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="66760304" w14:textId="3D0FA4B3" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+              <w:t>提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A7AF4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA57B40" w14:textId="136D4112" w:rsidR="007077AB" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>麻省</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>移民</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Yu Gothic" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>权益与相关</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>资源</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>资讯：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66760304" w14:textId="21416F2B" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>移民信息，包括</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>法律资源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:anchor="get-help">
+            <w:hyperlink r:id="rId42" w:anchor="get-help">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.boston.gov/departments/immigrant-advancement#get-help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="611DE20F" w14:textId="04FABD37" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>为难民、被庇护人和移民提供的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>社区服务</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41">
+            <w:hyperlink r:id="rId43">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://www.riacboston.org/</w:t>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>://www.riacboston.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>，或</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> 617-238-2430</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>难民和移民援助中心</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (RIAC) </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>在波士顿</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Boston)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>、林恩</w:t>
-            </w:r>
+              <w:t>、</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>林恩</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> (Lynn) </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>和伍斯特</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Worcester) </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>设有办事处。</w:t>
-            </w:r>
+              <w:t>设有办事处</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EFBC583" w14:textId="22CCC885" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="288DDB8F" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRPr="00F14D4D" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>为移民和难民提供的</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>教育资源</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，包括</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>英语学习者儿童</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42">
+            <w:hyperlink r:id="rId44">
               <w:r w:rsidRPr="006B35FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://www.doe.mass.edu/ele/families/</w:t>
+                <w:t>https</w:t>
               </w:r>
-            </w:hyperlink>
-[...101 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="006B35FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://www.fcc.gov/acp</w:t>
+                <w:t>://www.doe.mass.edu/ele/families/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006B35FE">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F14D4D" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D0F584B" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRPr="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>移民法律援助</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>资源</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>、转介服务与帮扶支持：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/start/immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="402E329E" w14:textId="77777777" w:rsidR="007077AB" w:rsidRPr="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>移民专属帮扶资源（含</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>移民咨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>询热线、权益认知培训、政策科普手册）：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://miracoalition.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>援助热线</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:instrText>HYPERLINK "https://../05.%20Resource%20List%20Translations/508-293-1871" \t "_blank"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>或致电</w:t>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+              <w:t>508-293-1871</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>)  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EFBC583" w14:textId="0FC735FB" w:rsidR="00F14D4D" w:rsidRPr="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>麻省</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="212529"/>
-[...58 lines deleted...]
-              <w:t>。</w:t>
+                <w:iCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>免费或低价法律服务</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>转介渠道（含移民法律服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>）：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="160AFAED" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4657A345" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63ED2699" w14:textId="4467348B" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
@@ -3248,69 +4240,69 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>性少数群体健康资源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>，包括特定于性少数群体青少年的资源：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>马萨诸塞州性少数群体青少年委员会</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://linktr.ee/malgbt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
@@ -3389,284 +4381,408 @@
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>877-565-8860</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>，或访问</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://translifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="632EECE1" w14:textId="7C88B48E" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="1B514D08" w14:textId="77777777" w:rsidR="007077AB" w:rsidRPr="00F14D4D" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>为</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>性少数群体老年人</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>提供的当地资源，包括</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Fenway Health LGBTQIA+ Aging Project</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>（芬威健康性少数群体老年人项目）</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="006B35FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="17F49C76" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>间性青少年及所有生理性征存在差异人群</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>相关资源与资讯：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:eastAsia="zh-CN"/>
+                </w:rPr>
+                <w:t>https://interactadvocates.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632EECE1" w14:textId="097AC59F" w:rsidR="00F14D4D" w:rsidRPr="006B35FE" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>面向青少年与青年群体的保密型</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>性健康、亲密关系资讯</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>及专业建议：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:eastAsia="zh-CN"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="6A4F0346" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DF36BAF" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="178D5FDB" w14:textId="2B1F61B0" w:rsidR="007077AB" w:rsidRPr="00A43DA4" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>心理健康</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="25A311A1" w14:textId="33F1D4DA" w:rsidR="007077AB" w:rsidRPr="00A43DA4" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要获得为</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>处于困境中的人提供的保密支持、预防和危机资源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，请致电</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Suicide &amp; Crisis Lifeline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（自杀和危机生命热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>988</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或访问</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48">
+            <w:hyperlink r:id="rId54">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://988lifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BE80262" w14:textId="77777777" w:rsidR="007077AB" w:rsidRPr="00A43DA4" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3866,666 +4982,703 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EB072F3" w14:textId="77777777" w:rsidR="007077AB" w:rsidRPr="00A43DA4" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要联系心理健康和物质使用服务，请致电或发送短信至</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Behavioral Health Help Line</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（行为健康帮助热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">833-773-2445 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>或访问</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">masshelpline.com/chat </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>开始聊天。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>每周</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天每天</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>小时提供服务。</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>小时提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B7916AD" w14:textId="55852411" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要获取有关</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>心理健康和物质使用服务选择</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的信息以及</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>寻找当地服务提供者</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，请访问：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49">
+            <w:hyperlink r:id="rId55">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mabhaccess.com/Home.aspx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="008F4B70" w14:textId="769DFFF9" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="6BFA212C" w14:textId="77777777" w:rsidR="007077AB" w:rsidRPr="00F14D4D" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>为受心理健康疾病影响的人及其家人提供的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>教育、支持和培训</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50">
+            <w:hyperlink r:id="rId56">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://namimass.org/</w:t>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>://namimass.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="008F4B70" w14:textId="6F1B9131" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>全国哀</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>伤帮扶机构名录</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>，针对各类哀伤与失落经理：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="58FBA391" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB6DF40" w14:textId="77777777" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="15671F59" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="00F14D4D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B35FE">
-[...10 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="4FB6DF40" w14:textId="721E7478" w:rsidR="007077AB" w:rsidRPr="00F14D4D" w:rsidRDefault="007077AB" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>极端高温安全</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02CD660F" w14:textId="5B523A37" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="02CD660F" w14:textId="3F5BBEAE" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>有关</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>如何在极端高温下保持安全</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>的信息，请访问：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51">
+            <w:hyperlink r:id="rId58">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/extreme-heat-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="1D38035B" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="29718274" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43C1EAAC" w14:textId="2E77151B" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>老年人</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="08F4FE40" w14:textId="463F9325" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="08F4FE40" w14:textId="7408A4B9" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>为</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>老年人及其照护者</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>在他们选择的社区生活和发展而提供的资源：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52">
-              <w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r w:rsidR="00083DF0" w:rsidRPr="00C5448E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/executive-office-of-elder-affairs</w:t>
+                <w:t>https://www.mass.gov/orgs/executive-office-of-aging-independence-age</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="190AA69D" w14:textId="56515349" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="190AA69D" w14:textId="6EFC04ED" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="00083DF0" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B35FE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>老年人及其照料者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>当地的老年人服务机构</w:t>
-[...124 lines deleted...]
-              <w:t>提供服务。</w:t>
+              <w:t>防跌倒配套资源</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="6837B621" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="44D2A955" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26364F3E" w14:textId="02A66739" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>育儿与家庭</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0C8AB191" w14:textId="5BCE9B95" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0C8AB191" w14:textId="4C396AC4" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>为学生及其家庭提供的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>教育支持资源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://www.doe.mass.edu/sfs/</w:t>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>://www.doe.mass.edu/sfs/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FCAADB4" w14:textId="13B3CB26" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>想要与某人谈论</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -4548,512 +5701,458 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>当地育儿资源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>，请访问</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="00981F9D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://www.parentshelpingparents.org/stressline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>，或致电</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1-800-632-8188</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>每周</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天每天</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="5D76A00D" w14:textId="1E3FBF33" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>小时提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D76A00D" w14:textId="60FE0F80" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要知道您的家庭是否符合资格以及申请</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>早期教育及保育财务援助</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，请访问：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-              <w:r w:rsidRPr="00981F9D">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r w:rsidR="00083DF0" w:rsidRPr="00AF7A90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families</w:t>
+                <w:t>https://www.mass.gov/child-care-financial-assistance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7AF4">
-[...124 lines deleted...]
-          <w:p w14:paraId="03AF6872" w14:textId="0C44EEDD" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03AF6872" w14:textId="1F1CBAD0" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要找到当地的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>儿童保育资源和转介机构</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，请访问：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56">
+            <w:hyperlink r:id="rId64">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="3C54D735" w14:textId="0C6F7A6F" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C54D735" w14:textId="2C377157" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>儿童福利</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>信息：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57">
+            <w:hyperlink r:id="rId65">
               <w:r w:rsidRPr="006B35FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-welfare-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="5C68AF30" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="67C1008F" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77DFFCBF" w14:textId="60B7017D" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0078D4"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>孕期及产后支持</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66F01A81" w14:textId="30A7AA2E" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="66F01A81" w14:textId="48FEF545" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>针对妇女及其家庭的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>围产期心理健康</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>资源，包括产后抑郁症：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58">
-              <w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r w:rsidR="00083DF0" w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
-                  <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/postpartum-depression</w:t>
+                <w:t>https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="72CEB84A" w14:textId="77777777" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>如需在怀孕之前、期间和之后获得保密支持，请致电</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>National Maternal Mental Health Hotline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（全国孕产妇心理健康热线）</w:t>
             </w:r>
             <w:r>
@@ -5083,160 +6182,173 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天每天</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>小时以</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>英语和西班牙语</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>提供服务。</w:t>
+              <w:t>提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="738AC7B4" w14:textId="14C3B119" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>想要寻找为</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>怀孕及失去婴儿</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>的家庭提供的当地支持，请访问</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59">
+            <w:hyperlink r:id="rId67">
               <w:r w:rsidRPr="006B35FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://nationalshare.org/massachusetts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="4E1122CD" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0375023F" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
@@ -5277,100 +6389,122 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>想要报告在以下群体中发生的个人伤害，请使用所提供的链接或电话号码。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CE67480" w14:textId="235BD516" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="0CE67480" w14:textId="578C181A" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>儿童（已知或疑似虐待或忽视）</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>儿童（已知或疑似虐待或忽视</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>您可以在此处找到您当地的儿童和家庭部</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Department of Children and Families, DCF) </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>办公室</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60">
+            <w:hyperlink r:id="rId68">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-child-abuse-or-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或致电</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -5399,256 +6533,315 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>每周</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天每天</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="001019B0" w14:textId="261B70F4" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>小时提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001019B0" w14:textId="48D93243" w:rsidR="007077AB" w:rsidRDefault="00083DF0" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>老年人（</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+              <w:t>0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>岁或以上）</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>周岁及以上人群</w:t>
+            </w:r>
+            <w:r w:rsidR="007077AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：请访问</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007077AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-              <w:r w:rsidRPr="00981F9D">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r w:rsidR="007077AB" w:rsidRPr="00981F9D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-elder-abuse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="007077AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7AF4">
+            <w:r w:rsidR="007077AB" w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>联系老年人事务行政办公室，或致电</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7AF4">
+            <w:r w:rsidR="007077AB" w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A7AF4">
+            <w:r w:rsidR="007077AB" w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007077AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>-922-2275</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007077AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007077AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>每周</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007077AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007077AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天每天</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007077AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="04B6177C" w14:textId="0C9FE4DA" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007077AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>小时提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007077AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B6177C" w14:textId="5AF33F70" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>在疗养院或医院里的人</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5658,69 +6851,92 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800-462-5540</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>，或访问</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62">
+            <w:hyperlink r:id="rId70">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6A295CB8" w14:textId="26BA3F7A" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A295CB8" w14:textId="5BC38E74" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>残疾人士（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -5733,377 +6949,474 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 59 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>岁）：</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>请访问</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63">
+            <w:hyperlink r:id="rId71">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/reporting-abuse-and-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>，或致电</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7AF4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Disabled Persons Protection Commission</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Disabled Persons Protection </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>（残疾人士保障委员会）</w:t>
+              <w:t>Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>（残疾人士保障委员会</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，电话：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>800-426-9009</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>每周</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天每天</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="0E40E461" w14:textId="3732F4FF" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>小时提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E40E461" w14:textId="783CDDF7" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>可能是</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>人口贩卖受害者的人</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：请致电</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Office of the Attorney General</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> Office of the Attorney </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>（总检察长办公室），电话：</w:t>
+              <w:t>General</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>（总检察长办公室</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B35FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>），电话：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B35FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>617-693-2011</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或访问</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/human-trafficking-division-resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="13BC74B8" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5052846D" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="099B4064" w14:textId="77777777" w:rsidR="000A05E5" w:rsidRDefault="000A05E5" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D59E842" w14:textId="5F52E154" w:rsidR="007077AB" w:rsidRPr="000D3B37" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>性暴力和</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>或家庭暴力</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1D2FFC74" w14:textId="6CBDE7A6" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>想要获取有关</w:t>
             </w:r>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>非意愿性经历</w:t>
             </w:r>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>或</w:t>
             </w:r>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>恋爱或性关系暴力或虐待</w:t>
             </w:r>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>方面的信息、支持或援助，</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65">
+            <w:hyperlink r:id="rId73">
               <w:r w:rsidRPr="000D3B37">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>请致电</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>SafeLink</w:t>
             </w:r>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 877</w:t>
             </w:r>
@@ -6112,518 +7425,613 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>-785-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>，或使用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">SafeLink </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>实时聊天</w:t>
             </w:r>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>功能，网址为</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="000D3B37">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>casayrmyrna.org/chat</w:t>
+                <w:t>casayrmyrna.org/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="000D3B37">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>TTY: 877-521-2601</w:t>
+              <w:t>TTY</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>: 877-521-2601</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>。想要获取西班牙语服务，请致电</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800- 930-9252</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54F4A4C3" w14:textId="199EFD10" w:rsidR="007077AB" w:rsidRPr="00A22E56" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>想要获取针对非意愿性经历提供的支持或帮助，请致电</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>Sexual Assault Crisis Hotline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>（性侵犯危机热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>800-656-4673</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或访问</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67">
+            <w:hyperlink r:id="rId75">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>www.rainn.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>使用在线聊天选项。</w:t>
+              <w:t>使用在线聊天选项</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4861B6A3" w14:textId="2A14417D" w:rsidR="007077AB" w:rsidRPr="0039479F" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>想要获取恋爱或性关系暴力或虐待方面的支持或帮助，请致电</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>Domestic Violence Hotline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>（家庭暴力热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>800-799-7233</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或访问</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68">
+            <w:hyperlink r:id="rId76">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.thehotline.org/help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>使用在线聊天选项。</w:t>
+              <w:t>使用在线聊天选项</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67A87756" w14:textId="3BD1E847" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>想要获取</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>青少年（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">13-26 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>岁）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>恋爱或性关系方面的支持或帮助，请致电</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69">
+            <w:hyperlink r:id="rId77">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Love is Respect</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>（爱是尊重）</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，电话：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>866-331-9474 (TTY: 866-331-8453)</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> loveis </w:t>
+              <w:t>866-331-9474 (TTY: 866-331-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8453)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>发送短信</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>loveis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22522</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或使用在线聊天：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70">
+            <w:hyperlink r:id="rId78">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.loveisrespect.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="43A3980D" w14:textId="30007308" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>如果您对自己（或您生活中的某个人）对待他人的方式有疑虑，包括您正在约会、相处或结婚的人，请致电</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A Call for Change Helpline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>（寻求改变通话帮助热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>877-898-3411</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，发送电子邮件至</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r w:rsidRPr="00981F9D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>help@acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>，或访问</w:t>
-            </w:r>
+              <w:t>，</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
+              <w:t>或访问</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D3B37">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="0004463F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>学习如何成为一个安全伴侣。</w:t>
-            </w:r>
+              <w:t>学习如何成为一个安全伴侣</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000D3B37">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D3B37">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>该</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>帮助热线会对通话进行</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>保密</w:t>
@@ -6669,271 +8077,804 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>至晚上</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10:00 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>提供服务。</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
-              <w:t>提供语言翻译。</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="351F23F0" w14:textId="5FFA3E4B" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+              <w:t>提供语言翻译</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A0C40D" w14:textId="77777777" w:rsidR="007077AB" w:rsidRPr="00083DF0" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>如果需要</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>保密支持、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>指导或更多关于解决自己或您关心之人的</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>性担忧行为</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>方面的信息，请访问</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Stop It NOW Helpline</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Stop It NOW </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
+              <w:t>Helpline</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B35FE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
               <w:t>（立刻停止帮助热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>的网址</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>http://www.stopitnow.org/help-guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或致电</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1-888-773-8368 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>与其联系。</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t>周一至周五中午</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> 12:00 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t>至下午</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> 6:00 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
-              <w:t>提供服务。</w:t>
+              <w:t>提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B35FE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="351F23F0" w14:textId="4992B0AC" w:rsidR="00083DF0" w:rsidRPr="006B35FE" w:rsidRDefault="00083DF0" w:rsidP="007077AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>防范饮品下药</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>相关资讯与资源：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/plan-to-prevent-drink-spiking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00083DF0" w14:paraId="7C1B78D9" w14:textId="77777777" w:rsidTr="00CC5035">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B70AB9B" w14:textId="77777777" w:rsidR="00083DF0" w:rsidRDefault="00083DF0" w:rsidP="007077AB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FC1D381" w14:textId="77777777" w:rsidR="00083DF0" w:rsidRDefault="00083DF0" w:rsidP="007077AB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>性健康与生殖健康</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CCAC3EA" w14:textId="77777777" w:rsidR="00083DF0" w:rsidRDefault="00083DF0" w:rsidP="00083DF0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>青年人群</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>避孕</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>相关资讯与帮扶服务：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>://www.bedsider.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0499A82B" w14:textId="5D853151" w:rsidR="00083DF0" w:rsidRDefault="00083DF0" w:rsidP="00083DF0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>麻省</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>性健康与生殖健康</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>服务：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/sexual-and-reproductive-health-services</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5962CB" w14:textId="77777777" w:rsidR="00083DF0" w:rsidRDefault="00083DF0" w:rsidP="00083DF0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>面向</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>LGBTQ+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>男性、出生登记性别为男性人群</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>的性健康资讯和资源：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>://carethatfitsyou.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49237758" w14:textId="77777777" w:rsidR="00083DF0" w:rsidRDefault="00083DF0" w:rsidP="00083DF0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>为</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>青少年、青年群体</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>提供保密型性健康建议与亲密关系资讯：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B37898" w14:textId="77777777" w:rsidR="00083DF0" w:rsidRDefault="00083DF0" w:rsidP="00083DF0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>由</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>青少年自主运营的</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>性健康、亲密关系、性科普资讯平台：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>://sexetc.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C71FCB" w14:textId="4DC1BDD5" w:rsidR="00083DF0" w:rsidRPr="00083DF0" w:rsidRDefault="00083DF0" w:rsidP="00083DF0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>面向</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>青少年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>的全面性健康与生殖健康科普资讯：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="1E32004C" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="423A0DFF" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02B0965A" w14:textId="08AF2563" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>物质使用</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4B84B729" w14:textId="226A3FCF" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要获取为物质使用者、康复者及其亲人提供的资源和支持，请访问</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74">
+            <w:hyperlink r:id="rId89">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://helplinema.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>，或致电</w:t>
-            </w:r>
+              <w:t>，</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>或致电</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Massachusetts Substance Use Helpline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（马萨诸塞州物质使用帮助热线）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6945,125 +8886,138 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>每周</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天每天</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>小时提供服务。</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>小时提供服务</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D739024" w14:textId="7D9B9D62" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>想要获取为</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>使用烟草以及希望戒烟的人</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>提供的资源和支持，请访问</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75">
+            <w:hyperlink r:id="rId90">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://makesmokinghistory.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>，或致电</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7121,51 +9075,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>使用烟草并希望戒烟的青少年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>提供的资源和支持，请访问</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76">
+            <w:hyperlink r:id="rId91">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://ma.mylifemyquit.org/index</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>，或发送短信“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Start My Quit</w:t>
             </w:r>
@@ -7200,634 +9154,836 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要寻找提供教育、社交活动和健康团体的当地</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>同伴康复支持中心</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，请访问：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77">
+            <w:hyperlink r:id="rId92">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/peer-recovery-support-centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="3C9E548F" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="20589210" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F102554" w14:textId="4837D0F8" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>交通：</w:t>
-            </w:r>
+              <w:t>交通</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AB07809" w14:textId="0C3C915A" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="1AB07809" w14:textId="59C1EB75" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="726"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>为社区成员提供的</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>交通服务</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，包括老年人、残疾人、退伍军人和通勤人士：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78">
+            <w:hyperlink r:id="rId93">
               <w:r w:rsidRPr="006B35FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/im-looking-for-transportation</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="734F1357" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D4C5A2E" w14:textId="77777777" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AC42370" w14:textId="752C9C61" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>退伍军人</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A6E6258" w14:textId="458BA9DF" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="4A6E6258" w14:textId="7F72CB14" w:rsidR="007077AB" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="726"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>为退伍军人及其家属提供的支持服务，包括</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>紧急财务援助</w:t>
             </w:r>
             <w:r w:rsidRPr="006B35FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79">
+            <w:hyperlink r:id="rId94">
               <w:r w:rsidRPr="006B35FE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/executive-office-of-veterans-services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府资源</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00083DF0" w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14D4D" w14:paraId="71A8C342" w14:textId="77777777" w:rsidTr="00CC5035">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26117AF2" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="717C9597" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="007077AB">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>暴力预防与创伤康复</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6503C108" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00F14D4D" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>为</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>犯罪受害者、幸存者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t>提供资讯、支持与服务转介，包含被害人补偿金相关资源：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F14D4D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/askmova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D5FAF1" w14:textId="77777777" w:rsidR="00F14D4D" w:rsidRDefault="00083DF0" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>本地哀</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>伤帮扶服务</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:t>，针对失去父母、监护人或其他至亲的儿童、青少年：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>://nacg.org/find-support/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00083DF0">
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65D68492" w14:textId="1420DD90" w:rsidR="00083DF0" w:rsidRPr="00F14D4D" w:rsidRDefault="00083DF0" w:rsidP="00F14D4D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>全国哀</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>伤帮扶机构名录</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:t>，针对各类哀伤与失落经理：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00083DF0">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007077AB" w14:paraId="3A5118AB" w14:textId="77777777" w:rsidTr="00CC5035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB9A2DD" w14:textId="77777777" w:rsidR="000A05E5" w:rsidRDefault="000A05E5" w:rsidP="007077AB">
+          <w:p w14:paraId="29957EFC" w14:textId="77777777" w:rsidR="000A05E5" w:rsidRDefault="000A05E5" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20311AFA" w14:textId="77777777" w:rsidR="000A05E5" w:rsidRDefault="000A05E5" w:rsidP="007077AB">
+          <w:p w14:paraId="3471FF25" w14:textId="2D5CC9E2" w:rsidR="007077AB" w:rsidRPr="00317A21" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>青少年及青壮年</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="145608CF" w14:textId="0C570AE0" w:rsidR="007077AB" w:rsidRPr="00317A21" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>针对</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>各种系统中有亲身经验的青少年及青壮年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>提供的支持和资源，包括心理健康、法律系统和教育：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80">
+            <w:hyperlink r:id="rId98">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://youthmovemassachusetts.net/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="439CA2EC" w14:textId="57A0D69F" w:rsidR="007077AB" w:rsidRPr="00317A21" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>关于</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>全州青少年反烟草运动</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的信息：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81">
+            <w:hyperlink r:id="rId99">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://the84.org/</w:t>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>://the84.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7B57F6BC" w14:textId="3E8D5B66" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要寻找当地</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>失去父母或照护者方面支持</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，请访问：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r w:rsidRPr="00C0796D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://nacg.org/find-support/</w:t>
+                <w:t>https</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00C0796D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>://nacg.org/find-support/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5C751F75" w14:textId="3445C9E3" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="007077AB" w:rsidP="007077AB">
+          <w:p w14:paraId="5C751F75" w14:textId="7D35D52A" w:rsidR="007077AB" w:rsidRPr="006B35FE" w:rsidRDefault="00083DF0" w:rsidP="007077AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B35FE">
-[...36 lines deleted...]
-              <w:r w:rsidRPr="002B41C8">
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>为青少年、青年群体提供</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>保密服务的一站式帮扶中心</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>，可提供食物、衣物、住房援助、心理疏导及其他配套服务：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00083DF0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+                <w:t>https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00083DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D4D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府资源）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FAC090B" w14:textId="77777777" w:rsidR="00B663CA" w:rsidRDefault="00B663CA"/>
     <w:sectPr w:rsidR="00B663CA" w:rsidSect="00B21D2D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2413B4EF" w14:textId="77777777" w:rsidR="00FA46F6" w:rsidRDefault="00FA46F6" w:rsidP="00751A8F">
+    <w:p w14:paraId="3EA1FAED" w14:textId="77777777" w:rsidR="000858A8" w:rsidRDefault="000858A8" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F66CD32" w14:textId="77777777" w:rsidR="00FA46F6" w:rsidRDefault="00FA46F6" w:rsidP="00751A8F">
+    <w:p w14:paraId="7280B9A8" w14:textId="77777777" w:rsidR="000858A8" w:rsidRDefault="000858A8" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="DengXian Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Open Sans">
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CDF2965" w14:textId="77777777" w:rsidR="00FA46F6" w:rsidRDefault="00FA46F6" w:rsidP="00751A8F">
+    <w:p w14:paraId="761CBE43" w14:textId="77777777" w:rsidR="000858A8" w:rsidRDefault="000858A8" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="083120A7" w14:textId="77777777" w:rsidR="00FA46F6" w:rsidRDefault="00FA46F6" w:rsidP="00751A8F">
+    <w:p w14:paraId="15C20B96" w14:textId="77777777" w:rsidR="000858A8" w:rsidRDefault="000858A8" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CA48B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E46A7880"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9028,50 +11184,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8536CE64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="363E1E6F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9168B19E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDCB2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="01AEE636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5D6A0418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9140,51 +11409,51 @@
     <w:lvl w:ilvl="7" w:tplc="57F48278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BDA6250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D317AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="06C61D68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8D66ECE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9253,51 +11522,51 @@
     <w:lvl w:ilvl="7" w:tplc="980435A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="120CAD1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A02DCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="854ADB62"/>
     <w:lvl w:ilvl="0" w:tplc="F8707AB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0EFAE44C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9366,51 +11635,51 @@
     <w:lvl w:ilvl="7" w:tplc="4D5C2F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76DE8D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC20935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7043294"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9479,51 +11748,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C2301A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A650E3D2"/>
     <w:lvl w:ilvl="0" w:tplc="A8F8B784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB629238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9592,51 +11861,164 @@
     <w:lvl w:ilvl="7" w:tplc="37C4B840">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C64A514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7305563F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00D2F4B0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761EE3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46DCE028"/>
     <w:lvl w:ilvl="0" w:tplc="0282B6F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BF8F0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9705,51 +12087,51 @@
     <w:lvl w:ilvl="7" w:tplc="58BED120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="74A8DC98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764DD5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48067A36"/>
     <w:lvl w:ilvl="0" w:tplc="FB02092C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4464200C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9818,51 +12200,51 @@
     <w:lvl w:ilvl="7" w:tplc="8EC83406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="21FABB86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FAA5A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE88CDA4"/>
     <w:lvl w:ilvl="0" w:tplc="61FA2352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="676E872E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9932,180 +12314,190 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF2E337E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1177501424">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1102070851">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="413092395">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="321087078">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="475033046">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="800196959">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="281231108">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2047486596">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1320041122">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1480074546">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1132021059">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="998071771">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="125125441">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="186719065">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="948660209">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2123374084">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1969359510">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1067846508">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="871573294">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1941722490">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1161310375">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C60A4"/>
     <w:rsid w:val="0000556E"/>
     <w:rsid w:val="00010CF1"/>
     <w:rsid w:val="000117FD"/>
     <w:rsid w:val="00013FDC"/>
     <w:rsid w:val="0002427C"/>
     <w:rsid w:val="000414A9"/>
     <w:rsid w:val="0004463F"/>
+    <w:rsid w:val="00083DF0"/>
+    <w:rsid w:val="000858A8"/>
     <w:rsid w:val="00096AD8"/>
     <w:rsid w:val="000A05E5"/>
     <w:rsid w:val="000C5B1B"/>
     <w:rsid w:val="000D3B37"/>
     <w:rsid w:val="000F445B"/>
     <w:rsid w:val="000F5DB2"/>
     <w:rsid w:val="00107FA1"/>
     <w:rsid w:val="00110C4A"/>
     <w:rsid w:val="001419FC"/>
     <w:rsid w:val="00160413"/>
     <w:rsid w:val="001829BE"/>
     <w:rsid w:val="00193231"/>
     <w:rsid w:val="0019403B"/>
     <w:rsid w:val="001B58C8"/>
     <w:rsid w:val="001C0AEA"/>
     <w:rsid w:val="001D2D3A"/>
     <w:rsid w:val="001E10A5"/>
     <w:rsid w:val="00202BC6"/>
     <w:rsid w:val="0020575F"/>
     <w:rsid w:val="00217DF5"/>
     <w:rsid w:val="00222609"/>
     <w:rsid w:val="00223DE0"/>
     <w:rsid w:val="00250A97"/>
     <w:rsid w:val="00253559"/>
     <w:rsid w:val="00293DD4"/>
     <w:rsid w:val="00296367"/>
     <w:rsid w:val="002C3BB8"/>
     <w:rsid w:val="002C45DA"/>
     <w:rsid w:val="002D25BC"/>
     <w:rsid w:val="002E1A24"/>
     <w:rsid w:val="00306CE6"/>
     <w:rsid w:val="00307828"/>
     <w:rsid w:val="00312078"/>
     <w:rsid w:val="00312894"/>
     <w:rsid w:val="00317A21"/>
+    <w:rsid w:val="00326DA5"/>
     <w:rsid w:val="00344EEA"/>
     <w:rsid w:val="00346F84"/>
     <w:rsid w:val="0036571F"/>
     <w:rsid w:val="00386AE3"/>
     <w:rsid w:val="003E733E"/>
     <w:rsid w:val="003E7BBE"/>
     <w:rsid w:val="003F3461"/>
     <w:rsid w:val="0040539B"/>
     <w:rsid w:val="0041636C"/>
     <w:rsid w:val="00416607"/>
     <w:rsid w:val="00446C4A"/>
     <w:rsid w:val="004711BC"/>
     <w:rsid w:val="00490215"/>
     <w:rsid w:val="00497B15"/>
     <w:rsid w:val="004B592B"/>
     <w:rsid w:val="004E30D6"/>
     <w:rsid w:val="00526628"/>
     <w:rsid w:val="00572E9D"/>
     <w:rsid w:val="00582BA9"/>
     <w:rsid w:val="00590E14"/>
     <w:rsid w:val="00592567"/>
     <w:rsid w:val="005A4751"/>
     <w:rsid w:val="005D1005"/>
     <w:rsid w:val="005E2E77"/>
     <w:rsid w:val="0060502E"/>
@@ -10169,91 +12561,92 @@
     <w:rsid w:val="00B97492"/>
     <w:rsid w:val="00BA1E00"/>
     <w:rsid w:val="00BF0B5A"/>
     <w:rsid w:val="00C26102"/>
     <w:rsid w:val="00C609C6"/>
     <w:rsid w:val="00C859D1"/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rsid w:val="00CC5035"/>
     <w:rsid w:val="00CC7E55"/>
     <w:rsid w:val="00CE50A2"/>
     <w:rsid w:val="00D32F52"/>
     <w:rsid w:val="00D96AF0"/>
     <w:rsid w:val="00DA3E8D"/>
     <w:rsid w:val="00DD6602"/>
     <w:rsid w:val="00DE1F13"/>
     <w:rsid w:val="00DF2E67"/>
     <w:rsid w:val="00DF569E"/>
     <w:rsid w:val="00E11E1A"/>
     <w:rsid w:val="00E13A45"/>
     <w:rsid w:val="00E2591E"/>
     <w:rsid w:val="00E26D6A"/>
     <w:rsid w:val="00E4165A"/>
     <w:rsid w:val="00E8527F"/>
     <w:rsid w:val="00ED2AD2"/>
     <w:rsid w:val="00F01891"/>
+    <w:rsid w:val="00F14D4D"/>
     <w:rsid w:val="00F15DF3"/>
     <w:rsid w:val="00F31F10"/>
     <w:rsid w:val="00F4353E"/>
     <w:rsid w:val="00F7126A"/>
     <w:rsid w:val="00F75391"/>
     <w:rsid w:val="00F84310"/>
     <w:rsid w:val="00F85E32"/>
     <w:rsid w:val="00FA46F6"/>
     <w:rsid w:val="00FB2AAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E932820"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F20CE6BE-7472-42F7-91AB-802367BC9A01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10635,51 +13028,50 @@
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DE1F13"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -10943,51 +13335,51 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007E1512"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B21D2D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="233668504">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="583880856">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11004,51 +13396,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1438603551">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.networkofcare.org/mh/services/index.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bcnc.net/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amaze.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaca-boston.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/postpartum-depression" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\dharrison\Translations\casayrmyrna.org\chat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/health-insurance-counseling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcc.gov/acp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acallforchangehelpline.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massachusetts-rehabilitation-commission" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-eligibility-redeterminations" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiancdc.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-elder-affairs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/child-care-financial-assistance" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bcnc.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/vaccine-information-for-the-general-public" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/dharrison/Translations/casayrmyrna.org/chat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/askmova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acallforchangehelpline.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carethatfitsyou.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoursexualhealthtoolkit.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miracoalition.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-aging-independence-age" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bedsider.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactadvocates.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiancdc.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massability" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/start/immigration" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexetc.org/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/plan-to-prevent-drink-spiking" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaca-boston.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/info-details/serving-the-health-insurance-needs-of-everyone-shine-program" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11315,74 +13707,100 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844db9d4c951facc69f656dfcbe946e8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a9cf721e2e5c5324eeb90f1e9d5c2bb" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+    <Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+    <If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95ceafe754da82e0d50150b538c67038">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f995b9cd31c696a7c1342eb88fbd6780" ns2:_="" ns3:_="">
     <xsd:import namespace="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" minOccurs="0"/>
+                <xsd:element ref="ns2:If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d325074-d398-43b9-9fad-f1a483cc331c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11406,50 +13824,74 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" ma:index="25" nillable="true" ma:displayName="Please briefly describe your proposed topic or question: " ma:internalName="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" ma:index="26" nillable="true" ma:displayName="If this topic is included in CHEI 2026: " ma:internalName="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -11549,123 +13991,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAC1E43-0E7D-4693-9690-A407B52C4552}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
+    <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3583CCA-B270-45A3-95DA-52CB963A33AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9A7903B-8B9B-462C-BD42-A23B11F5D2C8}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3AB7D2E-759F-4E3A-B1B2-E1D8710134BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11236</Characters>
+  <Pages>7</Pages>
+  <Words>2427</Words>
+  <Characters>13834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13181</CharactersWithSpaces>
+  <CharactersWithSpaces>16229</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bethany Haefner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4B2F43434AD48489DC7A3A83FD030F7</vt:lpwstr>