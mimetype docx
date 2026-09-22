--- v0 (2025-10-26)
+++ v1 (2026-09-22)
@@ -1,89 +1,198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5048" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9450"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF0C92" w14:paraId="58B3A6B1" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E5F1421" w14:textId="05615C38" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00DD5029">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="120" w:after="120"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>社區健康公平倡議資源清單</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D84FEF" w14:paraId="628FEE7C" w14:textId="77777777" w:rsidTr="006D6708">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AADD275" w14:textId="77777777" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00D84FEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>下方所列資源可能暫無適合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Yu Gothic" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>您母語的網頁或服務。凡由公共衛生部（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Department of Public Health, DPH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>）或其他政府機構提供的資訊、服務，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Yu Gothic" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>您有權取得自身偏好語言版本的相關資料。若您需要辦理政府相關業務，可免費申請口譯服務與書面文件翻譯。如需社區組織提供的資訊、服務，請</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="PMingLiU" w:eastAsia="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>查閱分主題、分社區專屬資源專區，尋找可提供母語服務的單位。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C337DA4" w14:textId="77777777" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00D84FEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60AF8670" w14:textId="30C2B64A" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00D84FEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>註：標示「政府資源」之內容，由政府機關營運管理</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFF5C97" w14:textId="6EB7D9D7" w:rsidR="00D84FEF" w:rsidRPr="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00D84FEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="73FD5006" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="12A5866B" w14:textId="183F34D4" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00DD5029">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -177,77 +286,76 @@
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass211.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="14558F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54711266" w14:textId="634B1DE0" w:rsidR="00AF0C92" w:rsidRPr="00945E6D" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="54711266" w14:textId="69FCC625" w:rsidR="00AF0C92" w:rsidRPr="00945E6D" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要搜尋與健康及社會服務需求相關的本地資源與服務，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-              <w:r>
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00D84FEF" w:rsidRPr="00C65CC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://massachusetts.networkofcare.org/mh/services/index.aspx</w:t>
+                <w:t>https://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2B6DB361" w14:textId="651D97DB" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要瞭解</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>麻塞諸塞州西部</w:t>
@@ -312,451 +420,520 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0C92">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>主題及社區特定資源</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C5417D" w14:paraId="047B9E80" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2102D394" w14:textId="6C69A88A" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00000000" w:rsidP="00C5417D">
+          <w:p w14:paraId="29530CD2" w14:textId="77777777" w:rsidR="00D84FEF" w:rsidRPr="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00D84FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42E3EB1F" w14:textId="66B3A850" w:rsidR="00D84FEF" w:rsidRPr="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00D84FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:hanging="743"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>華人社群</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2102D394" w14:textId="721FA403" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00C5417D" w:rsidP="00C5417D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15">
-              <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+              <w:r w:rsidRPr="00C5417D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Asian Community Development Corporation (ACDC)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+            <w:r w:rsidRPr="00C5417D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+            <w:r w:rsidRPr="00C5417D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>提供各種計畫，在積累財富、購房、青少年倡權、社區組織以及規劃未來方面為居民提供指導。</w:t>
             </w:r>
-            <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+            <w:r w:rsidRPr="00C5417D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C5417D" w14:paraId="128E3D9E" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="245957E9" w14:textId="38DEB4B0" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00000000" w:rsidP="00C5417D">
+          <w:p w14:paraId="245957E9" w14:textId="38DEB4B0" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00C5417D" w:rsidP="00C5417D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16">
-              <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+              <w:r w:rsidRPr="00C5417D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Asian American Civic Association (AACA)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+            <w:r w:rsidRPr="00C5417D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+            <w:r w:rsidRPr="00C5417D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>為移民與波士頓居民提供職業訓練、英語課程以及社會服務。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C5417D" w14:paraId="5A5B2514" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="157C3DCA" w14:textId="6F1C1D6C" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00000000" w:rsidP="00C5417D">
+          <w:p w14:paraId="157C3DCA" w14:textId="6F1C1D6C" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00C5417D" w:rsidP="00C5417D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17">
-              <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+              <w:r w:rsidRPr="00C5417D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Asian Task Force Against Domestic Violence</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+            <w:r w:rsidRPr="00C5417D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C5417D" w:rsidRPr="00760107">
+            <w:r w:rsidRPr="00760107">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>提供全天候營運的多語言熱線、基於社區的服務、緊急庇護所，以及其他語言者英語課程。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C5417D" w14:paraId="0180A7B5" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5870FC01" w14:textId="5A6481A5" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00000000" w:rsidP="00C5417D">
+          <w:p w14:paraId="5870FC01" w14:textId="5A6481A5" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00C5417D" w:rsidP="00C5417D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18">
-              <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+              <w:r w:rsidRPr="00C5417D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Boston Chinatown Neighborhood Center, Inc. (BCNC)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+            <w:r w:rsidRPr="00C5417D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C5417D" w:rsidRPr="00C5417D">
+            <w:r w:rsidRPr="00C5417D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>提供兒童托育、教育與勞動力倡議，以及家庭與社區參與等計畫和服務。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C5417D" w14:paraId="1DBB65B1" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51119989" w14:textId="678CF378" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00000000" w:rsidP="00C5417D">
+          <w:p w14:paraId="51119989" w14:textId="678CF378" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00C5417D" w:rsidP="00C5417D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19">
-              <w:r w:rsidR="00C5417D">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>Southeast Asian Coalition of Central MA (SEACMA)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C5417D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C5417D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>提供就業訓練與職業幫助；在東南亞裔社區與大伍斯特地區社區之間架起橋樑；並為尋求幫助者的學業、經濟、情感、社會及文化需求提供支援。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F83950" w14:textId="20A4104A" w:rsidR="00C5417D" w:rsidRPr="00C5417D" w:rsidRDefault="00C5417D" w:rsidP="00C5417D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="40BC97B1" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F878C0B" w14:textId="06C99AD2" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>有特殊健康需求的兒童及青少年</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55999678" w14:textId="2F405BDB" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="55999678" w14:textId="12783A4F" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="726"/>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>為</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>有殘疾以及有特殊健康需求的兒童和青少年</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>及其家庭提供的健康與社會服務：</w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="414A9B40" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F10D4BC" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A931AC3" w14:textId="5531B488" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID-19 </w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC953A7" w14:textId="524822DD" w:rsidR="00AF0C92" w:rsidRPr="00945E6D" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="2AC953A7" w14:textId="3AC80588" w:rsidR="00AF0C92" w:rsidRPr="00945E6D" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID-19 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>更新資料、資訊和資源，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>包括接種下一劑疫苗的地點：</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:anchor="get-help-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/covid-19-updates-and-information#get-help-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0DE18860" w14:textId="451B7ECE" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE18860" w14:textId="0CC98AC3" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>關於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
@@ -777,555 +954,683 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> COVID </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>照護、支援和研究的資訊，請造訪：</w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="4BD991CE" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="70BC62AA" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E2CBB0F" w14:textId="4440D8CA" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>刑事法律體系</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="151137B9" w14:textId="48478D33" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="151137B9" w14:textId="1C368611" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>為</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>刑事法律體系</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>個人的家人及朋友提供的資源，包括如何尋找與聯絡囚犯：</w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/resources-for-family-and-friends-of-inmates</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3035890D" w14:textId="7A3308E9" w:rsidR="00AF0C92" w:rsidRPr="00945E6D" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>為目前或以前涉及刑事法律制度的個人提供</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>法律與支援服務</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5BADC055" w14:textId="743A8632" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="4DBA7F29" w14:textId="18617CE2" w:rsidR="00D84FEF" w:rsidRPr="00D84FEF" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>有關</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>青少年法律問題及制度</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的資源與資訊：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
-              <w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidR="00D84FEF" w:rsidRPr="00AF7A90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/juvenile-justice-information</w:t>
               </w:r>
+              <w:r w:rsidR="00D84FEF" w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>（政府資源</w:t>
+              </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BADC055" w14:textId="71C7374D" w:rsidR="00AF0C92" w:rsidRDefault="00D84FEF" w:rsidP="00D84FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>麻州免費或低價法律服務轉介管道：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="2F960237" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="60A76141" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02AC8567" w14:textId="4694CAB7" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>殘疾</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F8661B0" w14:textId="6DAD9881" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="2F8661B0" w14:textId="63B6A0C9" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>關於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>殘疾人權利、機會及資源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>的資訊，包括住房、教育與政府服務方面的資訊：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId27">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/disability-rights-access-resources</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="44BAE1CC" w14:textId="486D7815" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5376E571" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRPr="00D84FEF" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>與</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>訓練和就業、社區生活與殘疾鑒定</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>有關的服務：</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="00945E6D">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidR="00D84FEF" w:rsidRPr="001F3A4F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/massachusetts-rehabilitation-commission</w:t>
+                <w:t>https://www.mass.gov/orgs/massability</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="44BAE1CC" w14:textId="078163BF" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>面向</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>具智力或發展障礙青少年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>之性教育與性健康相關資源：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D84FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://yoursexualhealthtoolkit.org/</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="246EEE6F" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2DFA303F" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20668905" w14:textId="357AE44A" w:rsidR="000D7AA0" w:rsidRPr="000D7AA0" w:rsidRDefault="000D7AA0" w:rsidP="000D7AA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>就業</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7219BE18" w14:textId="5F31C4F1" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="7219BE18" w14:textId="5E555D20" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>關於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>工人權利與安全</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的資訊，包括帶薪家庭假和病假：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId30">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/workers-rights-safety</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="609E9D6C" w14:textId="5D55200D" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="609E9D6C" w14:textId="0BE27FDA" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>為</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14-18 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>歲人員提供的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>童工法</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>相關資訊：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29">
+            <w:hyperlink r:id="rId31">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="3899F07F" w14:textId="621E07E7" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3899F07F" w14:textId="0B4F7EE7" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>要</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>報告不安全的工作條件</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId32">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-workplace-complaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或致電</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -1383,127 +1688,137 @@
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4:00 </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>提供服務。</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>您的雇主不能因為您提出不安全工作條件投訴而對您進行報復。</w:t>
             </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="665AED3C" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C4AB9DC" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E4A2A3A" w14:textId="658EE1D7" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>食品及現金援助</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E42DC0B" w14:textId="68A44D61" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="5E42DC0B" w14:textId="15240AF8" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要尋找</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>當地的食品銀行</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31">
+            <w:hyperlink r:id="rId33">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/find-a-local-food-bank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -1551,108 +1866,111 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>800-645-8333</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t> (TTY: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>800-377-1292)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="46007E31" w14:textId="2CCB9AFE" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46007E31" w14:textId="22C58C76" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要申請</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNAP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>福利</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（食品券），請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
+            <w:hyperlink r:id="rId34">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -1722,241 +2040,271 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>至下午</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4:45 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>提供服務。</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1BF602BB" w14:textId="293BCA29" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF602BB" w14:textId="0FAA3F78" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>關於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>緊急</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SNAP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>福利</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的資訊：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId35">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/emergency-snap-benefits</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="54D37CAD" w14:textId="1B11CF92" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D37CAD" w14:textId="1151A5B4" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要申請</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIC </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>福利</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34">
+            <w:hyperlink r:id="rId36">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>或致電</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800-942-1007</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="0B538898" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18DF0554" w14:textId="77777777" w:rsidR="00A83BF1" w:rsidRDefault="00A83BF1" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19D94876" w14:textId="0A9A8938" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>醫療保健服務</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FBD8FD0" w14:textId="74B07184" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="3FBD8FD0" w14:textId="5BD56922" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要續保您的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1975,244 +2323,323 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>保險或瞭解您是否符合</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> MassHealth </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的資格，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35">
-              <w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidR="00D84FEF" w:rsidRPr="00E6148D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/masshealth-eligibility-redeterminations</w:t>
+                <w:t>https://www.mass.gov/orgs/masshealth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800-841-2900 (TDD/TTY: 711)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6642FA33" w14:textId="553CDC02" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>想要獲得健康保險、醫療保健或藥品方面的協助，請致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Health Care for All Helpline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>（全民健康照護熱線）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>800-272-4232</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或在此填寫表格：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36">
+            <w:hyperlink r:id="rId38">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://hcfama.org/health-insurance-help/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="328555FD" w14:textId="2E708875" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="328555FD" w14:textId="67889390" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>為有</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Medicare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的人及其家人提供的健康保險資訊及諮詢服務：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37">
-              <w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidR="00D84FEF" w:rsidRPr="002552AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/health-insurance-counseling</w:t>
+                <w:t>SHINEMA.org</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="7D4FF80B" w14:textId="6C76A987" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8E7E7C" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>關於如何</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>獲得墮胎醫療</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的資訊：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38">
+            <w:hyperlink r:id="rId40">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/accessing-abortion-care-in-massachusetts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4FF80B" w14:textId="12E58A2E" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>建議施打</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>疫苗</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>及接種地點查詢管道：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D84FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/vaccine-information-for-the-general-public</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="2527B822" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D0453F3" w14:textId="77777777" w:rsidR="00A83BF1" w:rsidRDefault="00A83BF1" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0799127B" w14:textId="03345B2D" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -2411,149 +2838,169 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，可提供翻譯服務</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5FD61C" w14:textId="1681F72A" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="7E5FD61C" w14:textId="0AF2C5BB" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>關於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>緊急住房援助計畫</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>和當地住房資源的資訊：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39">
+            <w:hyperlink r:id="rId42">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/emergency-housing-assistance-programs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="3DA5FE03" w14:textId="44FCFBD2" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA5FE03" w14:textId="1E984132" w:rsidR="00AF0C92" w:rsidRPr="00CC7E55" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>有關如何獲得</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>住房援助</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的資訊，包括租金援助和公共住房：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40">
+            <w:hyperlink r:id="rId43">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="0EBF00CD" w14:textId="240E8D16" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBF00CD" w14:textId="5209DFB9" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要獲得針對</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>無住所青少年或想要離家出走的青少年</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
@@ -2573,219 +3020,221 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（國家離家出走熱線電話）電話</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1-800-786-2929</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或發送簡訊</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> SAFE </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">SAFE </w:t>
+              <w:t>和您目前的位置（地址，城市，州）至</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>和您目前的位置（地址，城市，州）至</w:t>
+              <w:t xml:space="preserve"> 44357(4HELP)</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 44357(4HELP)</w:t>
+              <w:t>。</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>。</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>每週</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00945E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00945E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>天，每天</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00945E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00945E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>小時提供服務。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00945E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00945E6D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="372B2EDD" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="26A29871" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D475038" w14:textId="5E5F25A7" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>移民和難民</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13DD5C46" w14:textId="17F495F8" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="13DD5C46" w14:textId="766E78E4" w:rsidR="00AF0C92" w:rsidRPr="00D84FEF" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>針對難民和移民提供的資源，包括</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>財務、就業和教育資源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/office-for-refugees-and-immigrants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>或致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 617-727-7888 (TTY: 617-727-8147)</w:t>
@@ -2832,140 +3281,227 @@
               </w:rPr>
               <w:t>至下午</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5:00 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>提供服務。</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2E299A6F" w14:textId="049EFF63" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF1D30A" w14:textId="0720BBFE" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>麻州</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>移民權益與相關資源</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>資訊：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D84FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E299A6F" w14:textId="0DD8A7D0" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>移民資訊，包括</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>法律資源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:anchor="get-help">
+            <w:hyperlink r:id="rId46" w:anchor="get-help">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.boston.gov/departments/immigrant-advancement#get-help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0D166639" w14:textId="31B9A147" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>為難民、庇護者和移民提供的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>社區服務</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43">
+            <w:hyperlink r:id="rId47">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.riacboston.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>，或</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> 617-238-2430</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -2984,315 +3520,250 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Refugee and Immigrant Assistance Center, RIAC) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>在波士頓、林恩和伍斯特設有辦事處。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050F0117" w14:textId="16FDA931" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="59C8FBBF" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>為移民和難民提供的</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>教育資源</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，包括</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>英語學習者兒童</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44">
+            <w:hyperlink r:id="rId48">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/ele/families/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...41 lines deleted...]
-          <w:p w14:paraId="1E32D7E7" w14:textId="53CED88A" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AAB436A" w14:textId="77777777" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00945E6D">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-              <w:r w:rsidRPr="00945E6D">
+              </w:rPr>
+              <w:t>移民法律扶助資源、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>轉介服務與扶助支援：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D84FEF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://www.fcc.gov/acp</w:t>
+                <w:t>https://masslrf.org/en/triage/start/immigration</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00945E6D">
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDEA2FE" w14:textId="77777777" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>移民專屬扶助資源（含</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="212529"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>移民諮詢專線、權益認知培訓、政策科普手冊）：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D84FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://miracoalition.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>諮詢專線：（</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D84FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>508-293-1871</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050F0117" w14:textId="5B641061" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>麻州</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="212529"/>
-[...48 lines deleted...]
-              <w:t>。</w:t>
+              </w:rPr>
+              <w:t>免費或低價法律服務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>轉介管道（含移民法律扶助）：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D84FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="160AFAED" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6761F9E5" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
+          <w:p w14:paraId="64FCC88E" w14:textId="77777777" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="619DF7DF" w14:textId="786575B8" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">LGBTQIA+ </w:t>
             </w:r>
             <w:r>
@@ -3341,131 +3812,132 @@
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>健康資源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>，包括特定於性</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> LGBTQIA+ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>青少年的資源：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>麻塞諸塞州</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> LGBTQ </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>青少年委員會</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://linktr.ee/malgbt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69C059F9" w14:textId="5E3F4EEC" w:rsidR="00AF0C92" w:rsidRPr="005C53E5" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>想要聯絡為跨性別者或性別質疑人員提供的社區支援和資源，請致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Trans Lifeline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
@@ -3491,75 +3963,80 @@
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> 877-565-8860</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>，或造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://translifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A8A9E42" w14:textId="633AD489" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="2D3901DA" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRPr="00D84FEF" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>為</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -3628,67 +4105,146 @@
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> LGBTQIA+ </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>老年人計畫）</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="170758B5" w14:textId="77777777" w:rsidR="00D84FEF" w:rsidRDefault="00D84FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>提供</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>間性青少年與所有具生理性</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Yu Gothic" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>徵差異者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>相關資源與資訊：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D84FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://interactadvocates.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8A9E42" w14:textId="5B161E31" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>適用青少年與青年族群之保密型</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>性健康、親密關係資訊</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>及建議：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="6A4F0346" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="459E8A32" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="623C5644" w14:textId="505618C2" w:rsidR="00AF0C92" w:rsidRPr="00A43DA4" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3773,51 +4329,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 988</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50">
+            <w:hyperlink r:id="rId59">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://988lifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39157D6A" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRPr="00A43DA4" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4155,539 +4711,490 @@
               </w:rPr>
               <w:t>心理健康和藥物使用服務選擇</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的資訊以及</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>尋找當地服務提供者</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51">
+            <w:hyperlink r:id="rId60">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mabhaccess.com/Home.aspx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71AE1DF5" w14:textId="2D626827" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="154A6232" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRPr="005D2FEF" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>為受心理健康疾病影響的人及其家人提供的</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>教育、支援和訓練</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52">
+            <w:hyperlink r:id="rId61">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://namimass.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="71AE1DF5" w14:textId="69544128" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>全國哀傷扶助機構名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Yu Gothic" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>錄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>，適用各類喪親、創傷哀傷情境：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="58FBA391" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="224A851F" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
+          <w:p w14:paraId="705127C4" w14:textId="77777777" w:rsidR="00CA7E24" w:rsidRDefault="00CA7E24" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="705127C4" w14:textId="77777777" w:rsidR="00CA7E24" w:rsidRDefault="00CA7E24" w:rsidP="00945E6D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="3D45B96B" w14:textId="32C5FB94" w:rsidR="00AF0C92" w:rsidRPr="000D7AA0" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="000D7AA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>極端高溫安全：</w:t>
+            </w:r>
             <w:r w:rsidRPr="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>極端高溫安全：</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C2A117C" w14:textId="687A515F" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="4C2A117C" w14:textId="3FB5295A" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>有關</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>如何在酷暑期間保持安全</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的資訊，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53">
+            <w:hyperlink r:id="rId63">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/extreme-heat-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="1D38035B" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="346F4D53" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="582CADD1" w14:textId="5C91617E" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>中老年人</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="451515A0" w14:textId="5CA5B040" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="451515A0" w14:textId="3AE88E5B" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>為</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>中老年人及其照護者</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>在他們選擇的社區生活和發展而提供的資源：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54">
-              <w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r w:rsidR="005D2FEF" w:rsidRPr="00C5448E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/executive-office-of-elder-affairs</w:t>
+                <w:t>https://www.mass.gov/orgs/executive-office-of-aging-independence-age</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="2BAA37D1" w14:textId="54EB67C7" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BAA37D1" w14:textId="5394BAEB" w:rsidR="00AF0C92" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00945E6D">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>高齡族群及其照顧者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...126 lines deleted...]
-              <w:t>提供服務。</w:t>
+              </w:rPr>
+              <w:t>防跌倒配套資源：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="6837B621" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F49925F" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65F91029" w14:textId="61DC540D" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>育兒與家庭</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EEDF10E" w14:textId="31678E1E" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="1EEDF10E" w14:textId="4B213BFF" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>為學生及其家庭提供的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>教育支援資源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/sfs/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="294558BD" w14:textId="4313D657" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -4710,51 +5217,51 @@
               <w:t>或聯絡</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>當地育兒資源</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，請造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00E307C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.parentshelpingparents.org/stressline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或致電</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1-800-632-8188</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -4784,375 +5291,329 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天，每天</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>小時提供服務。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="646A1C68" w14:textId="74F7B2FC" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="646A1C68" w14:textId="2ECEA8BE" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要知道您的家庭是否符合資格以及申請</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>早期教育及照護經濟援助</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-              <w:r w:rsidRPr="00E307C1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r w:rsidR="005D2FEF" w:rsidRPr="00AF7A90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families</w:t>
+                <w:t>https://www.mass.gov/child-care-financial-assistance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E307C1">
-[...31 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-          <w:p w14:paraId="55D0A223" w14:textId="371F2ED6" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          </w:p>
+          <w:p w14:paraId="55D0A223" w14:textId="1C8CB32A" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要尋找當地的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>兒童照護資源及轉介機構</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58">
+            <w:hyperlink r:id="rId69">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-          <w:p w14:paraId="0467E3EC" w14:textId="4F7F3BAE" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0467E3EC" w14:textId="672C8579" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>兒童福利</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>資訊：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59">
+            <w:hyperlink r:id="rId70">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-welfare-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="5C68AF30" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2EBC29A4" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A121C33" w14:textId="5068DC68" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0078D4"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>孕期及產後支援</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53D0BF58" w14:textId="573C0145" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="53D0BF58" w14:textId="3BA5D051" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>針對婦女及其家庭的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>產期前後心理健康</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>資源，包括產後抑鬱症：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60">
-              <w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r w:rsidR="005D2FEF" w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/postpartum-depression</w:t>
+                <w:t>https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0A49859D" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>如需在懷孕之前、期間和之後獲得保密支援，請致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5308,51 +5769,51 @@
               <w:t>想要尋找為</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>懷孕及失去嬰兒</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的家庭提供的當地支援，請造訪</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61">
+            <w:hyperlink r:id="rId72">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://nationalshare.org/massachusetts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="4E1122CD" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3904431F" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5385,100 +5846,100 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要舉報在以下群體發生的個人傷害，請使用所提供的連結或電話號碼。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C63E3E9" w14:textId="106A9951" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="0C63E3E9" w14:textId="63359415" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>兒童（已知或疑似虐待或忽視）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：您可以在此處找到您當地的兒童和家庭部</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Department of Children and Families, DCF) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>辦公室</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62">
+            <w:hyperlink r:id="rId73">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-child-abuse-or-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -5541,275 +6002,291 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天，每天</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>小時提供服務。</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6F2B168B" w14:textId="58CE0051" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F2B168B" w14:textId="23040821" w:rsidR="00AF0C92" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>老年人（</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
+              <w:t>0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>歲或以上）</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>歲（含）以上民眾</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：請造訪</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63">
-              <w:r>
+            <w:hyperlink r:id="rId74">
+              <w:r w:rsidR="00AF0C92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-elder-abuse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E307C1">
+            <w:r w:rsidR="00AF0C92" w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>聯絡老年人事務行政辦公室，或致電</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E307C1">
+            <w:r w:rsidR="00AF0C92" w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>800-922-2275</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>每週</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天，每天</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF0C92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>小時提供服務。</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="630CB579" w14:textId="57F2098F" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630CB579" w14:textId="67C2A061" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>在療養院或醫院裡的人</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：請致電公共衛生部電話</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800-462-5540</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64">
+            <w:hyperlink r:id="rId75">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="799AE135" w14:textId="4F3927D2" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="799AE135" w14:textId="0E3F7572" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>殘疾人士（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -5834,51 +6311,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 59 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>歲）：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>請造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65">
+            <w:hyperlink r:id="rId76">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/reporting-abuse-and-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>，或致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -5943,72 +6420,74 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>天，每天</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>小時提供服務。</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="1457971C" w14:textId="4DDC951E" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1457971C" w14:textId="338961F1" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>可能是</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>人口販賣受害者之人</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>：請致電</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Office of the Attorney General</w:t>
             </w:r>
@@ -6018,66 +6497,76 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（總檢察長辦公室）電話</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 617-693-2011</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或造訪</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/human-trafficking-division-resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="13BC74B8" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6EF8E1EB" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F966BE9" w14:textId="7710DD49" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -6131,51 +6620,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>或</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>關係暴力或虐待</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>方面的資訊、支援或援助</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67">
+            <w:hyperlink r:id="rId78">
               <w:r w:rsidRPr="00E307C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>請致電</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -6205,86 +6694,86 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>877-785-2020</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>或使用</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68">
+            <w:hyperlink r:id="rId79">
               <w:r w:rsidRPr="00E307C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SafeLink </w:t>
               </w:r>
               <w:r w:rsidRPr="00E307C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>即時聊天</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>功能，網址為</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="00E307C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>casayrmyrna.org/chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>TTY: 877-521-2601</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -6356,51 +6845,51 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800-656-4673</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70">
+            <w:hyperlink r:id="rId81">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>www.rainn.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>使用線上聊天選項。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="250D9265" w14:textId="23051DC5" w:rsidR="00AF0C92" w:rsidRPr="0039479F" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -6440,51 +6929,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800-799-7233</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71">
+            <w:hyperlink r:id="rId82">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.thehotline.org/help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>使用線上聊天選項。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B6033D" w14:textId="354535C0" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -6513,51 +7002,51 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">13-26 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>歲）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>戀愛或性關係方面的支援或幫助，請致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72">
+            <w:hyperlink r:id="rId83">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Love is Respect</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>（愛是尊重）</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6585,152 +7074,153 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> loveis </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22522</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或使用線上聊天：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73">
+            <w:hyperlink r:id="rId84">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.loveisrespect.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="25A6E6C5" w14:textId="7A6F0E23" w:rsidR="00AF0C92" w:rsidRPr="00832726" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>如果您對自己（或您生活中的某個人）對待他人的方式有疑慮，包括您正在約會、相處或結婚的人，請致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A Call for Change Helpline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>（尋求改變通話熱線）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 877-898-3411</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，發送電子郵件至</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74">
+            <w:hyperlink r:id="rId85">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>help@acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>，或造訪</w:t>
             </w:r>
             <w:r w:rsidRPr="00E307C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidRPr="00E307C1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學習如何成為一個安全伴侶。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
@@ -6789,51 +7279,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 10:00 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>提供服務。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t>提供語言翻譯。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40227F7C" w14:textId="21B7EC1B" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="010369CB" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRPr="005D2FEF" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>如果需要</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>保密支援、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>指導或更多關於解決自己或您關心之人的</w:t>
@@ -6861,51 +7351,51 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>Stop It NOW Helpline</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>（立刻停止幫助熱線）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>的網址</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>http://www.stopitnow.org/help-guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，或致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1-888-773-8368 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>與其聯絡。</w:t>
@@ -6924,50 +7414,489 @@
               </w:rPr>
               <w:t xml:space="preserve"> 12:00 </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t>至下午</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> 6:00 </w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t>提供服務。</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="40227F7C" w14:textId="2169F1FC" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>防範飲品遭下藥</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>相關資訊與資源：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/plan-to-prevent-drink-spiking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84FEF">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D2FEF" w14:paraId="6BE8E95E" w14:textId="77777777" w:rsidTr="006D6708">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE85FB6" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="165FFF87" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>性健康與生殖健康</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63CD5CB8" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="005D2FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>青年族群</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>避孕</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>相關資訊與扶助服務：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.bedsider.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7085E006" w14:textId="668323F0" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="005D2FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>性健康與生殖健康</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>服務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>在麻州</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/sexual-and-reproductive-health-services</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FA26061" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="005D2FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>面向</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>LGBTQ+ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>男性、出生登記性別為男性族群</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>之性健康資訊與資源：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https://carethatfitsyou.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CCF8AA5" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="005D2FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>為</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>青少年、青年族群</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>提供保密型性健康建議與親密關係資訊：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D7FA189" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="005D2FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>由</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>青少年自主營運</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>之性健康、親密關係、性科普資訊平台：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https://sexetc.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D9DDB0A" w14:textId="7C16D779" w:rsidR="005D2FEF" w:rsidRPr="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="005D2FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>面向</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>青少年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>之完整性健康與生殖健康科普資訊：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="1E32004C" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="602E95FA" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23CFD356" w14:textId="18B51C71" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6990,51 +7919,51 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要獲得為藥物使用者、康復者及其親人提供的資源與支援，請造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77">
+            <w:hyperlink r:id="rId95">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://helplinema.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -7137,51 +8066,51 @@
               </w:rPr>
               <w:t>想要獲得為</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>正在吸菸以及希望戒菸的人</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>提供的資源與支援，請造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78">
+            <w:hyperlink r:id="rId96">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://makesmokinghistory.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或致電</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
@@ -7235,311 +8164,487 @@
               <w:t>想要獲得為</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>使用煙草並希望戒菸的青少年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>提供的資源與支援，請造訪</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79">
+            <w:hyperlink r:id="rId97">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://ma.mylifemyquit.org/index</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，或發送簡訊「</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Start My Quit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>」至</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36072</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A45BB6" w14:textId="53354525" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="31A45BB6" w14:textId="50068DB8" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要尋找提供教育、社交活動和健康團體的當地</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>同伴康復支援中心</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，請造訪：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80">
+            <w:hyperlink r:id="rId98">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/peer-recovery-support-centers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="3C9E548F" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C731D6F" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
+          <w:p w14:paraId="08168D21" w14:textId="77777777" w:rsidR="00CA7E24" w:rsidRDefault="00CA7E24" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7517F538" w14:textId="77777777" w:rsidR="00CA7E24" w:rsidRDefault="00CA7E24" w:rsidP="00945E6D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="73E4F4A1" w14:textId="33275C8E" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
+              <w:t>交通：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2023E683" w14:textId="0AA00A6C" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="2023E683" w14:textId="2677BC63" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>為社區成員提供的</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>交通服務</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，包括中老年人、殘疾人、退伍軍人和通勤人士：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81">
+            <w:hyperlink r:id="rId99">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/im-looking-for-transportation</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="734F1357" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="36C8DE4C" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CAD7317" w14:textId="2DFF1DA3" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>退伍軍人</w:t>
             </w:r>
             <w:r w:rsidR="000D7AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D70FF0" w14:textId="60D15A20" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="19D70FF0" w14:textId="5A82F50F" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>為退伍軍人及其家屬提供的支援服務，包括</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>緊急經濟援助</w:t>
             </w:r>
             <w:r w:rsidRPr="00945E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82">
+            <w:hyperlink r:id="rId100">
               <w:r w:rsidRPr="00945E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/executive-office-of-veterans-services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2FEF" w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D2FEF" w14:paraId="35766FD9" w14:textId="77777777" w:rsidTr="006D6708">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="725D7B74" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A70F4A" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>暴力預防與創傷復原</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A82E73" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="005D2FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>為</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>犯罪受害者、倖存者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>提供資訊、支援與服務轉介，包含被害人補償金相關資源：</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/askmova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EA8893" w14:textId="77777777" w:rsidR="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="005D2FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>在地哀傷扶助服務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>針對</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>失去父母、照顧者或其他至親的兒童及青少年：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://nacg.org/find-support/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="317375AE" w14:textId="1C7118DF" w:rsidR="005D2FEF" w:rsidRPr="005D2FEF" w:rsidRDefault="005D2FEF" w:rsidP="005D2FEF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>全國哀傷扶助機構名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic" w:cs="Yu Gothic" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>錄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>，適用各類喪親、創傷哀傷情境：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF0C92" w14:paraId="3A5118AB" w14:textId="77777777" w:rsidTr="006D6708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E87F995" w14:textId="77777777" w:rsidR="006D6708" w:rsidRDefault="006D6708" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24061FE8" w14:textId="2F20CF15" w:rsidR="00AF0C92" w:rsidRPr="00317A21" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:u w:val="single"/>
@@ -7563,380 +8668,358 @@
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>針對</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>各種體系中有親身經驗的青少年及青壯年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>提供的支援和資源，包括心理健康、法律系統和教育：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83">
+            <w:hyperlink r:id="rId104">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://youthmovemassachusetts.net/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79B188E2" w14:textId="2C55F0DF" w:rsidR="00AF0C92" w:rsidRPr="00317A21" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>關於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>全州青少年反煙草運動</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>的資訊：</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84">
+            <w:hyperlink r:id="rId105">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>https://the84.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2ADD2EEE" w14:textId="77777777" w:rsidR="00AF0C92" w:rsidRPr="00317A21" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>想要尋找當地</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>失去父母或照護者方面的支援</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="PMingLiU" w:hAnsi="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>，請造訪：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>https://nacg.org/find-support/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7573DAA2" w14:textId="41CCDBCA" w:rsidR="00AF0C92" w:rsidRDefault="00AF0C92" w:rsidP="00945E6D">
+          <w:p w14:paraId="7573DAA2" w14:textId="7DB9552C" w:rsidR="00AF0C92" w:rsidRDefault="005D2FEF" w:rsidP="00945E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00945E6D">
-[...36 lines deleted...]
-              <w:r w:rsidRPr="002B41C8">
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>為青少年、青年族群提供</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>保密服務之一站式扶助中心</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>，可提供食物、衣物、住房協助、心理諮商及其他配套服務：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t>  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005D2FEF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+                <w:t>https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>（政府資源）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2FEF">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FAC090B" w14:textId="77777777" w:rsidR="00B663CA" w:rsidRDefault="00B663CA"/>
     <w:sectPr w:rsidR="00B663CA" w:rsidSect="00AF0C92">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F110D60" w14:textId="77777777" w:rsidR="006E43A7" w:rsidRDefault="006E43A7" w:rsidP="00751A8F">
+    <w:p w14:paraId="4CDCFC7C" w14:textId="77777777" w:rsidR="009A61B1" w:rsidRDefault="009A61B1" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1676A9C7" w14:textId="77777777" w:rsidR="006E43A7" w:rsidRDefault="006E43A7" w:rsidP="00751A8F">
+    <w:p w14:paraId="238167E1" w14:textId="77777777" w:rsidR="009A61B1" w:rsidRDefault="009A61B1" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E1F3B2E" w14:textId="77777777" w:rsidR="006E43A7" w:rsidRDefault="006E43A7">
+    <w:p w14:paraId="25EB1A71" w14:textId="77777777" w:rsidR="009A61B1" w:rsidRDefault="009A61B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Open Sans">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BDA7FC5" w14:textId="77777777" w:rsidR="006E43A7" w:rsidRDefault="006E43A7" w:rsidP="00751A8F">
+    <w:p w14:paraId="0B564C70" w14:textId="77777777" w:rsidR="009A61B1" w:rsidRDefault="009A61B1" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EB5B1F4" w14:textId="77777777" w:rsidR="006E43A7" w:rsidRDefault="006E43A7" w:rsidP="00751A8F">
+    <w:p w14:paraId="289877B4" w14:textId="77777777" w:rsidR="009A61B1" w:rsidRDefault="009A61B1" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CF38B98" w14:textId="77777777" w:rsidR="006E43A7" w:rsidRDefault="006E43A7">
+    <w:p w14:paraId="18C65240" w14:textId="77777777" w:rsidR="009A61B1" w:rsidRDefault="009A61B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CA48B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="769CDF9E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8798,50 +9881,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="254575C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A92D28E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="256BBACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="E2A4645C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="79624588">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8910,51 +10106,51 @@
     <w:lvl w:ilvl="7" w:tplc="14CE6DB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B8C4A5C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28C17AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E04E89FC"/>
     <w:lvl w:ilvl="0" w:tplc="F21CE342">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="11CE80F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9023,51 +10219,51 @@
     <w:lvl w:ilvl="7" w:tplc="68E8F308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="198EDCC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0F0BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A126D4A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9136,51 +10332,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33BF471B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB0A56FE"/>
     <w:lvl w:ilvl="0" w:tplc="14402E48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="01A2FB0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9249,51 +10445,51 @@
     <w:lvl w:ilvl="7" w:tplc="2A1AB446">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8536CE64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39C165AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A61CFBFC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -9362,51 +10558,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A6A7954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE5ED198"/>
     <w:lvl w:ilvl="0" w:tplc="FB02092C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -9475,51 +10671,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDCB2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="01AEE636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5D6A0418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9588,51 +10784,164 @@
     <w:lvl w:ilvl="7" w:tplc="57F48278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BDA6250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0B46AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="900C81B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D317AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="06C61D68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8D66ECE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9701,51 +11010,51 @@
     <w:lvl w:ilvl="7" w:tplc="980435A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="120CAD1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A02DCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="854ADB62"/>
     <w:lvl w:ilvl="0" w:tplc="F8707AB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0EFAE44C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9814,51 +11123,51 @@
     <w:lvl w:ilvl="7" w:tplc="4D5C2F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76DE8D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C2301A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80B63B28"/>
     <w:lvl w:ilvl="0" w:tplc="A8F8B784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB629238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9927,51 +11236,51 @@
     <w:lvl w:ilvl="7" w:tplc="37C4B840">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C64A514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65ED7416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13B44D74"/>
     <w:lvl w:ilvl="0" w:tplc="EEEC9C38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -10040,51 +11349,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761EE3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46DCE028"/>
     <w:lvl w:ilvl="0" w:tplc="0282B6F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BF8F0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10153,51 +11462,51 @@
     <w:lvl w:ilvl="7" w:tplc="58BED120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="74A8DC98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764DD5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48067A36"/>
     <w:lvl w:ilvl="0" w:tplc="FB02092C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4464200C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10266,51 +11575,51 @@
     <w:lvl w:ilvl="7" w:tplc="8EC83406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="21FABB86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FAA5A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C7C0B64"/>
     <w:lvl w:ilvl="0" w:tplc="61FA2352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="676E872E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10380,121 +11689,127 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF2E337E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1439371694">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="461191938">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1959948905">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="528835609">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1340892144">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1642274092">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="622075191">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="834150845">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="190382952">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1106392126">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="353504029">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="984508057">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="984508057">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="13" w16cid:durableId="782724992">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="223414249">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1692341639">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1386485119">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1825659224">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="152454476">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1696081538">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="278267995">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="731466336">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="692151822">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="251856373">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="30688028">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C60A4"/>
@@ -10512,146 +11827,155 @@
     <w:rsid w:val="000E0545"/>
     <w:rsid w:val="000F445B"/>
     <w:rsid w:val="00107FA1"/>
     <w:rsid w:val="00110C4A"/>
     <w:rsid w:val="001118C6"/>
     <w:rsid w:val="001419FC"/>
     <w:rsid w:val="001829BE"/>
     <w:rsid w:val="00193231"/>
     <w:rsid w:val="0019403B"/>
     <w:rsid w:val="001C0AEA"/>
     <w:rsid w:val="001E10A5"/>
     <w:rsid w:val="00202BC6"/>
     <w:rsid w:val="0020575F"/>
     <w:rsid w:val="00217DF5"/>
     <w:rsid w:val="00250A97"/>
     <w:rsid w:val="00253559"/>
     <w:rsid w:val="00293DD4"/>
     <w:rsid w:val="00296367"/>
     <w:rsid w:val="002C3BB8"/>
     <w:rsid w:val="002C45DA"/>
     <w:rsid w:val="002E1A24"/>
     <w:rsid w:val="00306CE6"/>
     <w:rsid w:val="00307828"/>
     <w:rsid w:val="00312078"/>
     <w:rsid w:val="00317A21"/>
+    <w:rsid w:val="00326DA5"/>
     <w:rsid w:val="00344EEA"/>
     <w:rsid w:val="00346F84"/>
     <w:rsid w:val="0036571F"/>
     <w:rsid w:val="00386AE3"/>
     <w:rsid w:val="003A6D7C"/>
     <w:rsid w:val="003E0EB5"/>
     <w:rsid w:val="003E733E"/>
     <w:rsid w:val="003E7BBE"/>
     <w:rsid w:val="003F3461"/>
     <w:rsid w:val="0040539B"/>
     <w:rsid w:val="0041636C"/>
     <w:rsid w:val="00416607"/>
     <w:rsid w:val="00446C4A"/>
     <w:rsid w:val="00497B15"/>
     <w:rsid w:val="004B592B"/>
     <w:rsid w:val="004D16E0"/>
     <w:rsid w:val="00526628"/>
     <w:rsid w:val="00536129"/>
     <w:rsid w:val="005423C1"/>
     <w:rsid w:val="00572E9D"/>
     <w:rsid w:val="00582BA9"/>
     <w:rsid w:val="00590E14"/>
+    <w:rsid w:val="005C129B"/>
     <w:rsid w:val="005D1005"/>
+    <w:rsid w:val="005D2FEF"/>
     <w:rsid w:val="005E2E77"/>
     <w:rsid w:val="0060502E"/>
     <w:rsid w:val="00621C91"/>
     <w:rsid w:val="0063406B"/>
     <w:rsid w:val="006758BB"/>
+    <w:rsid w:val="006A6A0D"/>
     <w:rsid w:val="006C2B4F"/>
     <w:rsid w:val="006C2B6A"/>
     <w:rsid w:val="006D6708"/>
     <w:rsid w:val="006E43A7"/>
     <w:rsid w:val="007225CC"/>
     <w:rsid w:val="0073070B"/>
     <w:rsid w:val="0073515A"/>
     <w:rsid w:val="00747094"/>
     <w:rsid w:val="00751A8F"/>
     <w:rsid w:val="00760107"/>
     <w:rsid w:val="00772345"/>
     <w:rsid w:val="00784886"/>
     <w:rsid w:val="00790D03"/>
     <w:rsid w:val="007A31CF"/>
     <w:rsid w:val="007C60A4"/>
     <w:rsid w:val="007D0B38"/>
     <w:rsid w:val="007D1779"/>
     <w:rsid w:val="007E32EB"/>
     <w:rsid w:val="008119B4"/>
     <w:rsid w:val="00827336"/>
     <w:rsid w:val="00830F46"/>
     <w:rsid w:val="00834AE4"/>
     <w:rsid w:val="008431E2"/>
     <w:rsid w:val="008468F1"/>
     <w:rsid w:val="008511BA"/>
     <w:rsid w:val="00851327"/>
     <w:rsid w:val="00856250"/>
     <w:rsid w:val="0086128D"/>
     <w:rsid w:val="00867EEC"/>
+    <w:rsid w:val="00872B65"/>
     <w:rsid w:val="008E59CB"/>
     <w:rsid w:val="00903E8C"/>
     <w:rsid w:val="00904308"/>
     <w:rsid w:val="00920445"/>
     <w:rsid w:val="009223BD"/>
+    <w:rsid w:val="009419FB"/>
     <w:rsid w:val="00945E6D"/>
+    <w:rsid w:val="009A61B1"/>
     <w:rsid w:val="009B333A"/>
     <w:rsid w:val="009B6A8E"/>
     <w:rsid w:val="009B6EE2"/>
     <w:rsid w:val="009E16FB"/>
     <w:rsid w:val="009E4192"/>
     <w:rsid w:val="00A01A53"/>
     <w:rsid w:val="00A03C91"/>
     <w:rsid w:val="00A23054"/>
     <w:rsid w:val="00A43DA4"/>
     <w:rsid w:val="00A83BF1"/>
     <w:rsid w:val="00A91D10"/>
     <w:rsid w:val="00AA1B68"/>
     <w:rsid w:val="00AB28FD"/>
     <w:rsid w:val="00AE26F8"/>
     <w:rsid w:val="00AF0C92"/>
     <w:rsid w:val="00AF2B00"/>
     <w:rsid w:val="00B21233"/>
     <w:rsid w:val="00B42F08"/>
     <w:rsid w:val="00B663CA"/>
     <w:rsid w:val="00BA1E00"/>
     <w:rsid w:val="00BF0B5A"/>
     <w:rsid w:val="00BF6394"/>
     <w:rsid w:val="00C273F8"/>
     <w:rsid w:val="00C44B64"/>
     <w:rsid w:val="00C5417D"/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rsid w:val="00CA7E24"/>
     <w:rsid w:val="00CC7E55"/>
     <w:rsid w:val="00CE50A2"/>
     <w:rsid w:val="00D32F52"/>
     <w:rsid w:val="00D4079B"/>
+    <w:rsid w:val="00D84FEF"/>
     <w:rsid w:val="00D96AF0"/>
     <w:rsid w:val="00DA3E8D"/>
+    <w:rsid w:val="00DB3C45"/>
     <w:rsid w:val="00DD5029"/>
     <w:rsid w:val="00DD6602"/>
     <w:rsid w:val="00DE1F13"/>
     <w:rsid w:val="00DF2E67"/>
     <w:rsid w:val="00DF569E"/>
     <w:rsid w:val="00E11E1A"/>
     <w:rsid w:val="00E13A45"/>
     <w:rsid w:val="00E2591E"/>
     <w:rsid w:val="00E307C1"/>
     <w:rsid w:val="00E4165A"/>
     <w:rsid w:val="00ED2AD2"/>
     <w:rsid w:val="00F01891"/>
     <w:rsid w:val="00F15DF3"/>
     <w:rsid w:val="00F43127"/>
     <w:rsid w:val="00F4353E"/>
     <w:rsid w:val="00F43E06"/>
     <w:rsid w:val="00F75391"/>
     <w:rsid w:val="00F83654"/>
     <w:rsid w:val="00F84310"/>
     <w:rsid w:val="00F85E32"/>
     <w:rsid w:val="00FB2AAA"/>
     <w:rsid w:val="00FF73B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -10661,51 +11985,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E932820"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F20CE6BE-7472-42F7-91AB-802367BC9A01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11087,51 +12411,50 @@
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DE1F13"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -11367,100 +12690,100 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E59CB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF0C92"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="250554765">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="862286530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1521091828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.networkofcare.org/mh/services/index.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bcnc.net/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaca-boston.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/health-insurance-counseling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcc.gov/acp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massachusetts-rehabilitation-commission" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-eligibility-redeterminations" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\dharrison\Translations\casayrmyrna.org\chat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-elder-affairs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\dharrison\Translations\acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiancdc.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/postpartum-depression" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amaze.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/emergency-housing-assistance-programs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/child-care-financial-assistance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bedsider.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaca-boston.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-aging-independence-age" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/dharrison/Translations/casayrmyrna.org/chat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/vaccine-information-for-the-general-public" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.griefcarenetwork.org/national-organizations" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/plan-to-prevent-drink-spiking" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carethatfitsyou.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiancdc.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massability" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/start/immigration" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactadvocates.org/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/dharrison/Translations/acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/askmova" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bcnc.net/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/info-details/serving-the-health-insurance-needs-of-everyone-shine-program" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miracoalition.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoursexualhealthtoolkit.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://../05.%20Resource%20List%20Translations/508-293-1871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexetc.org/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information&#65288;&#25919;&#24220;&#36039;&#28304;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11742,79 +13065,85 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+    <Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+    <If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844db9d4c951facc69f656dfcbe946e8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a9cf721e2e5c5324eeb90f1e9d5c2bb" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95ceafe754da82e0d50150b538c67038">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f995b9cd31c696a7c1342eb88fbd6780" ns2:_="" ns3:_="">
     <xsd:import namespace="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" minOccurs="0"/>
+                <xsd:element ref="ns2:If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d325074-d398-43b9-9fad-f1a483cc331c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11838,50 +13167,74 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" ma:index="25" nillable="true" ma:displayName="Please briefly describe your proposed topic or question: " ma:internalName="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" ma:index="26" nillable="true" ma:displayName="If this topic is included in CHEI 2026: " ma:internalName="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -12001,83 +13354,104 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3583CCA-B270-45A3-95DA-52CB963A33AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAC1E43-0E7D-4693-9690-A407B52C4552}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B50BEC1-DCDC-4BF4-971A-35E8B379AA72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3F20061-F875-472B-A469-EEEC0F7C0790}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11641</Characters>
+  <Pages>7</Pages>
+  <Words>2505</Words>
+  <Characters>14285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13656</CharactersWithSpaces>
+  <CharactersWithSpaces>16757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bethany Haefner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4B2F43434AD48489DC7A3A83FD030F7</vt:lpwstr>
   </property>